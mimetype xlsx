--- v0 (2026-01-31)
+++ v1 (2026-04-03)
@@ -10,549 +10,1512 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="296" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="473">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Assunto: indica a instalação de um redutor de velocidade (lombada física) na Rua Arnulfo Neves, Centro</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita que seja refeito o calçamento da Rua Eliezer Pereira Ramos, no Bairro Cohab</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita a retirada da arvore localizada próxima à passarela que dá acesso ao Bairro Cohab</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Matheus Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita a melhorias na pavimentação da Avenida Benedito Gadioli Neto.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita realização de operação tapa-buracos nas vias do Bairro Crubixá</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf</t>
   </si>
   <si>
     <t>Assunto: indica melhorias na Rua Francisco Tintori, Bairro São Carlos 2.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 001-2025 - solicita seja refeita a faixa de pedestres que liga a calçada que liga a calçada da passarela à lateral do estacionamento de veículos da rodoviária</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 002-2025 - solicita contenção do barranco localizado próximo às residências em frente ao trevo que dá acesso ao Bairro Cohab</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 003-2025 - solicita ao Executivo que viabilize melhorias na Praça do Gadiolli, no centro da cidade.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 004-2025 - serviço de poda da árvore da Rua Pedro Pesse, Cohab</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 008-2025 - colocação de uma faixa de pedestres na Rua Geraldo Francisco da Silva, no Bairro Cohab, mais precisamente entre o acesso à passarela e a Rua Eduardo Bozzi</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 009-2025 - reforma da Unidade de Saúde do Bairro Cohab</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 011-2025 - instalação de corrimão em escadarias no Bairro Cohab</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 012-2025 - substituição de placas de identificação de vias públicas do Bairro Cohab</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 013-2025 - pavimentação do restante da Rua José Maria Leonel, no Bairro Cohab</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 014-2025 - solicita que seja refeito o calçamento da Rua Paulina Shaeffer, no Bairro Cohab</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 015-2025 - instalação de corrimão em pontes na localidade de Ribeirão de Cima</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 016-2025 solicita a substituição os dois quebra-molas de terra, por massa asfáltica, na rua principal do bairro Ribeirão de Cima</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 017-2025-substituiçao, em todo o território do município, de todos os quebra-molas que se encontram fora do padrão ideal</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 018-2025-retirada de todos os fios soltos e/ou frouxos espalhados por todo o município</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 032-2025-instalação de corrimão de proteção na escadaria localizada no bairro São Brás.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 038-2025-reforma e modernização da quadra do bairro Cohab, incluindo a construção de arquibancada e palco para apresentações</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 057-2025-providências junto a EDP para o aumento da tensão da rede de energia elétrica no Bairro Industrial</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera a Indicação 058-2025-calçamento da Rua Marcos Vanderley Pandolfi</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita nivelação e adequação das canaletas no bairro São Brás</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita a aplicação de revisol em rua do Bairro São Brás, próximo a residência da Sra. Olga Fávaro Pandolfi</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita melhorias na travessia do córrego localizado na região conhecida como Rio Hotel</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita pavimentação da Rua Tanisleia Pires Folli.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf</t>
   </si>
   <si>
     <t>Solicita reparos Rua Paraju, BAirro Floresta</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita instalação de placa de táxi na Praça do Gadiolli.</t>
   </si>
   <si>
+    <t>2919</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2919/031-2026-matheus-manutencao_ponte_de_ferro.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita manutenção, recuperação estrutural e revitalização da Ponte de Ferro de João Neiva.</t>
+  </si>
+  <si>
+    <t>2920</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2920/032-2026-matheus-placa_indicativa_cruzamento_rua_pedro_zangrande_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita a instalação de placas de sinalização vertical do tipo “PARE” nos cruzamentos de vias públicas</t>
+  </si>
+  <si>
+    <t>2921</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2921/033-2026-matheus-retirada_de_mata-burro_mundo_novo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita a retirada de três mata-burros – Localidade de Mundo Novo</t>
+  </si>
+  <si>
+    <t>2922</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2922/034-2026-matheus-manutencao_ccto_ruas_saudade_e_henrique_del_caro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita pavimentação das Ruas da Saudade e Dr. Henrique Del Caro, Bairro Vila Nova de Cima</t>
+  </si>
+  <si>
+    <t>3021</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3021/035-2026-marcelo-instalacao_deposito_lixo_rua_sete.pdf</t>
+  </si>
+  <si>
+    <t>Solicita instalação contentor de lixo na Rua SEte</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3106/036-2026-matheus-ccto_rua_das_rosas_crubixa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Indica pavimentação da Rua das Rosas, BAirro Crubixa</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Celso Feu Corrêa</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3107/037-2026-matheus-instalacao_de_brinquedos_na_praca_b_cruzeiro.pdf</t>
+  </si>
+  <si>
+    <t>Indica a instalaçao de brinquedos na Praça do Bairro Cruzeiro</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3189/038-2026-celso_feu-elevacao_ponte_rua_chico_da_luz.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: indica elevação da ponte localizada na Rua Chico da Luz</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3190/039-2026-matheus-reparo_ccto-grade_galeria_rua_igreja_gadiolli.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita reparos na grade da galeria de drenagem pluvial do Bairro Gadiolli.</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3195/040-2026-matheus-prefeito-prov_edp_instalacao_iluminacao_rua_b.penha.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita providências junto à EDP instalação iluminação em ruas Bairro Nossa Senhora da Penha</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3220/041-2026-matheus-disponibilizacao_depositos_de_lixo.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita disponibilização de containeres para depósito de resíduos sólidos em alguns pontos de município</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3221/042-2026-marcelo-limpeza_escadaria_rua_cipriano_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: indica limpeza da canaleta e galeria da escadaria localizada na Rua Cipriano dos Santos.</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3222/043-2026-todos-minuta_pl_alteracao_estatuto_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Indicação de autoria de todos os Vereadores, encaminhando minuta de projeto de lei solicitando alteração no Estatuto do Magistério</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3224/044-2026-celso-caminhos_do_campo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: indica manutenção nas vias contempladas pelo Programa Caminhos do Campo</t>
+  </si>
+  <si>
+    <t>3225</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3225/045-2026_-matheus-minuta_pl_horario_especial_serv_autistas_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: encaminha minuta de projeto de lei que “dispõe sobre a concessão de horário especial, adaptação razoável das atribuições, teletrabalho e outras medidas de proteção ao servidor público municipal com deficiência, inclusive Transtorno do Espectro Autista – TEA, bem como ao servidor responsável por dependente com deficiência"</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3226/046-2026_-matheus-minuta_pl_fios_postes_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha minuta de projeto de lei que “Revoga a Lei Municipal nº 3.302/2021, de 22 de junho de 2021, e dispõe sobre a obrigatoriedade de a concessionária ou permissionária de serviço público de distribuição de energia elétrica promover o ordenamento da fiação instalada em postes, a retirada de fios inutilizados, a notificação das empresas ocupantes da infraestrutura compartilhada e adotar outras providências correlatas, no âmbito do Município de João Neiva.”</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2918/001-2026-matheus-praticas_exitosas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações às docentes Cláudia Aparecida Piona Equer Bobbio e Francine Rosa Chaves Cecato, selecionadas para representar o Município de João Neiva no 2º Seminário Regional de Práticas Pedagógicas Exitosas do MDC/PAES – 2025</t>
+  </si>
+  <si>
+    <t>3108</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3108/002-2026-matheus-prof_marcia_broetto.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à docente Márcia do Rosário Miranda Broetto, selecionada para representar a Superintendência Regional de Educação de Linhares, pelo desempenho na implementação da Educação em Tempo Integral</t>
+  </si>
+  <si>
+    <t>3024</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>PL CM</t>
+  </si>
+  <si>
+    <t>Projeto de Lei CMJN</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3024/590-2026-celso_feu-hm-rachel_da_vitoria_batista.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito à Sra. Raquel da Vitória Batista</t>
+  </si>
+  <si>
+    <t>3025</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3025/591-2026-celso_feu-cid-ronaldo_brito.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Ronaldo Brito</t>
+  </si>
+  <si>
+    <t>3026</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3026/592-2026-celso_feu-cid-cleber_mota_falcao.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Cleber Mota Falcão</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3109/593-2026-celso_feu-hm-darci_luiz_sarmenghi.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao Sr. Darci Luiz Sarmenghi</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>Waldemar de Barros</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3184/594-2026-waldemar-cid-altaides_guidi.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Altaides Guidi</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3185/595-2026-waldemar-hm-andre_luiz_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao Dr. André Luiz da Silva</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3186/596-2026-waldemar-hm-iraci_belo.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao Sr. Iraci Belo</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3183/597-2026-waldemar-hm-gabriel_ezequiel_da_ross_santos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao Sr. Gabriel Ezequiel da Ross Santos</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3176/598-2026-marcelo-cid-brenda_oliveira_do_carmo.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a Sra. Brenda Oliveira Do Carmo</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3177/599-2026-marcelo-cid-rafael_melo_starling_tavares.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Dr. Rafael Melo Starling Tavares</t>
+  </si>
+  <si>
+    <t>3178</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3178/600-2026-marcelo-cid-mirella_pessotti_da_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a sra. Mirella Pessotti da Vitória</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3172/601-2026-matheus-cid_carmem_lucia_dos_santos_barros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a Sra. Carmem Lúcia dos Santos Barros</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3173/602-2026-matheus-cid_indario_sfalsin_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Indario Sfalsin</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3174/603-2026-matheus-cid_jaime_ribeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Jaime Ribeiro</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3175/604_-2026-matheus-hm-claudia_rampinelli_pizza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito à Sra. Claudia Rampinelli Pizza</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3179/605-2026-marcelo-cid-anderson_da_silva_neto.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Dr. Anderson da Silva Neto</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3180/606_-2026-marcelo-hm-helena_delaia_ramos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito à Dra. Helena Delaia Ramos</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3181/607-2026-waldemar-cid-carlos_alberto_loureiro_vieira.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Carlos Alberto Loureiro Vieira</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3182/608-2026-marcelo-hm-luiz_claudio_possatto_lyra.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao Dr. Luiz Cláudio Possatto Lyra</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3193/609-2026-matheus-cid_wdson_marcos_santos_pimenta.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão jodoneivense o Sr. Wdson Marcos Santos Pimenta</t>
+  </si>
+  <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3194/610-2026-matheus-cid_ronaldo_martins.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o Sr. Ronaldo Martins</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>Celso Guzzo</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3201/proj_lei_cmjn_611-2026-cid_jefyson_silva_loureiro.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o sr. Jefyson Silva Loureiro.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>Cláudia Bernadete Silvério da Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3208/612-2026-dete-cid_cecilia_hentringer_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joaoneivense a sra. Cecília Hentriger Rocha</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_cmjn_613-2026_-_cid_luzimar_vieira_da_rocha.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a sra. Luzimar Vieira da Rocha</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3198/proje_lei_614-2026_-_cid_edson_pereira_da_silva_junior.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o sr. Edson Pereira da Silva Junior</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3202/proj_lei_cmjn_615-2026_-_cid_sebastiao_flavio_xavier_de_jesus_.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joãoneivense o sr&gt; Sebastião Flávio Xavier de Jesus.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3199/proje_lei_cmjn_616-2026_-_juliana_reali_mattos.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito à Srta. Juliana Reali Mattos</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3200/proj_lei_cmjn_617-2026_-_hm_diogo_joao_da_piedade_junior.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Honra ao Mérito ao sr. Diego João da Piedade Junior</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>Eraldo Poleze</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3203/618-2026-eraldo-cid-marcela_poleze_rodrigues_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a Sra. Marcela Poleze Rodrigues.</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3204/619-2026-eraldo-cid-milena_zucolotto_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joãoneivense a Sra. Milena Zucolotto.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3205/620-2026-eraldo-hm-edna_zucolotto_poleze_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de honra ao mérito à Sra. Edna Zucolotto Poleze</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3206/621-2026-eraldo-hm-luziente_casotti_baptista_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de honra ao mérito à Sra. Luzinete Casotti Baptista</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3207/622-2026-eraldo-hm-juarez_antonio_polezebaptista_assinado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de honra ao mérito ao Sr. Juarez Antônio Poleze</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>Mario Reali</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3209/623-2026-mario-cid_nicollas_neves_soares.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joaoneivense o sr. Nicollas NEves Soares</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3210/624-2026-mario-cid_brian_cerri_guzzo.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joaoneivense o Dr. Brian Cerri Guzzo</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3211/625-2026-mario-cid_alberto_trofa_neto_bitti.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadão joaoneivense o sr. Alberto Trofa Neto Bitti</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3212/0626-2026-eraldo-cid_maria_emanuela_alves_pedroso.pdf</t>
+  </si>
+  <si>
+    <t>Declara cidadã joaoneivense a sra. Maria Emanuela Alves Pedroso</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MDir</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3223/627-2026-mesa-revisao_salarial.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo III da Lei Municipal nº 3.759/2025, que “aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva”.</t>
+  </si>
+  <si>
     <t>2765</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse de_x000D_
 incentivo financeiro para fortalecimento_x000D_
 de políticas, em parcela única, aos ACS_x000D_
 e ACE._x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo Único da Lei Municipal_x000D_
 no 1.886/2007._x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
+    <t>2799</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2799/pl_2.134-2026__dispoe_sobre_permuta_de_bens_imoveis_em_santo_afonso.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre permuta de bens imóveis entre o Muncípio de João Neiva e Laura De Nardi De Marchi_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>2800</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2800/pl_2.135-2026__dispoe_sobre_alteracoes_na_lei_no_1.138-2001_-_estrutura_administrativa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações da Lei Municipal 1.138/2001, que dispõe sobre a estrutura adminsitrativa da Prefeitura Municipal de João Neiva_x000D_
+_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>2136</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2801/pl_2.136-2026__autoriza_o_desmembramento_e_afetacao_de_bem_imovel_destinado_a_implantacao_da_delegacia_de_policia_civil.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o desmembramento e a afetação de bem imóvel integrante da patrimônio público municipal, destinado à implantação da delegacia de polícia civil do Município de João Neiva-ES, e dá outras providências_x000D_
+_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2917/pl_2.137-2026__altera_art._50_da_lei_no_2.993-2017_-_sistema_municipal_de_cultura.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 50 da Lei Municipal 2.993/2017, que dispõe sobre o Sistema Municipal de Cultura_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3187/pl_2.138-2026-autoriza_pagamento_retroativo_de_vantagens_suspensas_na_pandemia_da_covid-19.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização de pagamento retroativo de vantagens funcionais suspensas no período da pandemia da Covid-19, nos termos da Lei Complementar Federal 226, de 12 de janeiro de 2026, e dá outras providências_x000D_
+_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGENCIA</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3188/pl_2.139-2026-regulamenta_o_desfile_civico_no_municipio_de_joao_neiva.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do desfile cívico no Município de João Neiva</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3214/pl_2.140-2026-concessao_gratificacao_membros_comissao_pgv.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de gratificação  aos membros integrantes da Comissão Especial de Análise e Revisão da Planta Genérica de Valores (PGV) do município de João Neiva_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGENCIA</t>
+  </si>
+  <si>
+    <t>3196</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3196/pl_2.141-2026-abertura_de_credito_adicional_orcto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGÊNCIA</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3215/pl_2.142-2026-revisao_geral_anual_dos_servidores.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fixação de percentuais para revisão geral anual dos servidores do Executivo e Legislativo, Instituto e Autarquias do Município, alterando leis que especifica_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGENCIA</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3216/pl_2.143-2026-altera_estrutura_administrativa_secretaria_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>Altera Estrutura Administrativa Secretaria Municipal de Saúde_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGENCIA</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_2.144-2026-altera_anexo_iii_da_lei_no_2.648-2014.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do Anexo III da Lei Municipal 2.648-2014_x000D_
+_x000D_
+_x000D_
+PEDIDO DE URGENCIA</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3227/pl_2.145-2026-altera_lei_no_3.273-2020-calendario_oficial.pdf</t>
+  </si>
+  <si>
+    <t>Altera disposições da Lei Municipal no 3.273/2020, que dispõe sobre o Calendário Oficial de Eventos do Município de João Neiva</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3228/pl_2.146-2026-institui_sist_munc_defesa_consumidor.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a organização do Sistema Municipal de Defesa Do Consumidor (SMDC), institui a Coordenadoria Municipal de Defesa do Consumidor, Conselho Municipal de Defesa do Consumidor (Condecon) e institui o Fundo Municipal de Defesa dos Direitos Difusos (FMDD), e dá outras providências</t>
+  </si>
+  <si>
     <t>2798</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>Mesa Diretora - MDir</t>
-[...2 lines deleted...]
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2026</t>
   </si>
   <si>
+    <t>3023</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3023/002-2026-mesa-reconhecimento_vantagem_pos_covid.pdf</t>
+  </si>
+  <si>
+    <t>Define e cria procedimentos relacionados a contagem de tempo de serviço, aquisição de vantagens funcionais e reflexos financeiros</t>
+  </si>
+  <si>
     <t>2767</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>OFICIO NAO ENVIADO</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e desobstrução dos bueiros da cidade</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>Celso Guzzo</t>
-[...2 lines deleted...]
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização execução da obra do Museu de Demetrio Ribeiro</t>
+  </si>
+  <si>
+    <t>2973</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2973/005-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf</t>
+  </si>
+  <si>
+    <t>Ofício de autoria de todos os vereadores, solicitando informações acerca da suspensão da atividade funcional</t>
+  </si>
+  <si>
+    <t>3022</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3022/006-2026-marcelo_e_matheus-esgotamento_manutencao_eee_floresta.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de limpeza e manutenção da Estação Elevatória de Esgoto (EEE) do Bairro Floresta</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3191/008-2026-matheus-edp_-_bairro_nossa_senhora_da_penha.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de instalação de iluminação pública – Bairro da Penha</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3192/009-2026-matheus-semed-solicitacao_kits_primeiros_socorrros.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de aquisição de kits de primeiros socorros para as unidades escolares da rede municipal</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3213/010-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Podas árvores – rede elétrica – interrupções no fornecimento de energia.</t>
+  </si>
+  <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3218/014-2026-matheus-sem_esporte-informacoes_quadra_b_fatima.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicita informações sobre a situação da quadra de esportes do Bairro de Fátima</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3219/015-2026-matheus-saae-rua_arnulfo_neves.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de reparo na Rua Arnulfo Neves</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3229/016-2026-matheus-saae-_rua_da_rodovaria_-_buraco_solic_urgencia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de providências – buraco em via pública, em caráter de urgência</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -856,68 +1819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2919/031-2026-matheus-manutencao_ponte_de_ferro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2920/032-2026-matheus-placa_indicativa_cruzamento_rua_pedro_zangrande_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2921/033-2026-matheus-retirada_de_mata-burro_mundo_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2922/034-2026-matheus-manutencao_ccto_ruas_saudade_e_henrique_del_caro_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3021/035-2026-marcelo-instalacao_deposito_lixo_rua_sete.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3106/036-2026-matheus-ccto_rua_das_rosas_crubixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3107/037-2026-matheus-instalacao_de_brinquedos_na_praca_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3189/038-2026-celso_feu-elevacao_ponte_rua_chico_da_luz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3190/039-2026-matheus-reparo_ccto-grade_galeria_rua_igreja_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3195/040-2026-matheus-prefeito-prov_edp_instalacao_iluminacao_rua_b.penha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3220/041-2026-matheus-disponibilizacao_depositos_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3221/042-2026-marcelo-limpeza_escadaria_rua_cipriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3222/043-2026-todos-minuta_pl_alteracao_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3224/044-2026-celso-caminhos_do_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3225/045-2026_-matheus-minuta_pl_horario_especial_serv_autistas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3226/046-2026_-matheus-minuta_pl_fios_postes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2918/001-2026-matheus-praticas_exitosas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3108/002-2026-matheus-prof_marcia_broetto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3024/590-2026-celso_feu-hm-rachel_da_vitoria_batista.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3025/591-2026-celso_feu-cid-ronaldo_brito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3026/592-2026-celso_feu-cid-cleber_mota_falcao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3109/593-2026-celso_feu-hm-darci_luiz_sarmenghi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3184/594-2026-waldemar-cid-altaides_guidi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3185/595-2026-waldemar-hm-andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3186/596-2026-waldemar-hm-iraci_belo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3183/597-2026-waldemar-hm-gabriel_ezequiel_da_ross_santos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3176/598-2026-marcelo-cid-brenda_oliveira_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3177/599-2026-marcelo-cid-rafael_melo_starling_tavares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3178/600-2026-marcelo-cid-mirella_pessotti_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3172/601-2026-matheus-cid_carmem_lucia_dos_santos_barros_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3173/602-2026-matheus-cid_indario_sfalsin_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3174/603-2026-matheus-cid_jaime_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3175/604_-2026-matheus-hm-claudia_rampinelli_pizza_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3179/605-2026-marcelo-cid-anderson_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3180/606_-2026-marcelo-hm-helena_delaia_ramos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3181/607-2026-waldemar-cid-carlos_alberto_loureiro_vieira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3182/608-2026-marcelo-hm-luiz_claudio_possatto_lyra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3193/609-2026-matheus-cid_wdson_marcos_santos_pimenta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3194/610-2026-matheus-cid_ronaldo_martins.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3201/proj_lei_cmjn_611-2026-cid_jefyson_silva_loureiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3208/612-2026-dete-cid_cecilia_hentringer_rocha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_cmjn_613-2026_-_cid_luzimar_vieira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3198/proje_lei_614-2026_-_cid_edson_pereira_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3202/proj_lei_cmjn_615-2026_-_cid_sebastiao_flavio_xavier_de_jesus_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3199/proje_lei_cmjn_616-2026_-_juliana_reali_mattos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3200/proj_lei_cmjn_617-2026_-_hm_diogo_joao_da_piedade_junior.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3203/618-2026-eraldo-cid-marcela_poleze_rodrigues_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3204/619-2026-eraldo-cid-milena_zucolotto_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3205/620-2026-eraldo-hm-edna_zucolotto_poleze_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3206/621-2026-eraldo-hm-luziente_casotti_baptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3207/622-2026-eraldo-hm-juarez_antonio_polezebaptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3209/623-2026-mario-cid_nicollas_neves_soares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3210/624-2026-mario-cid_brian_cerri_guzzo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3211/625-2026-mario-cid_alberto_trofa_neto_bitti.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3212/0626-2026-eraldo-cid_maria_emanuela_alves_pedroso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3223/627-2026-mesa-revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2799/pl_2.134-2026__dispoe_sobre_permuta_de_bens_imoveis_em_santo_afonso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2800/pl_2.135-2026__dispoe_sobre_alteracoes_na_lei_no_1.138-2001_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2801/pl_2.136-2026__autoriza_o_desmembramento_e_afetacao_de_bem_imovel_destinado_a_implantacao_da_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2917/pl_2.137-2026__altera_art._50_da_lei_no_2.993-2017_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3187/pl_2.138-2026-autoriza_pagamento_retroativo_de_vantagens_suspensas_na_pandemia_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3188/pl_2.139-2026-regulamenta_o_desfile_civico_no_municipio_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3214/pl_2.140-2026-concessao_gratificacao_membros_comissao_pgv.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3196/pl_2.141-2026-abertura_de_credito_adicional_orcto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3215/pl_2.142-2026-revisao_geral_anual_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3216/pl_2.143-2026-altera_estrutura_administrativa_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_2.144-2026-altera_anexo_iii_da_lei_no_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3227/pl_2.145-2026-altera_lei_no_3.273-2020-calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3228/pl_2.146-2026-institui_sist_munc_defesa_consumidor.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3023/002-2026-mesa-reconhecimento_vantagem_pos_covid.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2973/005-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3022/006-2026-marcelo_e_matheus-esgotamento_manutencao_eee_floresta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3191/008-2026-matheus-edp_-_bairro_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3192/009-2026-matheus-semed-solicitacao_kits_primeiros_socorrros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3213/010-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3218/014-2026-matheus-sem_esporte-informacoes_quadra_b_fatima.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3219/015-2026-matheus-saae-rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3229/016-2026-matheus-saae-_rua_da_rodovaria_-_buraco_solic_urgencia_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="173.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="194" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1693,233 +2656,2327 @@
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>132</v>
       </c>
       <c r="H31" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>134</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>135</v>
       </c>
       <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="E32" t="s">
+      <c r="H32" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>27</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H33" t="s">
         <v>141</v>
-      </c>
-[...19 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>143</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
         <v>145</v>
-      </c>
-[...19 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="D35" t="s">
-        <v>152</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="E36" t="s">
+      <c r="H36" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>155</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H37" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>158</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>160</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>163</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>164</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>160</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H39" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>167</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>168</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>27</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>172</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>176</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>184</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>160</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>192</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>27</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H46" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>196</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>200</v>
+      </c>
+      <c r="E48" t="s">
+        <v>201</v>
+      </c>
+      <c r="F48" t="s">
+        <v>27</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H48" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" t="s">
+        <v>201</v>
+      </c>
+      <c r="F49" t="s">
+        <v>27</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H49" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>207</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>208</v>
+      </c>
+      <c r="D50" t="s">
+        <v>209</v>
+      </c>
+      <c r="E50" t="s">
+        <v>210</v>
+      </c>
+      <c r="F50" t="s">
+        <v>160</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H50" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>213</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>214</v>
+      </c>
+      <c r="D51" t="s">
+        <v>209</v>
+      </c>
+      <c r="E51" t="s">
+        <v>210</v>
+      </c>
+      <c r="F51" t="s">
+        <v>160</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H51" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>217</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>218</v>
+      </c>
+      <c r="D52" t="s">
+        <v>209</v>
+      </c>
+      <c r="E52" t="s">
+        <v>210</v>
+      </c>
+      <c r="F52" t="s">
+        <v>160</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H52" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>209</v>
+      </c>
+      <c r="E53" t="s">
+        <v>210</v>
+      </c>
+      <c r="F53" t="s">
+        <v>160</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>226</v>
+      </c>
+      <c r="D54" t="s">
+        <v>209</v>
+      </c>
+      <c r="E54" t="s">
+        <v>210</v>
+      </c>
+      <c r="F54" t="s">
+        <v>227</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H54" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>231</v>
+      </c>
+      <c r="D55" t="s">
+        <v>209</v>
+      </c>
+      <c r="E55" t="s">
+        <v>210</v>
+      </c>
+      <c r="F55" t="s">
+        <v>227</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H55" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>234</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>235</v>
+      </c>
+      <c r="D56" t="s">
+        <v>209</v>
+      </c>
+      <c r="E56" t="s">
+        <v>210</v>
+      </c>
+      <c r="F56" t="s">
+        <v>227</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" t="s">
+        <v>209</v>
+      </c>
+      <c r="E57" t="s">
+        <v>210</v>
+      </c>
+      <c r="F57" t="s">
+        <v>227</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H57" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>242</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>243</v>
+      </c>
+      <c r="D58" t="s">
+        <v>209</v>
+      </c>
+      <c r="E58" t="s">
+        <v>210</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>209</v>
+      </c>
+      <c r="E59" t="s">
+        <v>210</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>251</v>
+      </c>
+      <c r="D60" t="s">
+        <v>209</v>
+      </c>
+      <c r="E60" t="s">
+        <v>210</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H60" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>209</v>
+      </c>
+      <c r="E61" t="s">
+        <v>210</v>
+      </c>
+      <c r="F61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H61" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" t="s">
+        <v>209</v>
+      </c>
+      <c r="E62" t="s">
+        <v>210</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>263</v>
+      </c>
+      <c r="D63" t="s">
+        <v>209</v>
+      </c>
+      <c r="E63" t="s">
+        <v>210</v>
+      </c>
+      <c r="F63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H63" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" t="s">
+        <v>209</v>
+      </c>
+      <c r="E64" t="s">
+        <v>210</v>
+      </c>
+      <c r="F64" t="s">
+        <v>27</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H64" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>271</v>
+      </c>
+      <c r="D65" t="s">
+        <v>209</v>
+      </c>
+      <c r="E65" t="s">
+        <v>210</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H65" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>275</v>
+      </c>
+      <c r="D66" t="s">
+        <v>209</v>
+      </c>
+      <c r="E66" t="s">
+        <v>210</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>209</v>
+      </c>
+      <c r="E67" t="s">
+        <v>210</v>
+      </c>
+      <c r="F67" t="s">
+        <v>227</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>209</v>
+      </c>
+      <c r="E68" t="s">
+        <v>210</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>209</v>
+      </c>
+      <c r="E69" t="s">
+        <v>210</v>
+      </c>
+      <c r="F69" t="s">
+        <v>27</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>291</v>
+      </c>
+      <c r="D70" t="s">
+        <v>209</v>
+      </c>
+      <c r="E70" t="s">
+        <v>210</v>
+      </c>
+      <c r="F70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>295</v>
+      </c>
+      <c r="D71" t="s">
+        <v>209</v>
+      </c>
+      <c r="E71" t="s">
+        <v>210</v>
+      </c>
+      <c r="F71" t="s">
+        <v>296</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H71" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>299</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>300</v>
+      </c>
+      <c r="D72" t="s">
+        <v>209</v>
+      </c>
+      <c r="E72" t="s">
+        <v>210</v>
+      </c>
+      <c r="F72" t="s">
+        <v>301</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H72" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>304</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>305</v>
+      </c>
+      <c r="D73" t="s">
+        <v>209</v>
+      </c>
+      <c r="E73" t="s">
+        <v>210</v>
+      </c>
+      <c r="F73" t="s">
+        <v>301</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H73" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>308</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>309</v>
+      </c>
+      <c r="D74" t="s">
+        <v>209</v>
+      </c>
+      <c r="E74" t="s">
+        <v>210</v>
+      </c>
+      <c r="F74" t="s">
+        <v>301</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H74" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>312</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>313</v>
+      </c>
+      <c r="D75" t="s">
+        <v>209</v>
+      </c>
+      <c r="E75" t="s">
+        <v>210</v>
+      </c>
+      <c r="F75" t="s">
+        <v>301</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H75" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>316</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>317</v>
+      </c>
+      <c r="D76" t="s">
+        <v>209</v>
+      </c>
+      <c r="E76" t="s">
+        <v>210</v>
+      </c>
+      <c r="F76" t="s">
+        <v>301</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H76" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>320</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>321</v>
+      </c>
+      <c r="D77" t="s">
+        <v>209</v>
+      </c>
+      <c r="E77" t="s">
+        <v>210</v>
+      </c>
+      <c r="F77" t="s">
+        <v>301</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H77" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>324</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>325</v>
+      </c>
+      <c r="D78" t="s">
+        <v>209</v>
+      </c>
+      <c r="E78" t="s">
+        <v>210</v>
+      </c>
+      <c r="F78" t="s">
+        <v>326</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H78" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>329</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>330</v>
+      </c>
+      <c r="D79" t="s">
+        <v>209</v>
+      </c>
+      <c r="E79" t="s">
+        <v>210</v>
+      </c>
+      <c r="F79" t="s">
+        <v>326</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" t="s">
+        <v>209</v>
+      </c>
+      <c r="E80" t="s">
+        <v>210</v>
+      </c>
+      <c r="F80" t="s">
+        <v>326</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>337</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>338</v>
+      </c>
+      <c r="D81" t="s">
+        <v>209</v>
+      </c>
+      <c r="E81" t="s">
+        <v>210</v>
+      </c>
+      <c r="F81" t="s">
+        <v>326</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H81" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>341</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>342</v>
+      </c>
+      <c r="D82" t="s">
+        <v>209</v>
+      </c>
+      <c r="E82" t="s">
+        <v>210</v>
+      </c>
+      <c r="F82" t="s">
+        <v>326</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H82" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>346</v>
+      </c>
+      <c r="D83" t="s">
+        <v>209</v>
+      </c>
+      <c r="E83" t="s">
+        <v>210</v>
+      </c>
+      <c r="F83" t="s">
+        <v>347</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H83" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>350</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>351</v>
+      </c>
+      <c r="D84" t="s">
+        <v>209</v>
+      </c>
+      <c r="E84" t="s">
+        <v>210</v>
+      </c>
+      <c r="F84" t="s">
+        <v>347</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H84" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>354</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>355</v>
+      </c>
+      <c r="D85" t="s">
+        <v>209</v>
+      </c>
+      <c r="E85" t="s">
+        <v>210</v>
+      </c>
+      <c r="F85" t="s">
+        <v>347</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H85" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>358</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>359</v>
+      </c>
+      <c r="D86" t="s">
+        <v>209</v>
+      </c>
+      <c r="E86" t="s">
+        <v>210</v>
+      </c>
+      <c r="F86" t="s">
+        <v>326</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H86" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>362</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>363</v>
+      </c>
+      <c r="D87" t="s">
+        <v>209</v>
+      </c>
+      <c r="E87" t="s">
+        <v>210</v>
+      </c>
+      <c r="F87" t="s">
+        <v>364</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>368</v>
+      </c>
+      <c r="D88" t="s">
+        <v>369</v>
+      </c>
+      <c r="E88" t="s">
+        <v>370</v>
+      </c>
+      <c r="F88" t="s">
+        <v>371</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H88" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>374</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>375</v>
+      </c>
+      <c r="D89" t="s">
+        <v>369</v>
+      </c>
+      <c r="E89" t="s">
+        <v>370</v>
+      </c>
+      <c r="F89" t="s">
+        <v>371</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H89" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>378</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>379</v>
+      </c>
+      <c r="D90" t="s">
+        <v>369</v>
+      </c>
+      <c r="E90" t="s">
+        <v>370</v>
+      </c>
+      <c r="F90" t="s">
+        <v>371</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H90" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>382</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>383</v>
+      </c>
+      <c r="D91" t="s">
+        <v>369</v>
+      </c>
+      <c r="E91" t="s">
+        <v>370</v>
+      </c>
+      <c r="F91" t="s">
+        <v>371</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H91" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>386</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>387</v>
+      </c>
+      <c r="D92" t="s">
+        <v>369</v>
+      </c>
+      <c r="E92" t="s">
+        <v>370</v>
+      </c>
+      <c r="F92" t="s">
+        <v>371</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H92" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>390</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>391</v>
+      </c>
+      <c r="D93" t="s">
+        <v>369</v>
+      </c>
+      <c r="E93" t="s">
+        <v>370</v>
+      </c>
+      <c r="F93" t="s">
+        <v>371</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H93" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>394</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>395</v>
+      </c>
+      <c r="D94" t="s">
+        <v>369</v>
+      </c>
+      <c r="E94" t="s">
+        <v>370</v>
+      </c>
+      <c r="F94" t="s">
+        <v>371</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H94" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>398</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>399</v>
+      </c>
+      <c r="D95" t="s">
+        <v>369</v>
+      </c>
+      <c r="E95" t="s">
+        <v>370</v>
+      </c>
+      <c r="F95" t="s">
+        <v>371</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H95" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>402</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>403</v>
+      </c>
+      <c r="D96" t="s">
+        <v>369</v>
+      </c>
+      <c r="E96" t="s">
+        <v>370</v>
+      </c>
+      <c r="F96" t="s">
+        <v>371</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H96" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>406</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>407</v>
+      </c>
+      <c r="D97" t="s">
+        <v>369</v>
+      </c>
+      <c r="E97" t="s">
+        <v>370</v>
+      </c>
+      <c r="F97" t="s">
+        <v>371</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H97" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>410</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>411</v>
+      </c>
+      <c r="D98" t="s">
+        <v>369</v>
+      </c>
+      <c r="E98" t="s">
+        <v>370</v>
+      </c>
+      <c r="F98" t="s">
+        <v>371</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H98" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>414</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>415</v>
+      </c>
+      <c r="D99" t="s">
+        <v>369</v>
+      </c>
+      <c r="E99" t="s">
+        <v>370</v>
+      </c>
+      <c r="F99" t="s">
+        <v>371</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H99" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>418</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>419</v>
+      </c>
+      <c r="D100" t="s">
+        <v>369</v>
+      </c>
+      <c r="E100" t="s">
+        <v>370</v>
+      </c>
+      <c r="F100" t="s">
+        <v>371</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H100" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>422</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>423</v>
+      </c>
+      <c r="D101" t="s">
+        <v>369</v>
+      </c>
+      <c r="E101" t="s">
+        <v>370</v>
+      </c>
+      <c r="F101" t="s">
+        <v>371</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H101" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>426</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>427</v>
+      </c>
+      <c r="D102" t="s">
+        <v>369</v>
+      </c>
+      <c r="E102" t="s">
+        <v>370</v>
+      </c>
+      <c r="F102" t="s">
+        <v>371</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H102" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>430</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>10</v>
+      </c>
+      <c r="D103" t="s">
+        <v>431</v>
+      </c>
+      <c r="E103" t="s">
+        <v>432</v>
+      </c>
+      <c r="F103" t="s">
+        <v>364</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H103" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>435</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>17</v>
+      </c>
+      <c r="D104" t="s">
+        <v>431</v>
+      </c>
+      <c r="E104" t="s">
+        <v>432</v>
+      </c>
+      <c r="F104" t="s">
+        <v>364</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H104" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>438</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>10</v>
+      </c>
+      <c r="D105" t="s">
+        <v>439</v>
+      </c>
+      <c r="E105" t="s">
+        <v>440</v>
+      </c>
+      <c r="F105" t="s">
+        <v>27</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H105" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>443</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>22</v>
+      </c>
+      <c r="D106" t="s">
+        <v>439</v>
+      </c>
+      <c r="E106" t="s">
+        <v>440</v>
+      </c>
+      <c r="F106" t="s">
+        <v>27</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H106" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>446</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>26</v>
       </c>
-      <c r="D37" t="s">
-[...12 lines deleted...]
-        <v>162</v>
+      <c r="D107" t="s">
+        <v>439</v>
+      </c>
+      <c r="E107" t="s">
+        <v>440</v>
+      </c>
+      <c r="F107" t="s">
+        <v>296</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H107" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>449</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" t="s">
+        <v>439</v>
+      </c>
+      <c r="E108" t="s">
+        <v>440</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H108" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>452</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>35</v>
+      </c>
+      <c r="D109" t="s">
+        <v>439</v>
+      </c>
+      <c r="E109" t="s">
+        <v>440</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>43</v>
+      </c>
+      <c r="D110" t="s">
+        <v>439</v>
+      </c>
+      <c r="E110" t="s">
+        <v>440</v>
+      </c>
+      <c r="F110" t="s">
+        <v>27</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H110" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>458</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>47</v>
+      </c>
+      <c r="D111" t="s">
+        <v>439</v>
+      </c>
+      <c r="E111" t="s">
+        <v>440</v>
+      </c>
+      <c r="F111" t="s">
+        <v>27</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H111" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>461</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>51</v>
+      </c>
+      <c r="D112" t="s">
+        <v>439</v>
+      </c>
+      <c r="E112" t="s">
+        <v>440</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H112" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>67</v>
+      </c>
+      <c r="D113" t="s">
+        <v>439</v>
+      </c>
+      <c r="E113" t="s">
+        <v>440</v>
+      </c>
+      <c r="F113" t="s">
+        <v>27</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H113" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>467</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>71</v>
+      </c>
+      <c r="D114" t="s">
+        <v>439</v>
+      </c>
+      <c r="E114" t="s">
+        <v>440</v>
+      </c>
+      <c r="F114" t="s">
+        <v>27</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H114" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>470</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>75</v>
+      </c>
+      <c r="D115" t="s">
+        <v>439</v>
+      </c>
+      <c r="E115" t="s">
+        <v>440</v>
+      </c>
+      <c r="F115" t="s">
+        <v>371</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="H115" t="s">
+        <v>472</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>