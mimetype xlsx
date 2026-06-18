--- v1 (2026-04-03)
+++ v2 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="916" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1247" uniqueCount="625">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -609,50 +609,256 @@
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3225/045-2026_-matheus-minuta_pl_horario_especial_serv_autistas_assinado_1.pdf</t>
   </si>
   <si>
     <t>Assunto: encaminha minuta de projeto de lei que “dispõe sobre a concessão de horário especial, adaptação razoável das atribuições, teletrabalho e outras medidas de proteção ao servidor público municipal com deficiência, inclusive Transtorno do Espectro Autista – TEA, bem como ao servidor responsável por dependente com deficiência"</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3226/046-2026_-matheus-minuta_pl_fios_postes_assinado_1.pdf</t>
   </si>
   <si>
     <t>Encaminha minuta de projeto de lei que “Revoga a Lei Municipal nº 3.302/2021, de 22 de junho de 2021, e dispõe sobre a obrigatoriedade de a concessionária ou permissionária de serviço público de distribuição de energia elétrica promover o ordenamento da fiação instalada em postes, a retirada de fios inutilizados, a notificação das empresas ocupantes da infraestrutura compartilhada e adotar outras providências correlatas, no âmbito do Município de João Neiva.”</t>
   </si>
   <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3230/047-2026-celso-rua_pierina_pessotti_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Conclusão da obra e drenagem da Rua Pierina Pessotti, Bairro Carrareto</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3237/048-2026-matheus-identicacao_rua_triangulo.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita instalação de placa de identificação de rua do BAirro Triangulo</t>
+  </si>
+  <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3238/049-2026-matheus-grades_galeria_pluvial_ruas_triangulo.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita substituição de grades de drenagem pluvial do Bairro Triangulo</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3236/050-2026-ademir-quebra-mola_rodovia_b.triunfo.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita implantação de um redutor de velocidade (quebra-molas) na via que liga as Comunidades de Barra do Triunfo e Acioli, mais precisamente em frente à residência do sr. Waldemar Mazolini</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3240/051-2026-marcelo-reparo_galeria_pluvial_subida_b.floresta_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: indica reparos na galeria pluvial localizada na via de acesso ao Bairro Floresta</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3242/052-2026-matheus-melhoria_rua_joao_de_nardi_filho-vila_nova_de_cima.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita melhorias na via Rua João De Nardi Filho, Bairro Vila Nova de Cima</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3246/053-2026-matheus-reit_lombofaixa_escola_maria_oliria.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Reitera a Indicação 051-2025 - a substituição da faixa de pedestres por uma lombofaixa em frente à EEMF “Maria Olíria Sarcinelli Campagnaro”.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3243/054-2026-celso-requalificacao_urbana_b_cruzeiro_e_ruas_fabio_ruschi_e_cesar_augusto_sarcinelli.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Estudos técnicos detalhados e posterior elaboração de um projeto de requalificação urbana e revitalização geral para o Bairro Cruzeiro.</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3250/055-2026-matheus-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita melhorias Bairro Cristal</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3249/056-2026-matheus-manutencao_coqueiros_museu.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de manutenção em coqueiros – risco à segurança pública</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3256/057-2026-celso-instalacao_biodigestores_comunid_rurais.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: instalação de biodigestores nas comunidades rurais</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3259/058-2026-matheus-melhorias_rua_estacao_piraqueacu.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias na rua da que dá acesso à Estação de Piraqueaçu</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3260/059-2026-matheus-melhorias_rua_piraqueacu.pdf</t>
+  </si>
+  <si>
+    <t>Solicita melhorias em via do Bairro Piraqueaçu</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Assunto: pavimentação da estrada que liga os municípios de João Neiva e Santa Teresa _x000D_
+_x000D_
+INDICAÇÃO ARQUIVADA POR INCONSISTENCIA NO ANEXO</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3265/061-2026-celso-sinalizacao_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: revitalização e manutenção da sinalização viária vertical e horizontal</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3266/062-2026-celso-pavimentacao_jn_x_st_-_jpg.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: pavimentação da estrada que liga os municípios de João Neiva e Santa Teresa</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3268/063-2026-matheus-acoes_de_ed_amb_sobre_posse_de_animais_domesticos.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicita realização de ações de educação ambiental e conscientização sobre a guarda responsável de animais domésticos</t>
+  </si>
+  <si>
     <t>2918</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2918/001-2026-matheus-praticas_exitosas.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações às docentes Cláudia Aparecida Piona Equer Bobbio e Francine Rosa Chaves Cecato, selecionadas para representar o Município de João Neiva no 2º Seminário Regional de Práticas Pedagógicas Exitosas do MDC/PAES – 2025</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3108/002-2026-matheus-prof_marcia_broetto.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à docente Márcia do Rosário Miranda Broetto, selecionada para representar a Superintendência Regional de Educação de Linhares, pelo desempenho na implementação da Educação em Tempo Integral</t>
   </si>
   <si>
     <t>3024</t>
@@ -1111,50 +1317,86 @@
     <t>3212</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3212/0626-2026-eraldo-cid_maria_emanuela_alves_pedroso.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Maria Emanuela Alves Pedroso</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3223/627-2026-mesa-revisao_salarial.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Municipal nº 3.759/2025, que “aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva”.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3247/628-2026-matheus-denomina_praca_monte_negro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de praça pública</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3248/629-2026-dete-emendas_parlamentares.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a tramitação, a transparência e os prazos para formalização e repasse de recursos provenientes de emendas parlamentares federais e estaduais destinados a entidades privadas sem fins lucrativos no âmbito do Município de João Neiva, e dá outras providências</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3254/630-2026-marcelo-dia_lider_comunitario.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação Dia Municipal do Líder Comunitário</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse de_x000D_
 incentivo financeiro para fortalecimento_x000D_
 de políticas, em parcela única, aos ACS_x000D_
 e ACE._x000D_
 _x000D_
@@ -1345,86 +1587,182 @@
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3227/pl_2.145-2026-altera_lei_no_3.273-2020-calendario_oficial.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal no 3.273/2020, que dispõe sobre o Calendário Oficial de Eventos do Município de João Neiva</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3228/pl_2.146-2026-institui_sist_munc_defesa_consumidor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Sistema Municipal de Defesa Do Consumidor (SMDC), institui a Coordenadoria Municipal de Defesa do Consumidor, Conselho Municipal de Defesa do Consumidor (Condecon) e institui o Fundo Municipal de Defesa dos Direitos Difusos (FMDD), e dá outras providências</t>
   </si>
   <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3232/pl_2.148-2026-movimento_escoteiro_manifestacao_cultural.pdf</t>
+  </si>
+  <si>
+    <t>Declara o Movimento Escoteiro como manifestação cultural de natureza imaterial e Patrimônio Cultural do Município de Joao Neiva, e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3233/pl_2.149-2026-ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2027, e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3234/pl_2.150-2026-altera_ppa.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração da Lei 3.813/2025, que dispõe sobre o Plano Plurianual (PPA), para o quadriênio_x000D_
+2026-2029</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3235/pl_2.151-2026-abertura_credito_ad_especial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de crédito adicional especial no orçamento_x000D_
+vigente</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3239/pl_2.152-2026-gratificacao_programa_pro-gestao_ipsjon.pdf</t>
+  </si>
+  <si>
+    <t>Institui gratificação pelo exercício da_x000D_
+função de Responsável pelo Programa_x000D_
+Pró-Gestão RPPS no âmbito do_x000D_
+Instituto de Previdência dos Servidores_x000D_
+Públicos do Município de João Neiva_x000D_
+IPSJON, e dá outras providências</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3269/pl_2.153-2026-altera_disp_lei_3.1202018-estatuto_magisterio.pdf</t>
+  </si>
+  <si>
+    <t>Altera disposições da Lei Municipal_x000D_
+3.120/20181 que dispõe sobre o_x000D_
+Estatuto do Magistério Público do_x000D_
+Município de João Neiva.</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3270/pl_2.154-2026-altera_estrutura_proder.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação do_x000D_
+Programa de Descentralização de_x000D_
+Recursos (Proder), e dá outras_x000D_
+providências</t>
+  </si>
+  <si>
     <t>2798</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2026</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3023/002-2026-mesa-reconhecimento_vantagem_pos_covid.pdf</t>
   </si>
   <si>
     <t>Define e cria procedimentos relacionados a contagem de tempo de serviço, aquisição de vantagens funcionais e reflexos financeiros</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>OFICIO NAO ENVIADO</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e desobstrução dos bueiros da cidade</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização execução da obra do Museu de Demetrio Ribeiro</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2973/005-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf</t>
@@ -1472,50 +1810,185 @@
     <t>3218</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3218/014-2026-matheus-sem_esporte-informacoes_quadra_b_fatima.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita informações sobre a situação da quadra de esportes do Bairro de Fátima</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3219/015-2026-matheus-saae-rua_arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de reparo na Rua Arnulfo Neves</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3229/016-2026-matheus-saae-_rua_da_rodovaria_-_buraco_solic_urgencia_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de providências – buraco em via pública, em caráter de urgência</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3241/017-2026-dete-semsa_emenda_contarato.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de informações sobre cadastro de emenda parlamentar no CNES</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3231/018-2026-todos-sec_ag._solic_informacoes.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações diante fatos narrados no ofício</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3244/019-2026-matheus-saae-renascer_desobstrucao_rede_esgoto.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao SAAE a desobstrução da rede de esgoto do centro de convivência, antigo Renascer</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3245/020-2026-matheus-rei_oficio_saae-rua_arnulfo_neves.pdf</t>
+  </si>
+  <si>
+    <t>Reitera o Ofício Vereadores CMJN 015/2026, que solicita reparos na Rua Arnulfo Neves</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3251/021-2026-matheus-saae-vistoria_rede_esg_cristal_e_jua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: solicitação de vistoria em rede de esgoto</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3252/022-2026-matheus-semsa-inf_agentes_saude_cristal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações referentes aos agentes de endemia do Bairro Cristal</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3253/023-2026-matheus-edp-rede_energia_jua-relocacaoposte_vila_nova_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Encaminha à EDP demandas de nosso Município</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3255/024-2026-dete-assoc_benef.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de documentos e informações</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3257/025-2026-dete-prefeito-inf_emendas_recebidas.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações referentes aos recursos de emendas recebidas pelo Município</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3258/026-2026-todos_vereadores-prefeito-cobranca_itbi.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Encaminhamento de proposta de atualização da Instrução Normativa STB nº 005/2020 — critérios de avaliação, lançamento e cobrança do ITBI</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3261/027-2026-todos_vereadores-semag_inf_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à SEMAG esclarecimentos adicionais referente ao Ofício Vereadores 018/2026</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3262/028-2026-matheus-semed-inf_superlotacao_dr._orlindo.pdf</t>
+  </si>
+  <si>
+    <t>Assunto: Solicitação de esclarecimentos sobre superlotação em salas de aula da Escola Dr. Orlindo Francisco Borges</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3263/029-2026-dete-semsa-pacientes_hemodialise.pdf</t>
+  </si>
+  <si>
+    <t>Ref.: Solicitação de informações sobre pacientes do município que fazem hemodiálise</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3267/of.ver.cmjn-_no_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando à Administração atenção dos órgãos competentes e adoção das medidas fiscalizatórias em relação ao excesso de barulho verificado nas proximidades do estabelecimento denominado “Posto Cidade”, localizado na Avenida Presidente Vargas, neste Município.</t>
+  </si>
+  <si>
+    <t>3271</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3271/031-2026-todos-resp_sec_ag_prorrogacao_prazo.pdf</t>
+  </si>
+  <si>
+    <t>Resposta ao Secretario de Agricultura concedendo prorrogação de prazo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1819,56 +2292,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2919/031-2026-matheus-manutencao_ponte_de_ferro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2920/032-2026-matheus-placa_indicativa_cruzamento_rua_pedro_zangrande_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2921/033-2026-matheus-retirada_de_mata-burro_mundo_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2922/034-2026-matheus-manutencao_ccto_ruas_saudade_e_henrique_del_caro_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3021/035-2026-marcelo-instalacao_deposito_lixo_rua_sete.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3106/036-2026-matheus-ccto_rua_das_rosas_crubixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3107/037-2026-matheus-instalacao_de_brinquedos_na_praca_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3189/038-2026-celso_feu-elevacao_ponte_rua_chico_da_luz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3190/039-2026-matheus-reparo_ccto-grade_galeria_rua_igreja_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3195/040-2026-matheus-prefeito-prov_edp_instalacao_iluminacao_rua_b.penha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3220/041-2026-matheus-disponibilizacao_depositos_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3221/042-2026-marcelo-limpeza_escadaria_rua_cipriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3222/043-2026-todos-minuta_pl_alteracao_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3224/044-2026-celso-caminhos_do_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3225/045-2026_-matheus-minuta_pl_horario_especial_serv_autistas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3226/046-2026_-matheus-minuta_pl_fios_postes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2918/001-2026-matheus-praticas_exitosas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3108/002-2026-matheus-prof_marcia_broetto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3024/590-2026-celso_feu-hm-rachel_da_vitoria_batista.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3025/591-2026-celso_feu-cid-ronaldo_brito.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3026/592-2026-celso_feu-cid-cleber_mota_falcao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3109/593-2026-celso_feu-hm-darci_luiz_sarmenghi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3184/594-2026-waldemar-cid-altaides_guidi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3185/595-2026-waldemar-hm-andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3186/596-2026-waldemar-hm-iraci_belo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3183/597-2026-waldemar-hm-gabriel_ezequiel_da_ross_santos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3176/598-2026-marcelo-cid-brenda_oliveira_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3177/599-2026-marcelo-cid-rafael_melo_starling_tavares.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3178/600-2026-marcelo-cid-mirella_pessotti_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3172/601-2026-matheus-cid_carmem_lucia_dos_santos_barros_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3173/602-2026-matheus-cid_indario_sfalsin_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3174/603-2026-matheus-cid_jaime_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3175/604_-2026-matheus-hm-claudia_rampinelli_pizza_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3179/605-2026-marcelo-cid-anderson_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3180/606_-2026-marcelo-hm-helena_delaia_ramos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3181/607-2026-waldemar-cid-carlos_alberto_loureiro_vieira.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3182/608-2026-marcelo-hm-luiz_claudio_possatto_lyra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3193/609-2026-matheus-cid_wdson_marcos_santos_pimenta.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3194/610-2026-matheus-cid_ronaldo_martins.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3201/proj_lei_cmjn_611-2026-cid_jefyson_silva_loureiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3208/612-2026-dete-cid_cecilia_hentringer_rocha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_cmjn_613-2026_-_cid_luzimar_vieira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3198/proje_lei_614-2026_-_cid_edson_pereira_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3202/proj_lei_cmjn_615-2026_-_cid_sebastiao_flavio_xavier_de_jesus_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3199/proje_lei_cmjn_616-2026_-_juliana_reali_mattos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3200/proj_lei_cmjn_617-2026_-_hm_diogo_joao_da_piedade_junior.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3203/618-2026-eraldo-cid-marcela_poleze_rodrigues_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3204/619-2026-eraldo-cid-milena_zucolotto_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3205/620-2026-eraldo-hm-edna_zucolotto_poleze_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3206/621-2026-eraldo-hm-luziente_casotti_baptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3207/622-2026-eraldo-hm-juarez_antonio_polezebaptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3209/623-2026-mario-cid_nicollas_neves_soares.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3210/624-2026-mario-cid_brian_cerri_guzzo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3211/625-2026-mario-cid_alberto_trofa_neto_bitti.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3212/0626-2026-eraldo-cid_maria_emanuela_alves_pedroso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3223/627-2026-mesa-revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2799/pl_2.134-2026__dispoe_sobre_permuta_de_bens_imoveis_em_santo_afonso.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2800/pl_2.135-2026__dispoe_sobre_alteracoes_na_lei_no_1.138-2001_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2801/pl_2.136-2026__autoriza_o_desmembramento_e_afetacao_de_bem_imovel_destinado_a_implantacao_da_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2917/pl_2.137-2026__altera_art._50_da_lei_no_2.993-2017_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3187/pl_2.138-2026-autoriza_pagamento_retroativo_de_vantagens_suspensas_na_pandemia_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3188/pl_2.139-2026-regulamenta_o_desfile_civico_no_municipio_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3214/pl_2.140-2026-concessao_gratificacao_membros_comissao_pgv.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3196/pl_2.141-2026-abertura_de_credito_adicional_orcto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3215/pl_2.142-2026-revisao_geral_anual_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3216/pl_2.143-2026-altera_estrutura_administrativa_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_2.144-2026-altera_anexo_iii_da_lei_no_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3227/pl_2.145-2026-altera_lei_no_3.273-2020-calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3228/pl_2.146-2026-institui_sist_munc_defesa_consumidor.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3023/002-2026-mesa-reconhecimento_vantagem_pos_covid.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2973/005-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3022/006-2026-marcelo_e_matheus-esgotamento_manutencao_eee_floresta.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3191/008-2026-matheus-edp_-_bairro_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3192/009-2026-matheus-semed-solicitacao_kits_primeiros_socorrros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3213/010-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3218/014-2026-matheus-sem_esporte-informacoes_quadra_b_fatima.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3219/015-2026-matheus-saae-rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3229/016-2026-matheus-saae-_rua_da_rodovaria_-_buraco_solic_urgencia_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2763/001-2026-marcelo-redutor_velocidade_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2769/002-2026-ademir-refeito_clct_rua_eliezer_pereira_ramos_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2770/003-2026-ademir-retirada_arvore_proxima_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2771/004-2026-matheus-melhorias_clct_rua_benedito_gadiolli_neto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2772/005-2026-matheus-tapa_buraco_crubixa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2764/006-2026-marcelo-reparo_clct_rua_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2797/007-2026-ademir-reit_001-faixa_pedestres_frente_estacionamento_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2775/008-2026-ademir-reitera_002-contencao_barranco_frente_trevo_br.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2776/009-2026-ademir-reitera_003-melhoria_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2777/010-2026-ademir-reitera_004-poda_arvore_rua_pedro_pesse_cohab.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2778/011-2026-ademir-reitera_008-faixa_pedestres_rua_geraldo_francisco_silva-cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2779/012-2026-ademir-reitera_009-reforma_unidade_saude_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2780/013-2026-ademir-reitera_011-corrimao_escadaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2781/014-2026-ademir-reitera_012-placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2782/015-2026-ademir-reitera_013-pavimentacao_restante_rua_jose_maria_leonel.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2783/016-2026-ademir-reitera_014-refeito_clct_rua_pauline_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2784/017-2026-ademir-reitera_015-corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2785/018-2026-ademir-reitera_016-substituicao_dois_quebra_molas_terra_por_massa_alfatica_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2786/019-2026-ademir-reitera_017-substituicao_todos_os_quebra_molas_que_estao_fora_padrao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2787/020-2026-ademir-reitera_018-retirada_fios_soltos_postes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2788/021-2026-ademir-reitera_032-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2789/022-2026-ademir-reitera_038-melhorias_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2790/023-2026-ademir-reitera_057-aumento_tensao_b_industrial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2791/024-2026-ademir-retirada_058-ccto_rua_marcos_vanderley_pandolfi-vila_nova_cima.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2792/025-2026-matheus-nivelacao_e_adequacao_canaletas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2793/026-2026-matheus-revisol_ruas_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2794/027-2026-matheus-corrego_rio_otelo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2795/028-2026-ademir-reitera_ind_paviment_rua_tanisleia_folli.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2774/029-2026-marcelo-reparos_rua_paraju-floresta.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2796/030-2026-matheus-placa_taxi_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2919/031-2026-matheus-manutencao_ponte_de_ferro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2920/032-2026-matheus-placa_indicativa_cruzamento_rua_pedro_zangrande_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2921/033-2026-matheus-retirada_de_mata-burro_mundo_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2922/034-2026-matheus-manutencao_ccto_ruas_saudade_e_henrique_del_caro_assinado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3021/035-2026-marcelo-instalacao_deposito_lixo_rua_sete.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3106/036-2026-matheus-ccto_rua_das_rosas_crubixa_assinado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3107/037-2026-matheus-instalacao_de_brinquedos_na_praca_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3189/038-2026-celso_feu-elevacao_ponte_rua_chico_da_luz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3190/039-2026-matheus-reparo_ccto-grade_galeria_rua_igreja_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3195/040-2026-matheus-prefeito-prov_edp_instalacao_iluminacao_rua_b.penha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3220/041-2026-matheus-disponibilizacao_depositos_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3221/042-2026-marcelo-limpeza_escadaria_rua_cipriano_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3222/043-2026-todos-minuta_pl_alteracao_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3224/044-2026-celso-caminhos_do_campo_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3225/045-2026_-matheus-minuta_pl_horario_especial_serv_autistas_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3226/046-2026_-matheus-minuta_pl_fios_postes_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3230/047-2026-celso-rua_pierina_pessotti_assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3237/048-2026-matheus-identicacao_rua_triangulo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3238/049-2026-matheus-grades_galeria_pluvial_ruas_triangulo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3236/050-2026-ademir-quebra-mola_rodovia_b.triunfo.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3240/051-2026-marcelo-reparo_galeria_pluvial_subida_b.floresta_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3242/052-2026-matheus-melhoria_rua_joao_de_nardi_filho-vila_nova_de_cima.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3246/053-2026-matheus-reit_lombofaixa_escola_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3243/054-2026-celso-requalificacao_urbana_b_cruzeiro_e_ruas_fabio_ruschi_e_cesar_augusto_sarcinelli.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3250/055-2026-matheus-_assinado.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3249/056-2026-matheus-manutencao_coqueiros_museu.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3256/057-2026-celso-instalacao_biodigestores_comunid_rurais.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3259/058-2026-matheus-melhorias_rua_estacao_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3260/059-2026-matheus-melhorias_rua_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3265/061-2026-celso-sinalizacao_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3266/062-2026-celso-pavimentacao_jn_x_st_-_jpg.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3268/063-2026-matheus-acoes_de_ed_amb_sobre_posse_de_animais_domesticos.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2918/001-2026-matheus-praticas_exitosas.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3108/002-2026-matheus-prof_marcia_broetto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3024/590-2026-celso_feu-hm-rachel_da_vitoria_batista.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3025/591-2026-celso_feu-cid-ronaldo_brito.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3026/592-2026-celso_feu-cid-cleber_mota_falcao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3109/593-2026-celso_feu-hm-darci_luiz_sarmenghi.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3184/594-2026-waldemar-cid-altaides_guidi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3185/595-2026-waldemar-hm-andre_luiz_da_silva.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3186/596-2026-waldemar-hm-iraci_belo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3183/597-2026-waldemar-hm-gabriel_ezequiel_da_ross_santos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3176/598-2026-marcelo-cid-brenda_oliveira_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3177/599-2026-marcelo-cid-rafael_melo_starling_tavares.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3178/600-2026-marcelo-cid-mirella_pessotti_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3172/601-2026-matheus-cid_carmem_lucia_dos_santos_barros_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3173/602-2026-matheus-cid_indario_sfalsin_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3174/603-2026-matheus-cid_jaime_ribeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3175/604_-2026-matheus-hm-claudia_rampinelli_pizza_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3179/605-2026-marcelo-cid-anderson_da_silva_neto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3180/606_-2026-marcelo-hm-helena_delaia_ramos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3181/607-2026-waldemar-cid-carlos_alberto_loureiro_vieira.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3182/608-2026-marcelo-hm-luiz_claudio_possatto_lyra.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3193/609-2026-matheus-cid_wdson_marcos_santos_pimenta.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3194/610-2026-matheus-cid_ronaldo_martins.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3201/proj_lei_cmjn_611-2026-cid_jefyson_silva_loureiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3208/612-2026-dete-cid_cecilia_hentringer_rocha.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3197/proj_lei_cmjn_613-2026_-_cid_luzimar_vieira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3198/proje_lei_614-2026_-_cid_edson_pereira_da_silva_junior.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3202/proj_lei_cmjn_615-2026_-_cid_sebastiao_flavio_xavier_de_jesus_.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3199/proje_lei_cmjn_616-2026_-_juliana_reali_mattos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3200/proj_lei_cmjn_617-2026_-_hm_diogo_joao_da_piedade_junior.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3203/618-2026-eraldo-cid-marcela_poleze_rodrigues_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3204/619-2026-eraldo-cid-milena_zucolotto_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3205/620-2026-eraldo-hm-edna_zucolotto_poleze_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3206/621-2026-eraldo-hm-luziente_casotti_baptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3207/622-2026-eraldo-hm-juarez_antonio_polezebaptista_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3209/623-2026-mario-cid_nicollas_neves_soares.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3210/624-2026-mario-cid_brian_cerri_guzzo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3211/625-2026-mario-cid_alberto_trofa_neto_bitti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3212/0626-2026-eraldo-cid_maria_emanuela_alves_pedroso.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3223/627-2026-mesa-revisao_salarial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3247/628-2026-matheus-denomina_praca_monte_negro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3248/629-2026-dete-emendas_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3254/630-2026-marcelo-dia_lider_comunitario.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2765/pl_2.132-2026__dispoe_repasse_em_parcela_unica_aos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2766/pl_2.133-2026__altera_o_anexo_unico_da_lei_municipal_no_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2799/pl_2.134-2026__dispoe_sobre_permuta_de_bens_imoveis_em_santo_afonso.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2800/pl_2.135-2026__dispoe_sobre_alteracoes_na_lei_no_1.138-2001_-_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2801/pl_2.136-2026__autoriza_o_desmembramento_e_afetacao_de_bem_imovel_destinado_a_implantacao_da_delegacia_de_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2917/pl_2.137-2026__altera_art._50_da_lei_no_2.993-2017_-_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3187/pl_2.138-2026-autoriza_pagamento_retroativo_de_vantagens_suspensas_na_pandemia_da_covid-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3188/pl_2.139-2026-regulamenta_o_desfile_civico_no_municipio_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3214/pl_2.140-2026-concessao_gratificacao_membros_comissao_pgv.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3196/pl_2.141-2026-abertura_de_credito_adicional_orcto.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3215/pl_2.142-2026-revisao_geral_anual_dos_servidores.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3216/pl_2.143-2026-altera_estrutura_administrativa_secretaria_de_saude.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_2.144-2026-altera_anexo_iii_da_lei_no_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3227/pl_2.145-2026-altera_lei_no_3.273-2020-calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3228/pl_2.146-2026-institui_sist_munc_defesa_consumidor.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3232/pl_2.148-2026-movimento_escoteiro_manifestacao_cultural.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3233/pl_2.149-2026-ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3234/pl_2.150-2026-altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3235/pl_2.151-2026-abertura_credito_ad_especial.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3239/pl_2.152-2026-gratificacao_programa_pro-gestao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3269/pl_2.153-2026-altera_disp_lei_3.1202018-estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3270/pl_2.154-2026-altera_estrutura_proder.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2798/001-2026-mesa-calendario_sessoes_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3023/002-2026-mesa-reconhecimento_vantagem_pos_covid.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2768/003-2026-matheus-saae-solicitacao_de_limpeza_e_desobstrucao_dos_bueiros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2773/004-2026-celso_guzzo-fiscalizacao_obra_museu_demetrio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/2973/005-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3022/006-2026-marcelo_e_matheus-esgotamento_manutencao_eee_floresta.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3191/008-2026-matheus-edp_-_bairro_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3192/009-2026-matheus-semed-solicitacao_kits_primeiros_socorrros.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3213/010-2026-todos_vereadores-prefeito_cc_semsa-circuito_funcional_60-.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3218/014-2026-matheus-sem_esporte-informacoes_quadra_b_fatima.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3219/015-2026-matheus-saae-rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3229/016-2026-matheus-saae-_rua_da_rodovaria_-_buraco_solic_urgencia_assinado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3241/017-2026-dete-semsa_emenda_contarato.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3231/018-2026-todos-sec_ag._solic_informacoes.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3244/019-2026-matheus-saae-renascer_desobstrucao_rede_esgoto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3245/020-2026-matheus-rei_oficio_saae-rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3251/021-2026-matheus-saae-vistoria_rede_esg_cristal_e_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3252/022-2026-matheus-semsa-inf_agentes_saude_cristal_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3253/023-2026-matheus-edp-rede_energia_jua-relocacaoposte_vila_nova_assinado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3255/024-2026-dete-assoc_benef.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3257/025-2026-dete-prefeito-inf_emendas_recebidas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3258/026-2026-todos_vereadores-prefeito-cobranca_itbi.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3261/027-2026-todos_vereadores-semag_inf_2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3262/028-2026-matheus-semed-inf_superlotacao_dr._orlindo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3263/029-2026-dete-semsa-pacientes_hemodialise.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3267/of.ver.cmjn-_no_030-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2026/3271/031-2026-todos-resp_sec_ag_prorrogacao_prazo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H115"/>
+  <dimension ref="A1:H157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="194" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -3066,1799 +3539,2876 @@
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>27</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>197</v>
       </c>
       <c r="H47" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>199</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D48" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>160</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="F48" t="s">
-[...2 lines deleted...]
-      <c r="G48" s="1" t="s">
+      <c r="H48" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>203</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
         <v>204</v>
       </c>
-      <c r="B49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D49" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>27</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>205</v>
       </c>
       <c r="H49" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>207</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>208</v>
       </c>
       <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>27</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="E50" t="s">
+      <c r="H50" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>211</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="H51" t="s">
         <v>214</v>
-      </c>
-[...13 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>215</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>216</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="H52" t="s">
         <v>218</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>219</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>220</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>27</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="H53" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>223</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>224</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>27</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>226</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>227</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>228</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>160</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H55" t="s">
         <v>230</v>
-      </c>
-[...19 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>231</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>232</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>27</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H56" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>235</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>236</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>27</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H57" t="s">
         <v>238</v>
-      </c>
-[...19 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>240</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>160</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H58" t="s">
         <v>242</v>
-      </c>
-[...19 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>243</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>244</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H59" t="s">
         <v>246</v>
-      </c>
-[...19 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>247</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>248</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H60" t="s">
         <v>250</v>
-      </c>
-[...19 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>251</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>252</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>160</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H61" t="s">
         <v>254</v>
-      </c>
-[...19 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>255</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>256</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>160</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H62" t="s">
         <v>258</v>
-      </c>
-[...19 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>259</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>260</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>160</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H63" t="s">
         <v>262</v>
-      </c>
-[...19 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D64" t="s">
-        <v>209</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>210</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>27</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="H64" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>267</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>268</v>
+      </c>
+      <c r="E65" t="s">
+        <v>269</v>
+      </c>
+      <c r="F65" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="H65" t="s">
         <v>271</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>272</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>268</v>
+      </c>
+      <c r="E66" t="s">
+        <v>269</v>
+      </c>
+      <c r="F66" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H66" t="s">
         <v>274</v>
-      </c>
-[...19 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>275</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>276</v>
+      </c>
+      <c r="D67" t="s">
+        <v>277</v>
+      </c>
+      <c r="E67" t="s">
         <v>278</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="F67" t="s">
+        <v>160</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>281</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>282</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>277</v>
+      </c>
+      <c r="E68" t="s">
+        <v>278</v>
+      </c>
+      <c r="F68" t="s">
+        <v>160</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="D68" t="s">
-[...8 lines deleted...]
-      <c r="G68" s="1" t="s">
+      <c r="H68" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>285</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
         <v>286</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="D69" t="s">
+        <v>277</v>
+      </c>
+      <c r="E69" t="s">
+        <v>278</v>
+      </c>
+      <c r="F69" t="s">
+        <v>160</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="D69" t="s">
-[...8 lines deleted...]
-      <c r="G69" s="1" t="s">
+      <c r="H69" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>289</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
         <v>290</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="D70" t="s">
+        <v>277</v>
+      </c>
+      <c r="E70" t="s">
+        <v>278</v>
+      </c>
+      <c r="F70" t="s">
+        <v>160</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>293</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>294</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="D71" t="s">
+        <v>277</v>
+      </c>
+      <c r="E71" t="s">
+        <v>278</v>
+      </c>
+      <c r="F71" t="s">
         <v>295</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" t="s">
+      <c r="G71" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="G71" s="1" t="s">
+      <c r="H71" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
         <v>299</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="D72" t="s">
+        <v>277</v>
+      </c>
+      <c r="E72" t="s">
+        <v>278</v>
+      </c>
+      <c r="F72" t="s">
+        <v>295</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="D72" t="s">
-[...5 lines deleted...]
-      <c r="F72" t="s">
+      <c r="H72" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" t="s">
+        <v>277</v>
+      </c>
+      <c r="E73" t="s">
+        <v>278</v>
+      </c>
+      <c r="F73" t="s">
+        <v>295</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="H73" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" t="s">
+        <v>277</v>
+      </c>
+      <c r="E74" t="s">
+        <v>278</v>
+      </c>
+      <c r="F74" t="s">
+        <v>295</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>308</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="H74" t="s">
         <v>309</v>
-      </c>
-[...13 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>311</v>
+      </c>
+      <c r="D75" t="s">
+        <v>277</v>
+      </c>
+      <c r="E75" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>312</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="H75" t="s">
         <v>313</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>314</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>315</v>
+      </c>
+      <c r="D76" t="s">
+        <v>277</v>
+      </c>
+      <c r="E76" t="s">
+        <v>278</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="H76" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>318</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>319</v>
+      </c>
+      <c r="D77" t="s">
+        <v>277</v>
+      </c>
+      <c r="E77" t="s">
+        <v>278</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="H77" t="s">
         <v>321</v>
-      </c>
-[...13 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>322</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>323</v>
+      </c>
+      <c r="D78" t="s">
+        <v>277</v>
+      </c>
+      <c r="E78" t="s">
+        <v>278</v>
+      </c>
+      <c r="F78" t="s">
+        <v>27</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>324</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="H78" t="s">
         <v>325</v>
-      </c>
-[...13 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>326</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>327</v>
+      </c>
+      <c r="D79" t="s">
+        <v>277</v>
+      </c>
+      <c r="E79" t="s">
+        <v>278</v>
+      </c>
+      <c r="F79" t="s">
+        <v>27</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H79" t="s">
         <v>329</v>
-      </c>
-[...19 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>330</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>331</v>
+      </c>
+      <c r="D80" t="s">
+        <v>277</v>
+      </c>
+      <c r="E80" t="s">
+        <v>278</v>
+      </c>
+      <c r="F80" t="s">
+        <v>27</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H80" t="s">
         <v>333</v>
-      </c>
-[...19 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>334</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>335</v>
+      </c>
+      <c r="D81" t="s">
+        <v>277</v>
+      </c>
+      <c r="E81" t="s">
+        <v>278</v>
+      </c>
+      <c r="F81" t="s">
+        <v>27</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H81" t="s">
         <v>337</v>
-      </c>
-[...19 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>338</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>339</v>
+      </c>
+      <c r="D82" t="s">
+        <v>277</v>
+      </c>
+      <c r="E82" t="s">
+        <v>278</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H82" t="s">
         <v>341</v>
-      </c>
-[...19 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>342</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>343</v>
+      </c>
+      <c r="D83" t="s">
+        <v>277</v>
+      </c>
+      <c r="E83" t="s">
+        <v>278</v>
+      </c>
+      <c r="F83" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H83" t="s">
         <v>345</v>
-      </c>
-[...19 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D84" t="s">
-        <v>209</v>
+        <v>277</v>
       </c>
       <c r="E84" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="F84" t="s">
-        <v>347</v>
+        <v>295</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="H84" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D85" t="s">
-        <v>209</v>
+        <v>277</v>
       </c>
       <c r="E85" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="F85" t="s">
-        <v>347</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>209</v>
+        <v>277</v>
       </c>
       <c r="E86" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="F86" t="s">
-        <v>326</v>
+        <v>27</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>209</v>
+        <v>277</v>
       </c>
       <c r="E87" t="s">
-        <v>210</v>
+        <v>278</v>
       </c>
       <c r="F87" t="s">
-        <v>364</v>
+        <v>27</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="H87" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="D88" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E88" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F88" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="H88" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="D89" t="s">
+        <v>277</v>
+      </c>
+      <c r="E89" t="s">
+        <v>278</v>
+      </c>
+      <c r="F89" t="s">
         <v>369</v>
       </c>
-      <c r="E89" t="s">
+      <c r="G89" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="F89" t="s">
+      <c r="H89" t="s">
         <v>371</v>
-      </c>
-[...4 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>379</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
+        <v>277</v>
+      </c>
+      <c r="E90" t="s">
+        <v>278</v>
+      </c>
+      <c r="F90" t="s">
         <v>369</v>
       </c>
-      <c r="E90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G90" s="1" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
+        <v>277</v>
+      </c>
+      <c r="E91" t="s">
+        <v>278</v>
+      </c>
+      <c r="F91" t="s">
         <v>369</v>
       </c>
-      <c r="E91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G91" s="1" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
+        <v>277</v>
+      </c>
+      <c r="E92" t="s">
+        <v>278</v>
+      </c>
+      <c r="F92" t="s">
         <v>369</v>
       </c>
-      <c r="E92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G92" s="1" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="H92" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
+        <v>277</v>
+      </c>
+      <c r="E93" t="s">
+        <v>278</v>
+      </c>
+      <c r="F93" t="s">
         <v>369</v>
       </c>
-      <c r="E93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G93" s="1" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="H93" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="D94" t="s">
+        <v>277</v>
+      </c>
+      <c r="E94" t="s">
+        <v>278</v>
+      </c>
+      <c r="F94" t="s">
         <v>369</v>
       </c>
-      <c r="E94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G94" s="1" t="s">
-        <v>396</v>
+        <v>390</v>
       </c>
       <c r="H94" t="s">
-        <v>397</v>
+        <v>391</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="D95" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E95" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F95" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="H95" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="D96" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E96" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F96" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="H96" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D97" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E97" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F97" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="H97" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="D98" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E98" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F98" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="H98" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="D99" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E99" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F99" t="s">
-        <v>371</v>
+        <v>394</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="H99" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="D100" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E100" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F100" t="s">
-        <v>371</v>
+        <v>415</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="H100" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D101" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E101" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F101" t="s">
-        <v>371</v>
+        <v>415</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="H101" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D102" t="s">
-        <v>369</v>
+        <v>277</v>
       </c>
       <c r="E102" t="s">
-        <v>370</v>
+        <v>278</v>
       </c>
       <c r="F102" t="s">
-        <v>371</v>
+        <v>415</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="H102" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>10</v>
+        <v>427</v>
       </c>
       <c r="D103" t="s">
-        <v>431</v>
+        <v>277</v>
       </c>
       <c r="E103" t="s">
-        <v>432</v>
+        <v>278</v>
       </c>
       <c r="F103" t="s">
-        <v>364</v>
+        <v>394</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="H103" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>17</v>
+        <v>431</v>
       </c>
       <c r="D104" t="s">
-        <v>431</v>
+        <v>277</v>
       </c>
       <c r="E104" t="s">
+        <v>278</v>
+      </c>
+      <c r="F104" t="s">
         <v>432</v>
       </c>
-      <c r="F104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G104" s="1" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="H104" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>10</v>
+        <v>436</v>
       </c>
       <c r="D105" t="s">
-        <v>439</v>
+        <v>277</v>
       </c>
       <c r="E105" t="s">
-        <v>440</v>
+        <v>278</v>
       </c>
       <c r="F105" t="s">
         <v>27</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="H105" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>440</v>
       </c>
       <c r="D106" t="s">
-        <v>439</v>
+        <v>277</v>
       </c>
       <c r="E106" t="s">
-        <v>440</v>
+        <v>278</v>
       </c>
       <c r="F106" t="s">
-        <v>27</v>
+        <v>369</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="H106" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>443</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>444</v>
+      </c>
+      <c r="D107" t="s">
+        <v>277</v>
+      </c>
+      <c r="E107" t="s">
+        <v>278</v>
+      </c>
+      <c r="F107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" t="s">
         <v>446</v>
-      </c>
-[...19 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>447</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>448</v>
+      </c>
+      <c r="D108" t="s">
         <v>449</v>
       </c>
-      <c r="B108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" t="s">
-        <v>440</v>
+        <v>450</v>
+      </c>
+      <c r="F108" t="s">
+        <v>451</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H108" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>455</v>
       </c>
       <c r="D109" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E109" t="s">
-        <v>440</v>
+        <v>450</v>
+      </c>
+      <c r="F109" t="s">
+        <v>451</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="H109" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>43</v>
+        <v>459</v>
       </c>
       <c r="D110" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E110" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="H110" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>47</v>
+        <v>463</v>
       </c>
       <c r="D111" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E111" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="H111" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>51</v>
+        <v>467</v>
       </c>
       <c r="D112" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E112" t="s">
-        <v>440</v>
+        <v>450</v>
+      </c>
+      <c r="F112" t="s">
+        <v>451</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="H112" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>67</v>
+        <v>471</v>
       </c>
       <c r="D113" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E113" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="F113" t="s">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="H113" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>71</v>
+        <v>475</v>
       </c>
       <c r="D114" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E114" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="F114" t="s">
-        <v>27</v>
+        <v>451</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="H114" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
+        <v>479</v>
+      </c>
+      <c r="D115" t="s">
+        <v>449</v>
+      </c>
+      <c r="E115" t="s">
+        <v>450</v>
+      </c>
+      <c r="F115" t="s">
+        <v>451</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H115" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>482</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>483</v>
+      </c>
+      <c r="D116" t="s">
+        <v>449</v>
+      </c>
+      <c r="E116" t="s">
+        <v>450</v>
+      </c>
+      <c r="F116" t="s">
+        <v>451</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H116" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>486</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>487</v>
+      </c>
+      <c r="D117" t="s">
+        <v>449</v>
+      </c>
+      <c r="E117" t="s">
+        <v>450</v>
+      </c>
+      <c r="F117" t="s">
+        <v>451</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H117" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>490</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>491</v>
+      </c>
+      <c r="D118" t="s">
+        <v>449</v>
+      </c>
+      <c r="E118" t="s">
+        <v>450</v>
+      </c>
+      <c r="F118" t="s">
+        <v>451</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H118" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>494</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>495</v>
+      </c>
+      <c r="D119" t="s">
+        <v>449</v>
+      </c>
+      <c r="E119" t="s">
+        <v>450</v>
+      </c>
+      <c r="F119" t="s">
+        <v>451</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H119" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>498</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>499</v>
+      </c>
+      <c r="D120" t="s">
+        <v>449</v>
+      </c>
+      <c r="E120" t="s">
+        <v>450</v>
+      </c>
+      <c r="F120" t="s">
+        <v>451</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H120" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>502</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>503</v>
+      </c>
+      <c r="D121" t="s">
+        <v>449</v>
+      </c>
+      <c r="E121" t="s">
+        <v>450</v>
+      </c>
+      <c r="F121" t="s">
+        <v>451</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H121" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>507</v>
+      </c>
+      <c r="D122" t="s">
+        <v>449</v>
+      </c>
+      <c r="E122" t="s">
+        <v>450</v>
+      </c>
+      <c r="F122" t="s">
+        <v>451</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H122" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>510</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>511</v>
+      </c>
+      <c r="D123" t="s">
+        <v>449</v>
+      </c>
+      <c r="E123" t="s">
+        <v>450</v>
+      </c>
+      <c r="F123" t="s">
+        <v>451</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H123" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>514</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>515</v>
+      </c>
+      <c r="D124" t="s">
+        <v>449</v>
+      </c>
+      <c r="E124" t="s">
+        <v>450</v>
+      </c>
+      <c r="F124" t="s">
+        <v>451</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H124" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>518</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>519</v>
+      </c>
+      <c r="D125" t="s">
+        <v>449</v>
+      </c>
+      <c r="E125" t="s">
+        <v>450</v>
+      </c>
+      <c r="F125" t="s">
+        <v>451</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H125" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>522</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>523</v>
+      </c>
+      <c r="D126" t="s">
+        <v>449</v>
+      </c>
+      <c r="E126" t="s">
+        <v>450</v>
+      </c>
+      <c r="F126" t="s">
+        <v>451</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H126" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>526</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>527</v>
+      </c>
+      <c r="D127" t="s">
+        <v>449</v>
+      </c>
+      <c r="E127" t="s">
+        <v>450</v>
+      </c>
+      <c r="F127" t="s">
+        <v>451</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H127" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>530</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>531</v>
+      </c>
+      <c r="D128" t="s">
+        <v>449</v>
+      </c>
+      <c r="E128" t="s">
+        <v>450</v>
+      </c>
+      <c r="F128" t="s">
+        <v>451</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H128" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>534</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>535</v>
+      </c>
+      <c r="D129" t="s">
+        <v>449</v>
+      </c>
+      <c r="E129" t="s">
+        <v>450</v>
+      </c>
+      <c r="F129" t="s">
+        <v>451</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H129" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>538</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>539</v>
+      </c>
+      <c r="E130" t="s">
+        <v>540</v>
+      </c>
+      <c r="F130" t="s">
+        <v>432</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H130" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>543</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" t="s">
+        <v>539</v>
+      </c>
+      <c r="E131" t="s">
+        <v>540</v>
+      </c>
+      <c r="F131" t="s">
+        <v>432</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H131" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>546</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>547</v>
+      </c>
+      <c r="E132" t="s">
+        <v>548</v>
+      </c>
+      <c r="F132" t="s">
+        <v>27</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H132" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>550</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>22</v>
+      </c>
+      <c r="D133" t="s">
+        <v>547</v>
+      </c>
+      <c r="E133" t="s">
+        <v>548</v>
+      </c>
+      <c r="F133" t="s">
+        <v>27</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H133" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>553</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>26</v>
+      </c>
+      <c r="D134" t="s">
+        <v>547</v>
+      </c>
+      <c r="E134" t="s">
+        <v>548</v>
+      </c>
+      <c r="F134" t="s">
+        <v>364</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="H134" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>556</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>31</v>
+      </c>
+      <c r="D135" t="s">
+        <v>547</v>
+      </c>
+      <c r="E135" t="s">
+        <v>548</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H135" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>559</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>35</v>
+      </c>
+      <c r="D136" t="s">
+        <v>547</v>
+      </c>
+      <c r="E136" t="s">
+        <v>548</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H136" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>562</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>43</v>
+      </c>
+      <c r="D137" t="s">
+        <v>547</v>
+      </c>
+      <c r="E137" t="s">
+        <v>548</v>
+      </c>
+      <c r="F137" t="s">
+        <v>27</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H137" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>565</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>47</v>
+      </c>
+      <c r="D138" t="s">
+        <v>547</v>
+      </c>
+      <c r="E138" t="s">
+        <v>548</v>
+      </c>
+      <c r="F138" t="s">
+        <v>27</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H138" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>568</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>51</v>
+      </c>
+      <c r="D139" t="s">
+        <v>547</v>
+      </c>
+      <c r="E139" t="s">
+        <v>548</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H139" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>571</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>67</v>
+      </c>
+      <c r="D140" t="s">
+        <v>547</v>
+      </c>
+      <c r="E140" t="s">
+        <v>548</v>
+      </c>
+      <c r="F140" t="s">
+        <v>27</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H140" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>574</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>71</v>
+      </c>
+      <c r="D141" t="s">
+        <v>547</v>
+      </c>
+      <c r="E141" t="s">
+        <v>548</v>
+      </c>
+      <c r="F141" t="s">
+        <v>27</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H141" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>577</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
         <v>75</v>
       </c>
-      <c r="D115" t="s">
-[...12 lines deleted...]
-        <v>472</v>
+      <c r="D142" t="s">
+        <v>547</v>
+      </c>
+      <c r="E142" t="s">
+        <v>548</v>
+      </c>
+      <c r="F142" t="s">
+        <v>451</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H142" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>580</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>79</v>
+      </c>
+      <c r="D143" t="s">
+        <v>547</v>
+      </c>
+      <c r="E143" t="s">
+        <v>548</v>
+      </c>
+      <c r="F143" t="s">
+        <v>369</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H143" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>583</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>83</v>
+      </c>
+      <c r="D144" t="s">
+        <v>547</v>
+      </c>
+      <c r="E144" t="s">
+        <v>548</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H144" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>586</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>87</v>
+      </c>
+      <c r="D145" t="s">
+        <v>547</v>
+      </c>
+      <c r="E145" t="s">
+        <v>548</v>
+      </c>
+      <c r="F145" t="s">
+        <v>27</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H145" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>589</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>91</v>
+      </c>
+      <c r="D146" t="s">
+        <v>547</v>
+      </c>
+      <c r="E146" t="s">
+        <v>548</v>
+      </c>
+      <c r="F146" t="s">
+        <v>27</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H146" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>592</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>95</v>
+      </c>
+      <c r="D147" t="s">
+        <v>547</v>
+      </c>
+      <c r="E147" t="s">
+        <v>548</v>
+      </c>
+      <c r="F147" t="s">
+        <v>27</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H147" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>595</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>99</v>
+      </c>
+      <c r="D148" t="s">
+        <v>547</v>
+      </c>
+      <c r="E148" t="s">
+        <v>548</v>
+      </c>
+      <c r="F148" t="s">
+        <v>27</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H148" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>598</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>103</v>
+      </c>
+      <c r="D149" t="s">
+        <v>547</v>
+      </c>
+      <c r="E149" t="s">
+        <v>548</v>
+      </c>
+      <c r="F149" t="s">
+        <v>27</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H149" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>601</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>107</v>
+      </c>
+      <c r="D150" t="s">
+        <v>547</v>
+      </c>
+      <c r="E150" t="s">
+        <v>548</v>
+      </c>
+      <c r="F150" t="s">
+        <v>369</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H150" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>604</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>111</v>
+      </c>
+      <c r="D151" t="s">
+        <v>547</v>
+      </c>
+      <c r="E151" t="s">
+        <v>548</v>
+      </c>
+      <c r="F151" t="s">
+        <v>369</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H151" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>607</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>115</v>
+      </c>
+      <c r="D152" t="s">
+        <v>547</v>
+      </c>
+      <c r="E152" t="s">
+        <v>548</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H152" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>610</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>119</v>
+      </c>
+      <c r="D153" t="s">
+        <v>547</v>
+      </c>
+      <c r="E153" t="s">
+        <v>548</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H153" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>613</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>123</v>
+      </c>
+      <c r="D154" t="s">
+        <v>547</v>
+      </c>
+      <c r="E154" t="s">
+        <v>548</v>
+      </c>
+      <c r="F154" t="s">
+        <v>27</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H154" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>616</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>127</v>
+      </c>
+      <c r="D155" t="s">
+        <v>547</v>
+      </c>
+      <c r="E155" t="s">
+        <v>548</v>
+      </c>
+      <c r="F155" t="s">
+        <v>369</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H155" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>619</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>131</v>
+      </c>
+      <c r="D156" t="s">
+        <v>547</v>
+      </c>
+      <c r="E156" t="s">
+        <v>548</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="H156" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>622</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>135</v>
+      </c>
+      <c r="D157" t="s">
+        <v>547</v>
+      </c>
+      <c r="E157" t="s">
+        <v>548</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="H157" t="s">
+        <v>624</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4933,50 +6483,92 @@
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>