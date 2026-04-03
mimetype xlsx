--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -54,3529 +54,3529 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_001-2025-ademir-prefeito-faixa_pedestres_rodoviaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_001-2025-ademir-prefeito-faixa_pedestres_rodoviaria.pdf</t>
   </si>
   <si>
     <t>solicita seja refeita a faixa de pedestres que liga a calçada que liga a calçada da passarela à lateral do estacionamento de veículos da rodoviária</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_002-2025-ademir-prefeito-contencao_barranco_trevo_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_002-2025-ademir-prefeito-contencao_barranco_trevo_cohab.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo que viabilize junto à Concessionária Eco 101 providências urgentes para a contenção do barranco localizado próximo às residências em frente ao trevo que dá acesso ao Bairro Cohab, o qual está cedendo devido às fortes chuvas ocorridas no mês de janeiro</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_003-2025-ademir-prefeito-melhorias_praca_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_003-2025-ademir-prefeito-melhorias_praca_gadiolli.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos ações de melhoria na Praça do Gadiolli, no centro da cidade.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_004-2025-ademir-prefeito-poda_magueira_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_004-2025-ademir-prefeito-poda_magueira_cohab.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos a viabilização do serviço de pode da árvore localizada na Rua Pedro Pesse, Bairro Cohab.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Cláudia Bernadete Silvério da Silva</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_005-2025-dete-prefeito-melhorias_pista_skate_e_campo_areia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_005-2025-dete-prefeito-melhorias_pista_skate_e_campo_areia.pdf</t>
   </si>
   <si>
     <t>solicita ao Executivo que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos a revitalização da pista de skate e do campo de areia, localizados na Rua dos Três Poderes, atrás do prédio da Prefeitura.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Matheus Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_006-2025-matheus-identificacao_veiculos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_006-2025-matheus-identificacao_veiculos.pdf</t>
   </si>
   <si>
     <t>solicita ao Prefeito Municipal que viabilize a identificação de todos os veículos da Prefeitura, sejam próprios ou alugados, com a instalação de adesivos contendo as seguintes informações:_x000D_
 •	Logotipo da Prefeitura de João Neiva;_x000D_
 •	Informação de uso exclusivo para serviços públicos;_x000D_
 •	Número de telefone da Ouvidoria Municipal para denúncias e sugestões.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_007-2025-matheus-placas_escolas_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_007-2025-matheus-placas_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA ao Secretário Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas seja feita uma análise sobre a necessidade de instalação de placas de sinalização para transporte escolar em frente a todas as escolas do Município de João Neiva. Tal medida visa garantir maior segurança e organização no embarque e desembarque dos alunos, facilitando o fluxo de trânsito e prevenindo acidentes.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_008-2025-ademir-prefeito-faixa_pedestres_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_008-2025-ademir-prefeito-faixa_pedestres_cohab.pdf</t>
   </si>
   <si>
     <t>Soliciando ao Prefeito Municipal que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos a colocação de uma faixa de pedestres na Rua Geraldo Francisco da Silva, no Bairro Cohab, mais precisamente entre o acesso à passarela e a Rua Eduardo Bozzi.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_009-2025-ademir-prefeito-manutencao_us_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_009-2025-ademir-prefeito-manutencao_us_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao PRefeito Municipal que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos providências urgentes quanto à reforma da Unidade de Saúde do Bairro Cohab.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_010-2025-matheus-programa_noite_de_esporte_ouro-2_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_010-2025-matheus-programa_noite_de_esporte_ouro-2_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a implantação do Programa Noites de Ouro: Esporte e Cidadania</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_011-2025-ademir-prefeito-instalacao_corrimao_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_011-2025-ademir-prefeito-instalacao_corrimao_cohab.pdf</t>
   </si>
   <si>
     <t>solicita instalação de corrimão em escadarias no Bairro Cohab</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_012-2025-ademir-prefeito-substituicao_placas_identificacao_ruas_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_012-2025-ademir-prefeito-substituicao_placas_identificacao_ruas_cohab.pdf</t>
   </si>
   <si>
     <t>solicita substituição de placas de identificação de vias públicas do Bairro Cohab</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_013-2025-ademir-prefeito-pavimentacao_restante_rua_jose_maria_leonel_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_013-2025-ademir-prefeito-pavimentacao_restante_rua_jose_maria_leonel_cohab.pdf</t>
   </si>
   <si>
     <t>solicita pavimentação do restante da Rua José Maria Leonel, no Bairro Cohab</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_014-2025-ademir-prefeito-refeito_calct_rua_paulina_schaeffer_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_014-2025-ademir-prefeito-refeito_calct_rua_paulina_schaeffer_cohab.pdf</t>
   </si>
   <si>
     <t>solicita que seja refeito o calçamento da Rua Paulina Shaeffer, no Bairro Cohab</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_015-2025-ademir-prefeito-instalacao_corrimao_pontes_ribeirao_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_015-2025-ademir-prefeito-instalacao_corrimao_pontes_ribeirao_cima.pdf</t>
   </si>
   <si>
     <t>solicita instalação de corrimão em pontes na localidade de Ribeirão de Cima</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_016-2025-ademir-prefeito-substituicao_quebra-molas_de_terra_por_massa_asfaltica_rua_ribeirao_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_016-2025-ademir-prefeito-substituicao_quebra-molas_de_terra_por_massa_asfaltica_rua_ribeirao_cima.pdf</t>
   </si>
   <si>
     <t>solicita a substituição os dois quebra-molas de terra, por massa asfáltica, na rua principal do bairro Ribeirão de Cima</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_017-2025-ademir-prefeito-adequacao_conforme_padrao_ideal_de_todos_quebra-molas_do_municipio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_017-2025-ademir-prefeito-adequacao_conforme_padrao_ideal_de_todos_quebra-molas_do_municipio.pdf</t>
   </si>
   <si>
     <t>solicita a substituição de todos os quebra-molas que se encontram fora do padrão ideal estabelecido, bem como instalação de sinalização vertical, indicando a existência de referida elevação, todo território do município</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_018-2025-ademir-prefeito-solicita_notificacao_empresas_para_retirada_dos_fios_soltos_nos_postes_municipio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_018-2025-ademir-prefeito-solicita_notificacao_empresas_para_retirada_dos_fios_soltos_nos_postes_municipio.pdf</t>
   </si>
   <si>
     <t>solicita a notificação a empresa de telefonia fixa, Oi S.A., para que providencie, com urgência, a retirada de todos os fios soltos e/ou frouxos espalhados por todo o município</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2555/ind_018-2025-todos_vereadores-conselho_tutelar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2555/ind_018-2025-todos_vereadores-conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Remuneração dos membros do Conselho Tutelar</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_021-2025-marcelo-extensao_carga_horaria_auditores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_021-2025-marcelo-extensao_carga_horaria_auditores.pdf</t>
   </si>
   <si>
     <t>Assunto: indica seja autorizada a extensão da carga horária dos Auditores Fiscais, conforme Lei Municipal 3.617/2024</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2583/ind_022-2025-matheus-mes_servidor_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2583/ind_022-2025-matheus-mes_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas providências para a instituição do Mês do Servidor Público, a ser celebrado anualmente no mês de outubro, visando a valorização e reconhecimento dos servidores municipais.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Celso Feu Corrêa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_023-2025-celso-academia_b_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_023-2025-celso-academia_b_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica seja dada continuidade nas obras de preparo para instalação da academia popular no Bairro Cruzeiro</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_024-2025-celso-corrimao_escadaria_b_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_024-2025-celso-corrimao_escadaria_b_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de corrimão na escadaria localizada na Rua Antônio Barbosa, Bairro Cruzeiro</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_025-2025-celso-corrimao_escadaria_b_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_025-2025-celso-corrimao_escadaria_b_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica providências para manutenção do muro, calçamento e instalação de corrimão localizado na escadaria localizada na Rua Antônio Francisco da Silva, Bairro Cruzeiro</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2588/ind_026-2025-celso-pavimentacao_ruas_b_floresta_e_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2588/ind_026-2025-celso-pavimentacao_ruas_b_floresta_e_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica providências para pavimentação asfáltica nas Ruas José Rebouças, acesso ao Bairro Cruzeiro, Rua Cezar Augusto Sarcinelli e Maria B. de Almeida, ambas de acesso ao Bairro floresta</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_027-2025-matheus-escadaria_bairro_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_027-2025-matheus-escadaria_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Indica instalação de uma escada de acesso ao bairro Floresta, com início na Rua Três Poderes</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2592/ind_028-2025-celso-reparo_bueiro_e_calcada_rua_celeste_sarcinelli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2592/ind_028-2025-celso-reparo_bueiro_e_calcada_rua_celeste_sarcinelli.pdf</t>
   </si>
   <si>
     <t>Indica seja providenciado reparo no bueiro e seja construída a calçada na Rua Celeste Sarcinelli, Bairro Vila Nova de Baixo</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_029-2025-matheus-reforma_e_revitalizacao_pracas_gadiolli_e_pedro_nolasco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_029-2025-matheus-reforma_e_revitalizacao_pracas_gadiolli_e_pedro_nolasco.pdf</t>
   </si>
   <si>
     <t>Solicitação de reforma e revitalização das Praças Gadioli e Pedro Nolasco, com poda das árvores</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_030-2025-todos-limpeza_e_conservacao_escolas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_030-2025-todos-limpeza_e_conservacao_escolas.pdf</t>
   </si>
   <si>
     <t>Autoria de todos os vereadores, solicitando limpeza e conservação das escolas da rede pública municipal de ensino</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2614/ind_031-2025-ademir-iluminacao_passarela_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2614/ind_031-2025-ademir-iluminacao_passarela_cohab.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de iluminação pública na passarela de pedestres localizada na BR-101, Km205.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2615/ind_032-2025-ademir-corrimao_escadaria_sao_bras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2615/ind_032-2025-ademir-corrimao_escadaria_sao_bras.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de corrimão de proteção na escadaria localizada no bairro São Brás</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_034-2025-waldemar-ubs_aluyzio_morellato.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_034-2025-waldemar-ubs_aluyzio_morellato.pdf</t>
   </si>
   <si>
     <t>Assunto: nomeação da Unidade de Saúde situada ao lado da sede da Prefeitura Municipal com o nome do senhor Aluyzio Morelato</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2622/ind_035-2025-matheus-instalacao_iluminacao_rua_pierina_pessoti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2622/ind_035-2025-matheus-instalacao_iluminacao_rua_pierina_pessoti.pdf</t>
   </si>
   <si>
     <t>Instalação de Iluminação Pública em Poste Recém-Instalado, na Rua Perina Pessotti, Bairro Carrareto</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2623/ind_036-2025-matheus-instalacao_lixeiras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2623/ind_036-2025-matheus-instalacao_lixeiras.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita instalação de lixeiras em pontos estratégicos da cidade</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2616/ind_037-2025-ademir-construcao_creche_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2616/ind_037-2025-ademir-construcao_creche_cohab.pdf</t>
   </si>
   <si>
     <t>Solicita construção de creche no Bairro Cohab</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_038-2025-ademir-reforma_e_modernizacao_quadra_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_038-2025-ademir-reforma_e_modernizacao_quadra_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de reforma e modernização da quadra do bairro Cohab, incluindo a construção de arquibancada e palco para apresentações</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_039-2025-marcelo-reforma_ubs_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_039-2025-marcelo-reforma_ubs_gadiolli.pdf</t>
   </si>
   <si>
     <t>Assunto: indica seja viabilizada a reforma da Unidade Básica de Saúde-UBS do Bairro Gadiolli</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_040-2025-marcelo-ponto_apoio_atencao_basica_sao_carlos_ii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_040-2025-marcelo-ponto_apoio_atencao_basica_sao_carlos_ii.pdf</t>
   </si>
   <si>
     <t>Assunto: construção de um Ponto de Apoio para Atenção Básica à Saúde no Bairro São Carlos II.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_041-2025-marcelo-muro_arrimo_acesso_floresta_semag.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_041-2025-marcelo-muro_arrimo_acesso_floresta_semag.pdf</t>
   </si>
   <si>
     <t>Assunto: construção de muro de arrimo atrás da antiga Secretaria de Agricultura – acesso ao Bairro Floresta</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2621/ind_042-2025-marcelo-escadaria_acesso_floresta_sec_cult.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2621/ind_042-2025-marcelo-escadaria_acesso_floresta_sec_cult.pdf</t>
   </si>
   <si>
     <t>Assunto: Construção de escadaria ao lado da Secretaria de Cultura – acesso do centro ao Bairro Floresta.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2626/ind_043-2025-matheus_-_iluminacao_rua_joaquim_da_silva_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2626/ind_043-2025-matheus_-_iluminacao_rua_joaquim_da_silva_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita iluminação pública na Rua Joaquim da Silva Almeida.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2629/ind_044-2025-dete-melhorias_rua_pedro_zangrande_e_tres_poderes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2629/ind_044-2025-dete-melhorias_rua_pedro_zangrande_e_tres_poderes.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de melhorias no calçamento e galerias pluviais da Rua Pedro Zangrande e Rua dos Três Poderes.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2630/ind_045-2025-dete-melhorias_rua_pedro_nolasco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2630/ind_045-2025-dete-melhorias_rua_pedro_nolasco.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de reforma/revitalização da Rua Pedro Nolasco, localizada no centro do Município</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_046-2025-matheus-minuta_pl_florescer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_046-2025-matheus-minuta_pl_florescer.pdf</t>
   </si>
   <si>
     <t>Indica minuta PL Programa Florescer</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_047-2025-matheus_-revitalizacao_rua_mauro_matos_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_047-2025-matheus_-revitalizacao_rua_mauro_matos_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Revitalização Rua Dr. Mauro de P. Matos.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2635/048-2025-matheus_-muro_de_arrimo_bairro_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2635/048-2025-matheus_-muro_de_arrimo_bairro_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Construção de muro de contenção na Rua Geraldo Francisco da Silva – Cohab</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_049-2025-celso-reestruturacao_espaco_fisico_viveiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_049-2025-celso-reestruturacao_espaco_fisico_viveiro.pdf</t>
   </si>
   <si>
     <t>Assunto: indica providências para reestruturação do espaço físico do viveiro municipal</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2640/ind_050-2025-marcelo-prefeito-demolicao_predio_cras_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2640/ind_050-2025-marcelo-prefeito-demolicao_predio_cras_floresta.pdf</t>
   </si>
   <si>
     <t>Assunto: demolição de prédio desativado no Bairro Floresta e construção de praça no local.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_051-2025-matheus-substituicao_faixa_pedestres_por_lombofaixa_escola_maria_oliria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_051-2025-matheus-substituicao_faixa_pedestres_por_lombofaixa_escola_maria_oliria.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a substituição da faixa de pedestres por uma lombofaixa em frente à EEMF “Maria Olíria Sarcinelli Campagnaro”.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_052-2025-matheus-limpeza_praca_nossa_senhora_libano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_052-2025-matheus-limpeza_praca_nossa_senhora_libano.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a limpeza da Praça Nossa Senhora do Líbano (Praça da Matriz).</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_053-2025-matheus-pavimentacao_rua_tanisleia_pires.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_053-2025-matheus-pavimentacao_rua_tanisleia_pires.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a pavimentação da Rua Tanisleia Pires Folli).</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2678/ind_054-2025-matheus-reforma_escadaria_rua_arnulfo_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2678/ind_054-2025-matheus-reforma_escadaria_rua_arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da escadaria da Rua Arnulfo Neves</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_055-2025-matheus-aplicacao_revisol_rua_hilario_marim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_055-2025-matheus-aplicacao_revisol_rua_hilario_marim.pdf</t>
   </si>
   <si>
     <t>Solicita aplicação de revisol na Rua Hilário Marim</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_056-2025-matheus-instalacao_rampa_acessibilidade.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_056-2025-matheus-instalacao_rampa_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de rampas de acessibilidade</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2682/ind_057-2025-ademir-aumento_tensao_rede_b.industrial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2682/ind_057-2025-ademir-aumento_tensao_rede_b.industrial.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação providências junto a EDP para o aumento da tensão da rede de energia elétrica no Bairro Industrial</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2683/ind_058-2025-ademir-cact_rua_marcos_vanderley_pandolfi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2683/ind_058-2025-ademir-cact_rua_marcos_vanderley_pandolfi.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de calçamento da Rua Marcos Vanderley Pandolfi</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2686/ind_059-2025-matheus-enquete_ind_nome_praca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2686/ind_059-2025-matheus-enquete_ind_nome_praca.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a enquete pública para indicação nome de praça.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2687/ind_060-2025-matheus-cameras_videomonitoramento_ubss.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2687/ind_060-2025-matheus-cameras_videomonitoramento_ubss.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a instalação de câmeras de monitoramento e/ou presença de vigilantes nas Unidades de Saúde do município</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2696/ind_061-2025-matheus-implantacao_projeto_plantio_arvores_frutiferas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2696/ind_061-2025-matheus-implantacao_projeto_plantio_arvores_frutiferas.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita de implantação de projeto para o plantio de árvores frutíferas</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_062-2025-celso_feu-calcamento_comunidades_rurais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_062-2025-celso_feu-calcamento_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Assunto: indica calçamento rural nas comunidades do interior do município</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2698/ind_063-2025-matheus-conteiner_valada_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2698/ind_063-2025-matheus-conteiner_valada_cavalinho.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita colocação de contêiner para lixo e entulho na localidade de Valada de Cavalinhos.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2699/ind_064-2025-matheus-calcada_cidada_av_brasil.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2699/ind_064-2025-matheus-calcada_cidada_av_brasil.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita a implantação de Calçada Cidadã na Rua Tabelião Alfredo Almeida e na Avenida Brasil</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2700/ind_065-2025-celso_feu-bueiros_b.triangulo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2700/ind_065-2025-celso_feu-bueiros_b.triangulo.pdf</t>
   </si>
   <si>
     <t>Assunto: reparo, e ou, substituição e limpeza de bueiros localizados no Bairro Triangulo</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2714/066_-2025-matheus_-instalacao_placa_identificacao_via_publica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2714/066_-2025-matheus_-instalacao_placa_identificacao_via_publica.pdf</t>
   </si>
   <si>
     <t>Assunto: instalação de placa de identificação de via pública</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2715/067-2025-marcelo-prefeito-rede_protecao_campo_society.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2715/067-2025-marcelo-prefeito-rede_protecao_campo_society.pdf</t>
   </si>
   <si>
     <t>Assunto: instalação rede de proteção campo society do Bairro Floresta.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2716/068_-2025-matheus_-conserto_canaleta_vazao_agua_chuvas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2716/068_-2025-matheus_-conserto_canaleta_vazao_agua_chuvas.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita o conserto da canaleta de vazão de água das chuvas localizada na Rua Eliezer Pereira Ramos, no bairro Cohab</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2717/069_-2025-matheus_-limpeza_escola_missionarios_combonianos_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2717/069_-2025-matheus_-limpeza_escola_missionarios_combonianos_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita limpeza dos matos na Escola Missionários Combonianos</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2718/070_-2025-matheus_-reparo_buraco_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2718/070_-2025-matheus_-reparo_buraco_cohab.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita reparo na Rua Eliezer Pereira Ramos, Bairro Cohab</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2727/ind_071_-2025-matheus_-reparos_rua_arnulfo_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2727/ind_071_-2025-matheus_-reparos_rua_arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na Rua Arnulfo Neves</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_075-2025-matheus-reparo_do_calcamento_ver._jose_l_ripardo_e_jose_aurelio_dos_santos_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_075-2025-matheus-reparo_do_calcamento_ver._jose_l_ripardo_e_jose_aurelio_dos_santos_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Reparo do calçamento nas ruas Vereador José Luiz Ripardo e Rua José Aurélio dos Santos</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_076-2025-matheus-limpeza_e_desobstrucao_do_corrego_de_cavalinhos_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_076-2025-matheus-limpeza_e_desobstrucao_do_corrego_de_cavalinhos_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer limpeza e desobstrução do Córrego de Cavalinhos</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_077-2025-matheus-retirada_dos_bancos_de_madeira_da_praca_da_matriz_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_077-2025-matheus-retirada_dos_bancos_de_madeira_da_praca_da_matriz_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer a retirada dos bancos de madeira da Praça Nossa Senhora do Líbano.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_078-2025-matheus-_realizacao_de_diversas_obras_de_reparo_na_rua_samuel_farina_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_078-2025-matheus-_realizacao_de_diversas_obras_de_reparo_na_rua_samuel_farina_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer realização de diversas obras na Rua Samuel Farina, no Bairro Santa Luzia</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_079-2025-matheus-_requer_a_conclusao_do_calcamento_da_avenida_brasil2c_proximo_a_br101_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_079-2025-matheus-_requer_a_conclusao_do_calcamento_da_avenida_brasil2c_proximo_a_br101_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer a conclusão do calçamento da Avenida Brasil, próximo a BR101</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_080-2025-marcelo-sinalizacao_quebra-molas_b_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_080-2025-marcelo-sinalizacao_quebra-molas_b_floresta.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita sinalização horizontal e vertical dos quebra-molas do Bairro Floresta</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2754/in_081-2025-marcelo-redutor_velocidade_cohab.doc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2754/in_081-2025-marcelo-redutor_velocidade_cohab.doc.pdf</t>
   </si>
   <si>
     <t>Assunto: indica a instalação de um redutor de velocidade (lombada física) no Bairro Cohab, especificamente na Avenida Central, no entroncamento com a Rua Celso Baroni.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_082-2025-ademir-kit_e_lampada_infravermelho_fisioterapia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_082-2025-ademir-kit_e_lampada_infravermelho_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação providências para aquisição de kits de cabo TENS Neurodyn2 e lâmpadas infravermelho</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2757/in_083-2025-celso-trilhos_alargamento_ponte_interior.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2757/in_083-2025-celso-trilhos_alargamento_ponte_interior.pdf</t>
   </si>
   <si>
     <t>Assunto: solicita instalação de trilhos para alargamento da ponte do interior</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_084-2025-matheus-_requer_melhorias_no_cemiterio_do_polo_industrial_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_084-2025-matheus-_requer_melhorias_no_cemiterio_do_polo_industrial_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer melhorias no Cemitério localizado no Polo Industrial</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2511/002-2025_-_marcelo_-_centro_de_operacoes_taticas_da_pc-es_2.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2511/002-2025_-_marcelo_-_centro_de_operacoes_taticas_da_pc-es_2.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Centro de Inteligência e Análise Telemática (CIAT) Norte.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2593/003-2025_-_mocao_cmjn_pestalozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2593/003-2025_-_mocao_cmjn_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento e homenagem a Associação Pestalozzi de João Neiva, de autoria de todos os vereadores</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>Ademir Costa, Celso Feu Corrêa, Celso Guzzo, Cláudia Bernadete Silvério da Silva, Eraldo Poleze, Marcelo Campostrini, Mario Reali, Matheus Fávaro, Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2594/003-2025_-_mocao_cmjn__pestalozzi_ok.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2594/003-2025_-_mocao_cmjn__pestalozzi_ok.pdf</t>
   </si>
   <si>
     <t>Moção de agradecimento e homenagem à Associação Pestalozzi de João Neiva, de autoria de todos os Vereadores</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>Eraldo Poleze</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2598/004-2025_-_mocao_-_eraldo_-_aposentadoria_everaldo_de_bortoli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2598/004-2025_-_mocao_-_eraldo_-_aposentadoria_everaldo_de_bortoli.pdf</t>
   </si>
   <si>
     <t>Apresenta congratulações ao servidor Everaldo De Bortoli, por sua aposentadoria</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2705/005-2025-mocao-dete-homenagem_ao_professor.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2705/005-2025-mocao-dete-homenagem_ao_professor.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem ao Dia do Professor</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2706/006-2025-mocao-dete-homenagem_ao_servidor_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2706/006-2025-mocao-dete-homenagem_ao_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação aos servidores públicos municipais pelo Dia do Servidor Público</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2708/007-2025-matheus-premio_transparencia_diamante_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2708/007-2025-matheus-premio_transparencia_diamante_jn.pdf</t>
   </si>
   <si>
     <t>Contratulações pela conquista do Premio Transparencia</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2722/008-2025-matheus-premio_professora_samara_vassoler.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2722/008-2025-matheus-premio_professora_samara_vassoler.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Professora Samara Vassoler em reconhecimento ao prêmio recebido</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2723/009-2025-mario-eraldo_-_escolinha_cleyton.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2723/009-2025-mario-eraldo_-_escolinha_cleyton.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem às Equipes Campeãs do Campeonato Municipal de Futsal Infantil</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2724/010-2025-mario_-acioli_futebol_campeao_municipal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2724/010-2025-mario_-acioli_futebol_campeao_municipal.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem à Equipe Campeã do Campeonato Municipal de Futebol 2025.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2728/011-2025-matheus-professor_higor_pandolfi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2728/011-2025-matheus-professor_higor_pandolfi.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem ao Professor Higor Pandolfi de Oliveira Freire pelos relevantes serviços prestados à educação municipal e pela contribuição exemplar à consolidação da Educação Integral em João Neiva</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2729/012-2025-matheus-prof_escola_dr._orlindo.doc</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2729/012-2025-matheus-prof_escola_dr._orlindo.doc</t>
   </si>
   <si>
     <t>Moção de Congratulações à Escola Municipal de Ensino Infantil e Fundamental Dr. Orlindo Francisco Borges, pela relevante conquista de ter sido selecionada para o Prêmio Escola que Colabora</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2730/013-2025-eraldo-servidor_incaper_adriano_correa_de_jesus.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2730/013-2025-eraldo-servidor_incaper_adriano_correa_de_jesus.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem ao sr. Adriano Corrêa de Jesus pelos relevantes serviços prestados ao Município de João Neiva</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2743/014-2025-matheus-concurso_boas_praticas_pela_primeira_infancia_2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2743/014-2025-matheus-concurso_boas_praticas_pela_primeira_infancia_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações às servidoras municipais Janaina de Oliveira Pereira, Caroline Alves de Oliveira, Camila Alves de Oliveira e Gessica Chinary Nascimento Bento, responsáveis pelo projeto “Cineminha Ecológico: Aprendendo e Criando com a Natureza”</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2748/015-2025-marcelo-henrique_carlesso_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2748/015-2025-marcelo-henrique_carlesso_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao atleta Henrique Carlesso Spinassé</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Espírito Santo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2493/processo_tcees_2409_-_pesquisavel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2493/processo_tcees_2409_-_pesquisavel.pdf</t>
   </si>
   <si>
     <t>Parecer contas da PMJN referente ao exercício de 2020</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2689/parecer_previo_68-2025-5-com_anexos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2689/parecer_previo_68-2025-5-com_anexos.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TCEES 068-2025-5, referente à prestação de contas anual do Prefeito Municipal, exercício de 2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 ANEXADO AO PROJETO DE DECRETO LEGISLATIVO 002/2025</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2512/pdecreto_leg_001-2025-contas_pmjn_exerc_2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2512/pdecreto_leg_001-2025-contas_pmjn_exerc_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação, com ressalvas, da prestação de contas anuais da Prefeitura Municipal de João Neiva, relativa ao exercício de 2020</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2713/pdecreto_leg_002-2025-contas_pmjn_exerc_2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2713/pdecreto_leg_002-2025-contas_pmjn_exerc_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação prestação de contas da PRefeitura Municipal de João Neiva, exercício de 2023</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2756/pdecreto_leg_003-2025-contas_pmjn_exerc_2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2756/pdecreto_leg_003-2025-contas_pmjn_exerc_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação da prestação de contas anuais da Prefeitura Municipal de João Neiva, relativa ao exercício de 2023._x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2482/519-2025-cria_cargo_analista_tecnico_adminstrativo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2482/519-2025-cria_cargo_analista_tecnico_adminstrativo.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.654/2014, que “aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva, e dá outras providências”.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2502/pl_cmjn_520-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2502/pl_cmjn_520-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Municipal nº 2654/2014, que "aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva"._x000D_
 _x000D_
 _x000D_
 RETIRADO DE PAUTA A PEDIDO DO AUTOR</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2503/pl_cmjn_521-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2503/pl_cmjn_521-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa da Câmara Municipal de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2513/pl_cmjn_522-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2513/pl_cmjn_522-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Maria Izabel Barreto dos Santos</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2514/pl_cmjn523-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2514/pl_cmjn523-2025.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Dorildo Vieira Reis</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2515/pl_cmjn_524-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2515/pl_cmjn_524-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Helder Guastti da Silva</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2516/525-2025-dete-cid-priscila_rocha_de_assuncao_torres.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2516/525-2025-dete-cid-priscila_rocha_de_assuncao_torres.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense à sra. Priscila Rocha de Assunção Torres</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2517/526-2025-dete-hm-esteline_del_pupo_elvecio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2517/526-2025-dete-hm-esteline_del_pupo_elvecio.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à srta. Esteline Del Pupo Elvécio</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2518/527-2025-dete-hm-laercio_campostrini.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2518/527-2025-dete-hm-laercio_campostrini.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao merito ao sr. Laercio Campostrini</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2519/528-2025-dete-hm-rozilene_da_silva_cuzzuol.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2519/528-2025-dete-hm-rozilene_da_silva_cuzzuol.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Dr. Wilen de Barros</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2520/529-2025-dete-hm-wilen_de_barros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2520/529-2025-dete-hm-wilen_de_barros.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Rozilene da Silva Cuzzuol</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2521/pl_cmjn_530-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2521/pl_cmjn_530-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o Sr. Evair de Melo - Deputado Federal</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2522/pl_cmjn_531-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2522/pl_cmjn_531-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Sr. Américo dos Santos David.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2523/pl_cmjn_532-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2523/pl_cmjn_532-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Sr. Edimar Rodrigues de Freitas.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2524/pl_cmjn_533-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2524/pl_cmjn_533-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Sr. Felipe Baptista.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_cmjn_534-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_cmjn_534-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à Sra. Girliane Mazzolini dos Santos.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_cmjn_535-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_cmjn_535-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO À SRA. AMÉLIA FÁVARO PEREIRA.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2527/pl_cmjn_536-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2527/pl_cmjn_536-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Mateus Batista Mourão.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2528/pl_cmjn_537-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2528/pl_cmjn_537-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o Sr. Primo Botoni Netto,</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2529/pl_cmjn_538-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2529/pl_cmjn_538-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Rodrigo Alburguetti.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2530/pl_cmjn_539-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2530/pl_cmjn_539-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense  a sra. Rosa Maria Serri Monfardini.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>Mario Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2544/pl_cmjn_540-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2544/pl_cmjn_540-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Rodrigo da Silva Lopes.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>Celso Guzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2531/pl_cmjn_541-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2531/pl_cmjn_541-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Luiz Geraldo Guzzo</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2532/pl_cmjn_542-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2532/pl_cmjn_542-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaneivense a sra. Leriany Vieira Hentringer</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2533/pl_cmjn_543-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2533/pl_cmjn_543-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaneivense a sra. Andreia Lima Coelho Adão</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2534/pl_cmjn_544-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2534/pl_cmjn_544-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Renato de Souza Nascimento</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_cmjn_545-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_cmjn_545-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o Dr. Marco Tulio Schepierski Jório</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2536/pl_cmjn_546-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2536/pl_cmjn_546-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao merito à sra. Márcia Deoclecio Cau</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2537/pl_cmjn_547-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2537/pl_cmjn_547-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Daniel Pimassoni Patuzzo</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_cmjn_548-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_cmjn_548-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Gesse Gomes dos Santos</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2539/pl_cmjn_549-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2539/pl_cmjn_549-2025.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneinvense o sr. Luiz Carlos Coutinho</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2540/pl_cmjn_550-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2540/pl_cmjn_550-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. André Marim</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2541/pl_cmjn_551-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2541/pl_cmjn_551-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao merito ao sr. Givaldo Vieira</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2542/pl_cmjn_552-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2542/pl_cmjn_552-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr.  Aledi Schopf de Barros</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2543/pl_cmjn_553-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2543/pl_cmjn_553-2025.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Valdevino Borges</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2545/554-2025-dete-hm-vera_lucia_scarpini.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2545/554-2025-dete-hm-vera_lucia_scarpini.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Vera Lúcia Scarpini.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2546/555-2025-mesa-aprova-compila_plano_de_carreira_cmjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2546/555-2025-mesa-aprova-compila_plano_de_carreira_cmjn.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Eraldo Poleze, Celso Feu Corrêa, Mario Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2608/556-2025-eraldo-mario-celso_feu-concurso_cafe.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2608/556-2025-eraldo-mario-celso_feu-concurso_cafe.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização legislativa de premiação para concurso municipal de qualidade de café conilon, denominado “Prêmio Café Especial de João Neiva/ES”</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2646/557-2025-ademir-comenda_dirceu_lozer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2646/557-2025-ademir-comenda_dirceu_lozer.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Dirceu Lozer</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2647/558-2025-ademir-comenda_jose_natalino_gardi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2647/558-2025-ademir-comenda_jose_natalino_gardi.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. José Natalino Gardi</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2648/559-2025-celso_feu-comenda_estela_maris_casara.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2648/559-2025-celso_feu-comenda_estela_maris_casara.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à srta. Estela Maris Casara</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2649/560-2025-celso_feu-comenda_maria_melania_ruy_tolomei_de_araujo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2649/560-2025-celso_feu-comenda_maria_melania_ruy_tolomei_de_araujo.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à sra. Maria Melânia Ruy Tolomei de Araújo</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2650/561-2025-celso_feu-comenda_valdeir_santos_vieira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2650/561-2025-celso_feu-comenda_valdeir_santos_vieira.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Valdeir Santos Vieira</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2651/562-2025-celso_feu-medalha_cleto_antonio_mathias_neto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2651/562-2025-celso_feu-medalha_cleto_antonio_mathias_neto.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” ao sr. Cleto Antônio Mathias Neto</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2652/563-2025-celso_feu-medalha_rogerio_mario_louzada_barcelos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2652/563-2025-celso_feu-medalha_rogerio_mario_louzada_barcelos.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” ao sr. Rogério Mário Louzada Barcelos</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2653/564-2025-celso_guzzo-comenda_jose_alonso_cometti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2653/564-2025-celso_guzzo-comenda_jose_alonso_cometti.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. José Alonso Cometti</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2654/565-2025-dete-comenda_cleusa_rosana_gomes_de_castro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2654/565-2025-dete-comenda_cleusa_rosana_gomes_de_castro.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à sra. Cleusa Rosana Gomes de Castro</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2655/566-2025-dete-comenda_dilca_ressurreicao_canicali.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2655/566-2025-dete-comenda_dilca_ressurreicao_canicali.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à sra. Dilca Ressurreição Caniçali</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2656/567-2025-dete-comenda_sidney_maia_rodrigues.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2656/567-2025-dete-comenda_sidney_maia_rodrigues.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Sidney Maia Rodrigues</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2657/568-2025-dete-medalha_luciana_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2657/568-2025-dete-medalha_luciana_gadiolli.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à srta. Luciana Gadiolli</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2658/569-2025-dete-medalha_maria_da_penha_reverte_santana.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2658/569-2025-dete-medalha_maria_da_penha_reverte_santana.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à sra. Maria da Penha Reverte Santana</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2659/570-2025-dete-medalha_maria_francisca_dos_santos_soeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2659/570-2025-dete-medalha_maria_francisca_dos_santos_soeiro.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à sra. Maria Francisca dos Santos Soeiro</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2660/571-2025-eraldo-comenda_ailton_fornaciari.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2660/571-2025-eraldo-comenda_ailton_fornaciari.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Ailton Fornaciari</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2661/572-2025-eraldo-comenda_alex_alves_maciel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2661/572-2025-eraldo-comenda_alex_alves_maciel.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Alex Alves Maciel</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2662/573-2025-eraldo-comenda_pedro_sant_anna.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2662/573-2025-eraldo-comenda_pedro_sant_anna.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Pedro Sant Anna</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2663/574-2025-eraldo-medalha_hervidio_zuccolotto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2663/574-2025-eraldo-medalha_hervidio_zuccolotto.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” ao sr. Hervídio Zuccolotto.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2664/575-2025-marcelo-comenda_adilson_pirola_ramos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2664/575-2025-marcelo-comenda_adilson_pirola_ramos.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Adilson Pirola Ramos</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2665/576-2025-marcelo-comenda_cristiano_da_ros_rosa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2665/576-2025-marcelo-comenda_cristiano_da_ros_rosa.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Cristiano da Ros Rosa</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2666/577-2025-marcelo-medalha_thais_guzzo_fraga.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2666/577-2025-marcelo-medalha_thais_guzzo_fraga.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à Dra. Thaís Guzzo Fraga.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2667/578-2025-mario-comenda_amos_matos_dos_santos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2667/578-2025-mario-comenda_amos_matos_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Amós Matos dos Santos</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2668/579-2025-mario-comenda_elio_campagnaro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2668/579-2025-mario-comenda_elio_campagnaro.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Elio Campagnaro</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2669/580-2025-mario-comenda_joao_batista_ruy.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2669/580-2025-mario-comenda_joao_batista_ruy.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. João Batista Ruy</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2670/581-2025-matheus-comenda_jaiza_aparecida_guzzo_fraga.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2670/581-2025-matheus-comenda_jaiza_aparecida_guzzo_fraga.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à sra. Jaíza Aparecida Guzzo Fraga</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2671/582-2025-matheus-comenda_neusa_moro_fraga.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2671/582-2025-matheus-comenda_neusa_moro_fraga.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” à sra. Neusa Moro Fraga</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2672/583-2025-matheus-comenda_antonio_vescovi_possato.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2672/583-2025-matheus-comenda_antonio_vescovi_possato.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao Dr. Antônio Vescovi Possato</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2673/584-2025-mateus-medalha_giuliana_cometti_pessotti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2673/584-2025-mateus-medalha_giuliana_cometti_pessotti.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à Dra. Giuliana Cometti Pessotti</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2674/585-2025-matheus-medalha_kamila_carneiro_da_silva_benjamim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2674/585-2025-matheus-medalha_kamila_carneiro_da_silva_benjamim.pdf</t>
   </si>
   <si>
     <t>Concede a “Medalha Nilzo de Almeida Plazzi” à sra. Kamilla Carneiro da Silva Benjamim</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2675/586-2025-waldemar-comenda_arcidio_luiz_mazim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2675/586-2025-waldemar-comenda_arcidio_luiz_mazim.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Arcidio Luiz Mazim</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2676/587-2025-waldemar-comenda_gean_braz_cerutti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2676/587-2025-waldemar-comenda_gean_braz_cerutti.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Gean Bráz Cerutti</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2719/588-2025-marcelo-comenda_claudio_lisboa_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2719/588-2025-marcelo-comenda_claudio_lisboa_assinado.pdf</t>
   </si>
   <si>
     <t>Concede a “Comenda Negri Orestes” ao sr. Cláudio Roberto Pereira Lisboa_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2731/589-2025-mesa_diretora-concede_abono_aos_servidores_assi_f.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2731/589-2025-mesa_diretora-concede_abono_aos_servidores_assi_f.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono para valorização dos servidores da Câmara Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_2072-2025-alteracoes_lei_municipal_3183-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_2072-2025-alteracoes_lei_municipal_3183-2019.pdf</t>
   </si>
   <si>
     <t>Alteração da lei municipal 3183/2019_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_2073-2025-cargo_assessor_contabil_e_financeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_2073-2025-cargo_assessor_contabil_e_financeiro.pdf</t>
   </si>
   <si>
     <t>Criação cargo assessor contabil financeiro_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_2074-2025-concessao_abono.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_2074-2025-concessao_abono.pdf</t>
   </si>
   <si>
     <t>Concessão abono aos servidores_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA REJEITADO_x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO EXECUTIVO, A PEDIDO</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_2075-2025-concessao_auxilio_transporte_estudantes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_2075-2025-concessao_auxilio_transporte_estudantes.pdf</t>
   </si>
   <si>
     <t>Concessão auxílio transporte aos estudantes_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_2076-2025-altera_anexo_unico_lei_1886-2007.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_2076-2025-altera_anexo_unico_lei_1886-2007.pdf</t>
   </si>
   <si>
     <t>Altera anexo único da lei municipal 1886/2007_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_2077-2025-concessao_abono.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_2077-2025-concessao_abono.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono pecuniário aos servidores do Poder Executivo, Ipsjon e SAAE-JN_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2494/pl_2078-2025-revisao_geral_com_oficio_alterando_anexos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2494/pl_2078-2025-revisao_geral_com_oficio_alterando_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do percentual para revisão geral anual dos servidores_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2495/pl_2079-2025-reajuste_tabela_comissionados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2495/pl_2079-2025-reajuste_tabela_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste nas tabelas dos servidores comissionados do Poder Executivo, Ispjon e SAAE-JN_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2496/pl_2080-2025-alteracao_lei_municipal_1.138-2001.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2496/pl_2080-2025-alteracao_lei_municipal_1.138-2001.pdf</t>
   </si>
   <si>
     <t>Dispõe alteração da Lei Municipal 1.138-2001_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2498/pl_2081-2025-alteracao_anexo_iii_lei_municipal_1.425-2003.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2498/pl_2081-2025-alteracao_anexo_iii_lei_municipal_1.425-2003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração anexo III lei municipal 1.425-2003_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2499/pl_2082-2025-alteracao_lei_municipal_3.706-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2499/pl_2082-2025-alteracao_lei_municipal_3.706-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração lei municipal 3.706-2025_x000D_
 _x000D_
 PEDIDO DE URGÊNCIA-REPROVADO</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2500/pl_2083-2025-alteracao_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2500/pl_2083-2025-alteracao_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre alteração lei municipal 3.341-2021_x000D_
 _x000D_
 PEDIDO DE URGÊNCIA-REPROVADO</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_2084-2025-abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_2084-2025-abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no orçamento vigente_x000D_
 _x000D_
 PEDIDO DE URGÊNCIA-REPROVADO</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_2085-2025-altera_disposicoes_3063-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_2085-2025-altera_disposicoes_3063-2018.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.036/2018, que especifica</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_2086-2025-altera_disposicoes_anexo_i_lei_municipal_3100-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_2086-2025-altera_disposicoes_anexo_i_lei_municipal_3100-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2506/pl_2087-2025-altera_disposicoes_lei_municipal_2.48-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2506/pl_2087-2025-altera_disposicoes_lei_municipal_2.48-2014.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2507/pl_2088-2025-modificacao_nomenclatura_escola_nilzo_plazzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2507/pl_2088-2025-modificacao_nomenclatura_escola_nilzo_plazzi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação da nomenclatura da Instiutição de Ensino EMEIF "Deputado Nilzo Plazzi"</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2508/pl_2.089-2025_-_altera_lei_3.107-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2508/pl_2.089-2025_-_altera_lei_3.107-2018.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 3.107/2018</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2509/pl_2.090-2025_-_altera_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2509/pl_2.090-2025_-_altera_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 3.341/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2510/pl_2.091-2025_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2510/pl_2.091-2025_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2569/pl_2.092-2025-inclusao_anexo_unico_lei_3208-2019-plano_saneamento_ambiental.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2569/pl_2.092-2025-inclusao_anexo_unico_lei_3208-2019-plano_saneamento_ambiental.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inclusão do Anexo Unico à Lei Municipal 3.208-2019, que aprovou o Plano Municipal de Saneamento Básico</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2568/pl_2.093-2025-ratifica_a_deliberacao_assembleia_geral_cointer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2568/pl_2.093-2025-ratifica_a_deliberacao_assembleia_geral_cointer.pdf</t>
   </si>
   <si>
     <t>Ratifica deliberação da Assembleia Geral do Consórcio Público Intermunicipal para o Fortalecimentoda Produção e Comercialização de Produtos Hortifrutigranjeiros - Cointer, que altera e xonsolidade o Protocolo de Intenções, e dá outras providências</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2566/pl_2.094-2025-abertura_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2566/pl_2.094-2025-abertura_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente_x000D_
 _x000D_
 _x000D_
 PROJETO COM PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2567/pl_2.095-2025-altera_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2567/pl_2.095-2025-altera_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021, e dá outras provdidências_x000D_
 _x000D_
 _x000D_
 PROJETO COM PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2571/pl_2.096-2025-ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2571/pl_2.096-2025-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2590/pl_2.097-2025-aprova_redacao_contrato_cisabes_e_ratifica_o_ingresso_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2590/pl_2.097-2025-aprova_redacao_contrato_cisabes_e_ratifica_o_ingresso_jn.pdf</t>
   </si>
   <si>
     <t>Aprova a redação do Contrato do Consórcio Público e do Estatuto do Consórcio Intermunicipal de Saneamento Básico do Espírito Santo (Cisabes) ratifica o ingresso do Município no Consórcio</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2591/pl_2.098-2025-urgente-altera_criterios_contrata_cargos_sec_meio_amb.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2591/pl_2.098-2025-urgente-altera_criterios_contrata_cargos_sec_meio_amb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos incisos II e III do art. 160-U da Lei nº 3.711/2025, que altera a Lei Municipal 1.138/2001_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2599/pl_2.099-2025_-_prorroga_plano_m_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2599/pl_2.099-2025_-_prorroga_plano_m_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Municipal de Educação de João Neiva (PME-JN), constante na Lei Municipal nº 2.792/2015.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_2.100-2025_-_semana_do_servidor_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_2.100-2025_-_semana_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Semana do Servidor Público Municipal.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_2.101-2025_-_altera_lei_3341-21-ppa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_2.101-2025_-_altera_lei_3341-21-ppa.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2602/pl_2.102-2025_-abertura_credito_adic_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2602/pl_2.102-2025_-abertura_credito_adic_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2603/pl_2.103-2025_-altera_lei_municipal_3617-24-carga_horaria_auditor_contador_engenheiro....pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2603/pl_2.103-2025_-altera_lei_municipal_3617-24-carga_horaria_auditor_contador_engenheiro....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do caput do art. 5º da Lei Municipal 3.617/2024, que altera da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2604/pl_2.104-2025_-altera_lei_organizacao_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2604/pl_2.104-2025_-altera_lei_organizacao_ipsjon.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 3.614/2024, que trata da organização do REgime Próprio de Previdência Social do Município de JOão Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_2.105-2025_-reajuste_tabela_comissionados_prog_microcredito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_2.105-2025_-reajuste_tabela_comissionados_prog_microcredito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste na tabela do servidor comissionado no Programa Estadual de Microcredito, alterando a Lei Municipalo 3.107/2018_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2636/pl_2.106-2025_-ppa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2636/pl_2.106-2025_-ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026 a 2029_x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO PODER EXECUTIVO, A PEDIDO</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2638/pl_2.107-2025_-alteracao_anexo_i_lei_municipal_3100-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2638/pl_2.107-2025_-alteracao_anexo_i_lei_municipal_3100-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2639/pl_2.108-2025_-abertura_credito_ad_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2639/pl_2.108-2025_-abertura_credito_ad_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2645/pl_2.109-2025_-institui_obrigatoriedade_censo_previdenciario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2645/pl_2.109-2025_-institui_obrigatoriedade_censo_previdenciario.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito da Administração Direta e Indireta, a obrigatoriedade da realização do censo previdenciário, e dá outras providências_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_2.110-2025_-urgencia-abertura_cred_ad_especial_camara.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_2.110-2025_-urgencia-abertura_cred_ad_especial_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2690/pl_2.112-2025_-urgencia-criacao_fmed.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2690/pl_2.112-2025_-urgencia-criacao_fmed.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a criação do Fundo Municipal da Educação no Município de João Neiva_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2707/pl_2.113-2025_-urgencia-concessao_diaria_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2707/pl_2.113-2025_-urgencia-concessao_diaria_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diárias no âmbito da Administração Pública Municipal, e dá outras providências_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA REPROVADO</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2709/pl_2.114-2025_-abertura_cred_ad_orcto_vigente.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2709/pl_2.114-2025_-abertura_cred_ad_orcto_vigente.pdf</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2710/pl_2.115-2025_-altera_lei_3203-2019-taxa_lixo_isencao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2710/pl_2.115-2025_-altera_lei_3203-2019-taxa_lixo_isencao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 3.203/2019</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2711/pl_2.116-2025_-ppa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2711/pl_2.116-2025_-ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026 a 2029</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2712/pl_2.117-2025_-loa_2026.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2712/pl_2.117-2025_-loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de João Neiva para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2720/pl_2.118-2025_-_dispoe_sobre_a_criacao_da_semed_-_urgencia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2720/pl_2.118-2025_-_dispoe_sobre_a_criacao_da_semed_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Secretaria Municipal de Educação do Município de João Neiva_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2721/pl_2.119-2025_-dispoe_sobre_alteracoes_na_lei_no_3.100-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2721/pl_2.119-2025_-dispoe_sobre_alteracoes_na_lei_no_3.100-2018.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alterações na Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2726/pl_2.120-2025_-_altera_lei_municipal_3.762-25-ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2726/pl_2.120-2025_-_altera_lei_municipal_3.762-25-ldo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 3.762/2025, que dispoe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2026</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2732/pl_2.121-2025_-_altera_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2732/pl_2.121-2025_-_altera_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 3.341/2021 e dá outras providências</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_2.122-2025_-_abertura_de_cred_ad_esp_no_orcto_vigente.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_2.122-2025_-_abertura_de_cred_ad_esp_no_orcto_vigente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2746/pl_2.123-2025_-_convenio_repasse_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2746/pl_2.123-2025_-_convenio_repasse_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de João Neiva a_x000D_
 firmar convênio com a Associação de_x000D_
 Beneficência e Cultura de João Neiva,_x000D_
 objetivando o repasse de recursos_x000D_
 financeiros._x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2747/pl_2.124-2025-percentual_cargos_comissionados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2747/pl_2.124-2025-percentual_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual de cargos_x000D_
 comissionados para cargos efetivos na_x000D_
 estrutura da Administração._x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2750/proj_2.125-2025-desafetacao_imovel_bb.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2750/proj_2.125-2025-desafetacao_imovel_bb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóvel_x000D_
 público pertencente ao Município de_x000D_
 João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2751/pl_2.126-2025_-_plana_municipal_primeira_infancia_de_joao_neiva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2751/pl_2.126-2025_-_plana_municipal_primeira_infancia_de_joao_neiva.pdf</t>
   </si>
   <si>
     <t>Aprova Plano Municipal para Primeira_x000D_
 Infância de João Neiva._x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2755/pl_2.127-2025-revoga_disp_leis_municipais-rpps_e_altera_repasse_aporte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2755/pl_2.127-2025-revoga_disp_leis_municipais-rpps_e_altera_repasse_aporte.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos das Leis Municipais n.°_x000D_
 3.614/2024 e n.° 3.770/20251 que tratam do_x000D_
 Regime Próprio de Previdência Social do_x000D_
 Município de João Neiva - RPPS, e altera a forma_x000D_
 de repasse dos aportes destinados A amortização_x000D_
 do déficit atuarial, e dá outras providências._x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2759/pl_2.128-2025-convenio_assoc_benef_repasse_recursos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2759/pl_2.128-2025-convenio_assoc_benef_repasse_recursos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Joao Neiva a firmar_x000D_
 convênio com a Associação de Beneficência_x000D_
 e Cultura de Joao Neiva, objetivando o_x000D_
 repasse de recursos financeiros_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2760/pl_2.129-2025-regula_taxa_manejo_residuos_solidos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2760/pl_2.129-2025-regula_taxa_manejo_residuos_solidos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Taxa de_x000D_
 Manejo de Resíduos Sólidos (TMRS), nos_x000D_
 termos do art. 28 da Lei Municipal no_x000D_
 3.208/2019, com as alterações introduzidas_x000D_
 pela Lei Municipal no 3.695/2024 e dá_x000D_
 outras providências_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2761/pl_2.130-2025-vale_alimentacao_excep_dezembro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2761/pl_2.130-2025-vale_alimentacao_excep_dezembro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do vale alimentação dos_x000D_
 servidores ativos da Prefeitura Municipal de João_x000D_
 Neiva, Instituto de Previdência dos Servidores_x000D_
 Públicos do Município de Joao Neiva (Ipsjon) e do_x000D_
 Serviço Autônomo de Agua e Esgoto (SAAE),_x000D_
 excepcionalmente para o mês de dezembro/ 2025_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2762/pl_2.131-2025-altera_dispos_lei_3.203-19.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2762/pl_2.131-2025-altera_dispos_lei_3.203-19.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal no_x000D_
 3.203/2019_x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2474/001-2025-calendario_sessoes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2474/001-2025-calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2025</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2572/002-2025-programa_estagio_cmjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2572/002-2025-programa_estagio_cmjn.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta o Programa de Estágio na Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2742/002-2025-pl_cmjn_589-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2742/002-2025-pl_cmjn_589-2025.pdf</t>
   </si>
   <si>
     <t>Altera disposições do PL CMJN 589-2025</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2469/001-2025-matheus_-_eco-_trevo_de_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2469/001-2025-matheus_-_eco-_trevo_de_jn.pdf</t>
   </si>
   <si>
     <t>Solicitação de reunião para informações e andamento de obras na BR-101 em João Neiva</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2470/002-2025-matheus_-_prefeito_-_estrada_de_mundo_novo_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2470/002-2025-matheus_-_prefeito_-_estrada_de_mundo_novo_assinado.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências em relação à estrada do bairro Mundo Novo</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2471/003-2025-matheus-sec_agricultura-telhado_mercado_municipal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2471/003-2025-matheus-sec_agricultura-telhado_mercado_municipal.pdf</t>
   </si>
   <si>
     <t>Solicita reforma do telhado do mercado municipal</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2472/004-2025-matheus-sec_meio_ambiente-poda_arvore_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2472/004-2025-matheus-sec_meio_ambiente-poda_arvore_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita providencia para poda de arvores que oferecem risco aos cidadãos</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2473/005-2025-matheus-sec_obras-recuperacao_rua_vereador_jose_luiz_ripardo_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2473/005-2025-matheus-sec_obras-recuperacao_rua_vereador_jose_luiz_ripardo_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção calçamento da Rua Vereador José Luiz Ripardo, Bairro Santa Luzia</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2489/006-2025-matheus-dep_hudson_leal-homenagem_helder_guastti_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2489/006-2025-matheus-dep_hudson_leal-homenagem_helder_guastti_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Deputado Estadual Hudson Leal, recomendando seja feita Homenagem/Honra ao Mérito ao Professor Helder Guastti</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2490/007-2025-ademir-prefeito-edp-queda_energia_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2490/007-2025-ademir-prefeito-edp-queda_energia_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitação de intervenção para as constantes quedas de energia no Bairro Cohab</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2556/008-2025-ademir-prefeito-extensao_rede_energia_e_luminaria_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2556/008-2025-ademir-prefeito-extensao_rede_energia_e_luminaria_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitação de extensão de rede de energia elétrica no Bairro Cohab e instalação de luminária</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2557/009-2025-matheus-prefeito_ibiracu_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2557/009-2025-matheus-prefeito_ibiracu_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Encaminhando ao Prefeito Municipal de Ibiraçu solicitação de asfaltamento na estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2558/0102025-mesa_diretora-_vereadores-solicita_retirada_de_pauta_pl_cmjn_520-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2558/0102025-mesa_diretora-_vereadores-solicita_retirada_de_pauta_pl_cmjn_520-2025.pdf</t>
   </si>
   <si>
     <t>solicita a retirado de pauta o Projeto de Lei nº 520/2025 que Altera o Anexo III da Lei Municipal nº 2.654/2014, que “aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2559/011-2025-matheus-prefeito_aracruz_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2559/011-2025-matheus-prefeito_aracruz_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal de Aracruz asfaltamento na estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2560/012-2025-matheus-dep_marcelo_santos_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2560/012-2025-matheus-dep_marcelo_santos_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Marcelo Santos apoio para asfaltamento da estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2561/013-2025-matheus-dep_hudson_leal_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2561/013-2025-matheus-dep_hudson_leal_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Hudson Leal apoio para asfaltamento da estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2562/014-2025-matheus-rodrigo_vacari_seag_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2562/014-2025-matheus-rodrigo_vacari_seag_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado da Agricultura, Abastecimento, Aquicultura e Pesca – SEAG,  Rodrigo Vaccari, apoio para asfaltamento da estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2563/015-2025-matheus-marcos_soares_sedurb_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2563/015-2025-matheus-marcos_soares_sedurb_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Desenvolvimento Urbano – SEDURB/ES, Marcos Soares, apoio para asfaltamento da estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2565/016-2025-matheus-prefeito_jn_-_asfaltamento_santa_maria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2565/016-2025-matheus-prefeito_jn_-_asfaltamento_santa_maria.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio institucional ao asfaltamento da estrada de Santa Maria de Angola</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2564/017-2025-matheus-sub_sec_sedu_-_inclusao_alunos_ceet_no_transporte_escolar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2564/017-2025-matheus-sub_sec_sedu_-_inclusao_alunos_ceet_no_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Solicita Subsecretário de Estado de Educação-SEDU-ES, Vinícius Simões, autorização para transporte de estudantes do CEET por meio da frota municipal de transporte escolar</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2578/018-2025-matheus-dep_gilson_daniel_-_telefonia_movel_.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2578/018-2025-matheus-dep_gilson_daniel_-_telefonia_movel_.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado ao Deputado FEderal Gilson Daniel, solicitando apoio para instalação de antenas de telefonia e internet nas comunidades rurais de João Neiva – ES</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2579/019-2025-matheus-dep_gilson_daniel_-_eco101_.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2579/019-2025-matheus-dep_gilson_daniel_-_eco101_.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado ao Deputado Gilson Daniel, solicitando  intermediação junto à ECO101 para priorização do projeto de viaduto e instalação de sinalização de alerta no trecho urbano da BR-101 em João Neiva/ES.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2580/021-2025-matheus-semespot_-_quadra_e_pista_de_skate_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2580/021-2025-matheus-semespot_-_quadra_e_pista_de_skate_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado à SEMESPORT solicitando melhorias na quadra de areia e na pista de skate</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2581/022-2025-matheus-delegado_de_policia_-_reuniao_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2581/022-2025-matheus-delegado_de_policia_-_reuniao_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado à Delegacia Especializada de Investigações Criminais (DEIC)-Aracruz/ES, convidando para reunião entre o Poder Legislativo, Executivo, Polícia Militar e Polícia Civil</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2582/023-2025-matheus-pm_-_major_cabral_-_reuniao_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2582/023-2025-matheus-pm_-_major_cabral_-_reuniao_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado ao Major Cabral, convidando para reunião entre o Poder Legislativo, Executivo, Polícia Militar e Polícia Civil</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita reunião sobre segurança pública no Município</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2574/025-2025-dete-sec_saude-informacoes_lista_de_espera.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2574/025-2025-dete-sec_saude-informacoes_lista_de_espera.pdf</t>
   </si>
   <si>
     <t>Requisita informações sobre listas de espera para serviços de saúde, no prazo de 20 (vinte) dias</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2575/026-2025-dete-saude_informacoes_devolucao_recursos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2575/026-2025-dete-saude_informacoes_devolucao_recursos.pdf</t>
   </si>
   <si>
     <t>Requisita informações sobre devolução de recurso oriundo de convênio com o Governo do Estado, no prazo de 20 (vinte) dias.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2576/027-2025-waldemar-prefeito-reuniao_iptu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2576/027-2025-waldemar-prefeito-reuniao_iptu.pdf</t>
   </si>
   <si>
     <t>Solicitação agendamento de reunião cobrança IPTU</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2584/029-2025-matheus-prefeit-cameras_videomonitoramento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2584/029-2025-matheus-prefeit-cameras_videomonitoramento.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal providências para instalação de câmeras de videomonitoramento em pontos estratégicos da cidade, como forma de ampliar a prevenção de crimes, coibir atos de vandalismo, auxiliar no trabalho das forças de segurança e aumentar a sensação de segurança da população.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2595/030-2025-matheus-edp-poda_arvores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2595/030-2025-matheus-edp-poda_arvores.pdf</t>
   </si>
   <si>
     <t>Solicitação de poda de árvores próximas à fiação elétrica</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2605/031-2025-matheus-mp-_patrulhamento_nas_escolas_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2605/031-2025-matheus-mp-_patrulhamento_nas_escolas_assinado.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Ministério Público solicitando intervençao para intensificação de rondas escolares</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2606/of.ver-cmjn_no_032-2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2606/of.ver-cmjn_no_032-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a remoção de brinquedo danificado em praça pública</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2607/ofver-cmjn_no_033-2025..pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2607/ofver-cmjn_no_033-2025..pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias estruturais em ponte no centro da cidade</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2610/034-2025-dete-semsa-idosos_vitoria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2610/034-2025-dete-semsa-idosos_vitoria.pdf</t>
   </si>
   <si>
     <t>Solicita explicações à Secretária Municipal de Saúde acerca de idoso em processo de hemodiálise</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2611/035-2025-matheus-solicita_extensao_iluminacao_publica_jua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2611/035-2025-matheus-solicita_extensao_iluminacao_publica_jua.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de iluminação pública no BAirrp Juá</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2613/036-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2613/036-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no fornecimento de energia no Bairro Juá – João Neiva/ES</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2612/037-2025-dete-sec_saude-melhorias_transporte_van_vitoria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2612/037-2025-dete-sec_saude-melhorias_transporte_van_vitoria.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre suspensão do transporte de pacientes para Vitória no horário das 10h, e previsão de melhorias no serviço.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2625/038-2025-matheus-edp_-_poda_de_arvore_assinado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2625/038-2025-matheus-edp_-_poda_de_arvore_assinado_1.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de poda de árvores em João Neiva enviada à EDP</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2628/039-2025-matheus-retorno_cons_mun_juventude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2628/039-2025-matheus-retorno_cons_mun_juventude.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de retorno do Conselho Municipal da Juventude</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2693/040-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_-_reitera_036-2025_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2693/040-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_-_reitera_036-2025_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Reitera solicitação de estudos com diagnóstico da qualidade do fornecimento de energia no Bairro Juá – João Neiva/ES</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2633/041-2025-matheus-saae-conserto_cano_-_prox_antigo_renascer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2633/041-2025-matheus-saae-conserto_cano_-_prox_antigo_renascer.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de conserto de cano de esgoto quebrado atrás do Centro de Convivência</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2634/042-2025-matheus-prefeito_-_comissao_semana_serv_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2634/042-2025-matheus-prefeito_-_comissao_semana_serv_publico.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de instituição de comissão para cumprimento da Lei nº 3.765/2025, em comemoração à Semana do SErvidor Público</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2644/043-2025-dete-informacoes_obra_saae-jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2644/043-2025-dete-informacoes_obra_saae-jn.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações acerca a obra de reforma do SAAE-JN.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2695/044-2025-todos-conselho-piso_nacional_magisterio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2695/044-2025-todos-conselho-piso_nacional_magisterio.pdf</t>
   </si>
   <si>
     <t>Ref.: Resposta ao OF/CME /N. 57/2025 do Conselho Municipal da Educação JN</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2677/045-2025-matheus-edp_-_extensao_de_rede_iluminacao_bairro_jua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2677/045-2025-matheus-edp_-_extensao_de_rede_iluminacao_bairro_jua.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de rede de iluminação no BAirro Juá</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2694/046-2025-matheus-edp_-_extensao_de_rede_prox_bar_andre_-_piraqueacu_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2694/046-2025-matheus-edp_-_extensao_de_rede_prox_bar_andre_-_piraqueacu_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de extensão de rede de iluminação pública – Rua Hilário Marim.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2681/048-2025-ademir-eco_101_solicitando_reuniao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2681/048-2025-ademir-eco_101_solicitando_reuniao.pdf</t>
   </si>
   <si>
     <t>Reiteração de demanda e solicitação de agendamento para reunião com a equipe técnica da Concessionária Eco101 Rodovias.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2685/050-2025-matheus-implantacao_ecobarreiras_principais_rios_do_municipio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2685/050-2025-matheus-implantacao_ecobarreiras_principais_rios_do_municipio.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de a implantação de Ecobarreiras nos principais rios do município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2691/051-2025-matheus-providencias_falta_abastecimento_agua_ribeirao_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2691/051-2025-matheus-providencias_falta_abastecimento_agua_ribeirao_cima.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de providências quanto à falta de abastecimento de água no Bairro Ribeirão de Cima</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2692/052-2025-matheus-eco-solicitacao_de_acesso_ao_projeto_duplicacao_da_br_101.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2692/052-2025-matheus-eco-solicitacao_de_acesso_ao_projeto_duplicacao_da_br_101.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de acesso ao projeto de duplicação da BR-101 – trecho referente ao Município de João Neiva</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2697/053-2025-matheus-reitera_oficio_poda_arvores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2697/053-2025-matheus-reitera_oficio_poda_arvores.pdf</t>
   </si>
   <si>
     <t>Reitera Ofício Vereadores CMJN 004/2025, que solicita intervenções junto à EDP para poda de arvores</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2701/054-2025-dete-reitera_oficio_informacoes_obra_saae.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2701/054-2025-dete-reitera_oficio_informacoes_obra_saae.pdf</t>
   </si>
   <si>
     <t>Ref.: Reiteração do Ofício nº 043/2025 – Solicitação de informações acerca da obra de reforma do SAAE-JN.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2703/055-2025-ademir-ecovias_capixaba_eco_101-requer_instalacao_semaforo_trevo_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2703/055-2025-ademir-ecovias_capixaba_eco_101-requer_instalacao_semaforo_trevo_jn.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer instalação de semáforo no trevo de acesso ao centro do Município de João Neiva e o Bairro Cohab.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2702/056-2025-matheus-saae-reparo_calct_obra_saae.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2702/056-2025-matheus-saae-reparo_calct_obra_saae.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de fechamento abertura calçamento deixado após serviço de manutenção</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2704/057-2025-ademir-dep_xambinho-requer_apoio_instalacao_semaforo_trevo_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2704/057-2025-ademir-dep_xambinho-requer_apoio_instalacao_semaforo_trevo_jn.pdf</t>
   </si>
   <si>
     <t>Assunto: Requer apoio de Deputado Alexandre Xambinho junto à Concessionária Ecovias – ECO101 para instalação de semáforo no trevo de acesso ao centro do Município de João Neiva e o Bairro Cohab.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2725/058-2025-dete-saae_informacoes_reforma.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2725/058-2025-dete-saae_informacoes_reforma.pdf</t>
   </si>
   <si>
     <t>Solicita informações em relação à paralisação das obras do SAAE-JN</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2734/059-2025-matheus-edp-troca_de_poste.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2734/059-2025-matheus-edp-troca_de_poste.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de Substituição de Postes de Madeira por Postes de Concreto</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2735/060-2025-todos_veread-informac_pl_2115-25.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2735/060-2025-todos_veread-informac_pl_2115-25.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto de Lei 2.115/2025</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2744/061-2025-matheus-saae-_conclusao_de_obra_e_retirada_de_material_das_ruas_arnulfo_neves_e_benedito_gadioli_neto_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2744/061-2025-matheus-saae-_conclusao_de_obra_e_retirada_de_material_das_ruas_arnulfo_neves_e_benedito_gadioli_neto_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de recomposição de pavimento e retirada de materiais pós-obras</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2745/062-2025-matheus-muro_arrimo_e_revitalizacao_rua_silvino_matos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2745/062-2025-matheus-muro_arrimo_e_revitalizacao_rua_silvino_matos.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de construção de muro de arrimo e revitalização da Rua Silvino Matos</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2752/067-2025-matheus-seag-manutencao_e_conservacao_da_estrada_do_jua_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2752/067-2025-matheus-seag-manutencao_e_conservacao_da_estrada_do_jua_assinado.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de manutenção e conservação da Estrada do Juá</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2753/068-2025-matheus-prefeito-tratativas_vale_inclusao_parada_trem.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2753/068-2025-matheus-prefeito-tratativas_vale_inclusao_parada_trem.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicitação de tratativas com a Vale para inclusão de parada do trem noturno na Estação de Piraqueaçu</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3883,67 +3883,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_001-2025-ademir-prefeito-faixa_pedestres_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_002-2025-ademir-prefeito-contencao_barranco_trevo_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_003-2025-ademir-prefeito-melhorias_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_004-2025-ademir-prefeito-poda_magueira_cohab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_005-2025-dete-prefeito-melhorias_pista_skate_e_campo_areia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_006-2025-matheus-identificacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_007-2025-matheus-placas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_008-2025-ademir-prefeito-faixa_pedestres_cohab.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_009-2025-ademir-prefeito-manutencao_us_cohab.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_010-2025-matheus-programa_noite_de_esporte_ouro-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_011-2025-ademir-prefeito-instalacao_corrimao_cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_012-2025-ademir-prefeito-substituicao_placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_013-2025-ademir-prefeito-pavimentacao_restante_rua_jose_maria_leonel_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_014-2025-ademir-prefeito-refeito_calct_rua_paulina_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_015-2025-ademir-prefeito-instalacao_corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_016-2025-ademir-prefeito-substituicao_quebra-molas_de_terra_por_massa_asfaltica_rua_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_017-2025-ademir-prefeito-adequacao_conforme_padrao_ideal_de_todos_quebra-molas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_018-2025-ademir-prefeito-solicita_notificacao_empresas_para_retirada_dos_fios_soltos_nos_postes_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2555/ind_018-2025-todos_vereadores-conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_021-2025-marcelo-extensao_carga_horaria_auditores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2583/ind_022-2025-matheus-mes_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_023-2025-celso-academia_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_024-2025-celso-corrimao_escadaria_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_025-2025-celso-corrimao_escadaria_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2588/ind_026-2025-celso-pavimentacao_ruas_b_floresta_e_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_027-2025-matheus-escadaria_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2592/ind_028-2025-celso-reparo_bueiro_e_calcada_rua_celeste_sarcinelli.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_029-2025-matheus-reforma_e_revitalizacao_pracas_gadiolli_e_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_030-2025-todos-limpeza_e_conservacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2614/ind_031-2025-ademir-iluminacao_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2615/ind_032-2025-ademir-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_034-2025-waldemar-ubs_aluyzio_morellato.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2622/ind_035-2025-matheus-instalacao_iluminacao_rua_pierina_pessoti.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2623/ind_036-2025-matheus-instalacao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2616/ind_037-2025-ademir-construcao_creche_cohab.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_038-2025-ademir-reforma_e_modernizacao_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_039-2025-marcelo-reforma_ubs_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_040-2025-marcelo-ponto_apoio_atencao_basica_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_041-2025-marcelo-muro_arrimo_acesso_floresta_semag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2621/ind_042-2025-marcelo-escadaria_acesso_floresta_sec_cult.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2626/ind_043-2025-matheus_-_iluminacao_rua_joaquim_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2629/ind_044-2025-dete-melhorias_rua_pedro_zangrande_e_tres_poderes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2630/ind_045-2025-dete-melhorias_rua_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_046-2025-matheus-minuta_pl_florescer.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_047-2025-matheus_-revitalizacao_rua_mauro_matos_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2635/048-2025-matheus_-muro_de_arrimo_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_049-2025-celso-reestruturacao_espaco_fisico_viveiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2640/ind_050-2025-marcelo-prefeito-demolicao_predio_cras_floresta.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_051-2025-matheus-substituicao_faixa_pedestres_por_lombofaixa_escola_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_052-2025-matheus-limpeza_praca_nossa_senhora_libano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_053-2025-matheus-pavimentacao_rua_tanisleia_pires.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2678/ind_054-2025-matheus-reforma_escadaria_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_055-2025-matheus-aplicacao_revisol_rua_hilario_marim.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_056-2025-matheus-instalacao_rampa_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2682/ind_057-2025-ademir-aumento_tensao_rede_b.industrial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2683/ind_058-2025-ademir-cact_rua_marcos_vanderley_pandolfi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2686/ind_059-2025-matheus-enquete_ind_nome_praca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2687/ind_060-2025-matheus-cameras_videomonitoramento_ubss.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2696/ind_061-2025-matheus-implantacao_projeto_plantio_arvores_frutiferas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_062-2025-celso_feu-calcamento_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2698/ind_063-2025-matheus-conteiner_valada_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2699/ind_064-2025-matheus-calcada_cidada_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2700/ind_065-2025-celso_feu-bueiros_b.triangulo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2714/066_-2025-matheus_-instalacao_placa_identificacao_via_publica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2715/067-2025-marcelo-prefeito-rede_protecao_campo_society.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2716/068_-2025-matheus_-conserto_canaleta_vazao_agua_chuvas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2717/069_-2025-matheus_-limpeza_escola_missionarios_combonianos_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2718/070_-2025-matheus_-reparo_buraco_cohab.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2727/ind_071_-2025-matheus_-reparos_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_075-2025-matheus-reparo_do_calcamento_ver._jose_l_ripardo_e_jose_aurelio_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_076-2025-matheus-limpeza_e_desobstrucao_do_corrego_de_cavalinhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_077-2025-matheus-retirada_dos_bancos_de_madeira_da_praca_da_matriz_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_078-2025-matheus-_realizacao_de_diversas_obras_de_reparo_na_rua_samuel_farina_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_079-2025-matheus-_requer_a_conclusao_do_calcamento_da_avenida_brasil2c_proximo_a_br101_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_080-2025-marcelo-sinalizacao_quebra-molas_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2754/in_081-2025-marcelo-redutor_velocidade_cohab.doc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_082-2025-ademir-kit_e_lampada_infravermelho_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2757/in_083-2025-celso-trilhos_alargamento_ponte_interior.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_084-2025-matheus-_requer_melhorias_no_cemiterio_do_polo_industrial_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2511/002-2025_-_marcelo_-_centro_de_operacoes_taticas_da_pc-es_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2593/003-2025_-_mocao_cmjn_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2594/003-2025_-_mocao_cmjn__pestalozzi_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2598/004-2025_-_mocao_-_eraldo_-_aposentadoria_everaldo_de_bortoli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2705/005-2025-mocao-dete-homenagem_ao_professor.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2706/006-2025-mocao-dete-homenagem_ao_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2708/007-2025-matheus-premio_transparencia_diamante_jn.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2722/008-2025-matheus-premio_professora_samara_vassoler.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2723/009-2025-mario-eraldo_-_escolinha_cleyton.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2724/010-2025-mario_-acioli_futebol_campeao_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2728/011-2025-matheus-professor_higor_pandolfi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2729/012-2025-matheus-prof_escola_dr._orlindo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2730/013-2025-eraldo-servidor_incaper_adriano_correa_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2743/014-2025-matheus-concurso_boas_praticas_pela_primeira_infancia_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2748/015-2025-marcelo-henrique_carlesso_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2493/processo_tcees_2409_-_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2689/parecer_previo_68-2025-5-com_anexos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2512/pdecreto_leg_001-2025-contas_pmjn_exerc_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2713/pdecreto_leg_002-2025-contas_pmjn_exerc_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2756/pdecreto_leg_003-2025-contas_pmjn_exerc_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2482/519-2025-cria_cargo_analista_tecnico_adminstrativo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2502/pl_cmjn_520-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2503/pl_cmjn_521-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2513/pl_cmjn_522-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2514/pl_cmjn523-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2515/pl_cmjn_524-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2516/525-2025-dete-cid-priscila_rocha_de_assuncao_torres.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2517/526-2025-dete-hm-esteline_del_pupo_elvecio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2518/527-2025-dete-hm-laercio_campostrini.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2519/528-2025-dete-hm-rozilene_da_silva_cuzzuol.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2520/529-2025-dete-hm-wilen_de_barros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2521/pl_cmjn_530-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2522/pl_cmjn_531-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2523/pl_cmjn_532-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2524/pl_cmjn_533-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_cmjn_534-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_cmjn_535-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2527/pl_cmjn_536-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2528/pl_cmjn_537-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2529/pl_cmjn_538-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2530/pl_cmjn_539-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2544/pl_cmjn_540-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2531/pl_cmjn_541-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2532/pl_cmjn_542-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2533/pl_cmjn_543-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2534/pl_cmjn_544-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_cmjn_545-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2536/pl_cmjn_546-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2537/pl_cmjn_547-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_cmjn_548-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2539/pl_cmjn_549-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2540/pl_cmjn_550-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2541/pl_cmjn_551-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2542/pl_cmjn_552-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2543/pl_cmjn_553-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2545/554-2025-dete-hm-vera_lucia_scarpini.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2546/555-2025-mesa-aprova-compila_plano_de_carreira_cmjn.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2608/556-2025-eraldo-mario-celso_feu-concurso_cafe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2646/557-2025-ademir-comenda_dirceu_lozer.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2647/558-2025-ademir-comenda_jose_natalino_gardi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2648/559-2025-celso_feu-comenda_estela_maris_casara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2649/560-2025-celso_feu-comenda_maria_melania_ruy_tolomei_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2650/561-2025-celso_feu-comenda_valdeir_santos_vieira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2651/562-2025-celso_feu-medalha_cleto_antonio_mathias_neto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2652/563-2025-celso_feu-medalha_rogerio_mario_louzada_barcelos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2653/564-2025-celso_guzzo-comenda_jose_alonso_cometti.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2654/565-2025-dete-comenda_cleusa_rosana_gomes_de_castro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2655/566-2025-dete-comenda_dilca_ressurreicao_canicali.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2656/567-2025-dete-comenda_sidney_maia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2657/568-2025-dete-medalha_luciana_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2658/569-2025-dete-medalha_maria_da_penha_reverte_santana.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2659/570-2025-dete-medalha_maria_francisca_dos_santos_soeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2660/571-2025-eraldo-comenda_ailton_fornaciari.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2661/572-2025-eraldo-comenda_alex_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2662/573-2025-eraldo-comenda_pedro_sant_anna.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2663/574-2025-eraldo-medalha_hervidio_zuccolotto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2664/575-2025-marcelo-comenda_adilson_pirola_ramos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2665/576-2025-marcelo-comenda_cristiano_da_ros_rosa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2666/577-2025-marcelo-medalha_thais_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2667/578-2025-mario-comenda_amos_matos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2668/579-2025-mario-comenda_elio_campagnaro.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2669/580-2025-mario-comenda_joao_batista_ruy.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2670/581-2025-matheus-comenda_jaiza_aparecida_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2671/582-2025-matheus-comenda_neusa_moro_fraga.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2672/583-2025-matheus-comenda_antonio_vescovi_possato.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2673/584-2025-mateus-medalha_giuliana_cometti_pessotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2674/585-2025-matheus-medalha_kamila_carneiro_da_silva_benjamim.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2675/586-2025-waldemar-comenda_arcidio_luiz_mazim.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2676/587-2025-waldemar-comenda_gean_braz_cerutti.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2719/588-2025-marcelo-comenda_claudio_lisboa_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2731/589-2025-mesa_diretora-concede_abono_aos_servidores_assi_f.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_2072-2025-alteracoes_lei_municipal_3183-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_2073-2025-cargo_assessor_contabil_e_financeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_2074-2025-concessao_abono.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_2075-2025-concessao_auxilio_transporte_estudantes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_2076-2025-altera_anexo_unico_lei_1886-2007.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_2077-2025-concessao_abono.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2494/pl_2078-2025-revisao_geral_com_oficio_alterando_anexos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2495/pl_2079-2025-reajuste_tabela_comissionados.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2496/pl_2080-2025-alteracao_lei_municipal_1.138-2001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2498/pl_2081-2025-alteracao_anexo_iii_lei_municipal_1.425-2003.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2499/pl_2082-2025-alteracao_lei_municipal_3.706-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2500/pl_2083-2025-alteracao_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_2084-2025-abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_2085-2025-altera_disposicoes_3063-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_2086-2025-altera_disposicoes_anexo_i_lei_municipal_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2506/pl_2087-2025-altera_disposicoes_lei_municipal_2.48-2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2507/pl_2088-2025-modificacao_nomenclatura_escola_nilzo_plazzi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2508/pl_2.089-2025_-_altera_lei_3.107-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2509/pl_2.090-2025_-_altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2510/pl_2.091-2025_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2569/pl_2.092-2025-inclusao_anexo_unico_lei_3208-2019-plano_saneamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2568/pl_2.093-2025-ratifica_a_deliberacao_assembleia_geral_cointer.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2566/pl_2.094-2025-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2567/pl_2.095-2025-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2571/pl_2.096-2025-ldo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2590/pl_2.097-2025-aprova_redacao_contrato_cisabes_e_ratifica_o_ingresso_jn.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2591/pl_2.098-2025-urgente-altera_criterios_contrata_cargos_sec_meio_amb.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2599/pl_2.099-2025_-_prorroga_plano_m_educacao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_2.100-2025_-_semana_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_2.101-2025_-_altera_lei_3341-21-ppa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2602/pl_2.102-2025_-abertura_credito_adic_especial.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2603/pl_2.103-2025_-altera_lei_municipal_3617-24-carga_horaria_auditor_contador_engenheiro....pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2604/pl_2.104-2025_-altera_lei_organizacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_2.105-2025_-reajuste_tabela_comissionados_prog_microcredito.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2636/pl_2.106-2025_-ppa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2638/pl_2.107-2025_-alteracao_anexo_i_lei_municipal_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2639/pl_2.108-2025_-abertura_credito_ad_especial.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2645/pl_2.109-2025_-institui_obrigatoriedade_censo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_2.110-2025_-urgencia-abertura_cred_ad_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2690/pl_2.112-2025_-urgencia-criacao_fmed.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2707/pl_2.113-2025_-urgencia-concessao_diaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2709/pl_2.114-2025_-abertura_cred_ad_orcto_vigente.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2710/pl_2.115-2025_-altera_lei_3203-2019-taxa_lixo_isencao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2711/pl_2.116-2025_-ppa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2712/pl_2.117-2025_-loa_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2720/pl_2.118-2025_-_dispoe_sobre_a_criacao_da_semed_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2721/pl_2.119-2025_-dispoe_sobre_alteracoes_na_lei_no_3.100-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2726/pl_2.120-2025_-_altera_lei_municipal_3.762-25-ldo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2732/pl_2.121-2025_-_altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_2.122-2025_-_abertura_de_cred_ad_esp_no_orcto_vigente.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2746/pl_2.123-2025_-_convenio_repasse_hospital.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2747/pl_2.124-2025-percentual_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2750/proj_2.125-2025-desafetacao_imovel_bb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2751/pl_2.126-2025_-_plana_municipal_primeira_infancia_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2755/pl_2.127-2025-revoga_disp_leis_municipais-rpps_e_altera_repasse_aporte.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2759/pl_2.128-2025-convenio_assoc_benef_repasse_recursos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2760/pl_2.129-2025-regula_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2761/pl_2.130-2025-vale_alimentacao_excep_dezembro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2762/pl_2.131-2025-altera_dispos_lei_3.203-19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2474/001-2025-calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2572/002-2025-programa_estagio_cmjn.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2742/002-2025-pl_cmjn_589-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2469/001-2025-matheus_-_eco-_trevo_de_jn.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2470/002-2025-matheus_-_prefeito_-_estrada_de_mundo_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2471/003-2025-matheus-sec_agricultura-telhado_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2472/004-2025-matheus-sec_meio_ambiente-poda_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2473/005-2025-matheus-sec_obras-recuperacao_rua_vereador_jose_luiz_ripardo_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2489/006-2025-matheus-dep_hudson_leal-homenagem_helder_guastti_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2490/007-2025-ademir-prefeito-edp-queda_energia_cohab.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2556/008-2025-ademir-prefeito-extensao_rede_energia_e_luminaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2557/009-2025-matheus-prefeito_ibiracu_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2558/0102025-mesa_diretora-_vereadores-solicita_retirada_de_pauta_pl_cmjn_520-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2559/011-2025-matheus-prefeito_aracruz_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2560/012-2025-matheus-dep_marcelo_santos_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2561/013-2025-matheus-dep_hudson_leal_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2562/014-2025-matheus-rodrigo_vacari_seag_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2563/015-2025-matheus-marcos_soares_sedurb_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2565/016-2025-matheus-prefeito_jn_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2564/017-2025-matheus-sub_sec_sedu_-_inclusao_alunos_ceet_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2578/018-2025-matheus-dep_gilson_daniel_-_telefonia_movel_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2579/019-2025-matheus-dep_gilson_daniel_-_eco101_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2580/021-2025-matheus-semespot_-_quadra_e_pista_de_skate_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2581/022-2025-matheus-delegado_de_policia_-_reuniao_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2582/023-2025-matheus-pm_-_major_cabral_-_reuniao_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2574/025-2025-dete-sec_saude-informacoes_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2575/026-2025-dete-saude_informacoes_devolucao_recursos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2576/027-2025-waldemar-prefeito-reuniao_iptu.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2584/029-2025-matheus-prefeit-cameras_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2595/030-2025-matheus-edp-poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2605/031-2025-matheus-mp-_patrulhamento_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2606/of.ver-cmjn_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2607/ofver-cmjn_no_033-2025..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2610/034-2025-dete-semsa-idosos_vitoria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2611/035-2025-matheus-solicita_extensao_iluminacao_publica_jua.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2613/036-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2612/037-2025-dete-sec_saude-melhorias_transporte_van_vitoria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2625/038-2025-matheus-edp_-_poda_de_arvore_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2628/039-2025-matheus-retorno_cons_mun_juventude.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2693/040-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_-_reitera_036-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2633/041-2025-matheus-saae-conserto_cano_-_prox_antigo_renascer.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2634/042-2025-matheus-prefeito_-_comissao_semana_serv_publico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2644/043-2025-dete-informacoes_obra_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2695/044-2025-todos-conselho-piso_nacional_magisterio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2677/045-2025-matheus-edp_-_extensao_de_rede_iluminacao_bairro_jua.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2694/046-2025-matheus-edp_-_extensao_de_rede_prox_bar_andre_-_piraqueacu_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2681/048-2025-ademir-eco_101_solicitando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2685/050-2025-matheus-implantacao_ecobarreiras_principais_rios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2691/051-2025-matheus-providencias_falta_abastecimento_agua_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2692/052-2025-matheus-eco-solicitacao_de_acesso_ao_projeto_duplicacao_da_br_101.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2697/053-2025-matheus-reitera_oficio_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2701/054-2025-dete-reitera_oficio_informacoes_obra_saae.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2703/055-2025-ademir-ecovias_capixaba_eco_101-requer_instalacao_semaforo_trevo_jn.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2702/056-2025-matheus-saae-reparo_calct_obra_saae.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2704/057-2025-ademir-dep_xambinho-requer_apoio_instalacao_semaforo_trevo_jn.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2725/058-2025-dete-saae_informacoes_reforma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2734/059-2025-matheus-edp-troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2735/060-2025-todos_veread-informac_pl_2115-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2744/061-2025-matheus-saae-_conclusao_de_obra_e_retirada_de_material_das_ruas_arnulfo_neves_e_benedito_gadioli_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2745/062-2025-matheus-muro_arrimo_e_revitalizacao_rua_silvino_matos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2752/067-2025-matheus-seag-manutencao_e_conservacao_da_estrada_do_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2753/068-2025-matheus-prefeito-tratativas_vale_inclusao_parada_trem.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2475/ind_001-2025-ademir-prefeito-faixa_pedestres_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2476/ind_002-2025-ademir-prefeito-contencao_barranco_trevo_cohab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2477/ind_003-2025-ademir-prefeito-melhorias_praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_004-2025-ademir-prefeito-poda_magueira_cohab.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_005-2025-dete-prefeito-melhorias_pista_skate_e_campo_areia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2480/ind_006-2025-matheus-identificacao_veiculos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2481/ind_007-2025-matheus-placas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_008-2025-ademir-prefeito-faixa_pedestres_cohab.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_009-2025-ademir-prefeito-manutencao_us_cohab.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2497/ind_010-2025-matheus-programa_noite_de_esporte_ouro-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_011-2025-ademir-prefeito-instalacao_corrimao_cohab.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2548/ind_012-2025-ademir-prefeito-substituicao_placas_identificacao_ruas_cohab.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2549/ind_013-2025-ademir-prefeito-pavimentacao_restante_rua_jose_maria_leonel_cohab.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2550/ind_014-2025-ademir-prefeito-refeito_calct_rua_paulina_schaeffer_cohab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2551/ind_015-2025-ademir-prefeito-instalacao_corrimao_pontes_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2552/ind_016-2025-ademir-prefeito-substituicao_quebra-molas_de_terra_por_massa_asfaltica_rua_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2553/ind_017-2025-ademir-prefeito-adequacao_conforme_padrao_ideal_de_todos_quebra-molas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_018-2025-ademir-prefeito-solicita_notificacao_empresas_para_retirada_dos_fios_soltos_nos_postes_municipio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2555/ind_018-2025-todos_vereadores-conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2577/ind_021-2025-marcelo-extensao_carga_horaria_auditores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2583/ind_022-2025-matheus-mes_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_023-2025-celso-academia_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2586/ind_024-2025-celso-corrimao_escadaria_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_025-2025-celso-corrimao_escadaria_b_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2588/ind_026-2025-celso-pavimentacao_ruas_b_floresta_e_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_027-2025-matheus-escadaria_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2592/ind_028-2025-celso-reparo_bueiro_e_calcada_rua_celeste_sarcinelli.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2596/ind_029-2025-matheus-reforma_e_revitalizacao_pracas_gadiolli_e_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_030-2025-todos-limpeza_e_conservacao_escolas.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2614/ind_031-2025-ademir-iluminacao_passarela_cohab.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2615/ind_032-2025-ademir-corrimao_escadaria_sao_bras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_034-2025-waldemar-ubs_aluyzio_morellato.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2622/ind_035-2025-matheus-instalacao_iluminacao_rua_pierina_pessoti.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2623/ind_036-2025-matheus-instalacao_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2616/ind_037-2025-ademir-construcao_creche_cohab.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_038-2025-ademir-reforma_e_modernizacao_quadra_cohab.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_039-2025-marcelo-reforma_ubs_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_040-2025-marcelo-ponto_apoio_atencao_basica_sao_carlos_ii.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_041-2025-marcelo-muro_arrimo_acesso_floresta_semag.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2621/ind_042-2025-marcelo-escadaria_acesso_floresta_sec_cult.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2626/ind_043-2025-matheus_-_iluminacao_rua_joaquim_da_silva_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2629/ind_044-2025-dete-melhorias_rua_pedro_zangrande_e_tres_poderes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2630/ind_045-2025-dete-melhorias_rua_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2631/ind_046-2025-matheus-minuta_pl_florescer.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2632/ind_047-2025-matheus_-revitalizacao_rua_mauro_matos_assinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2635/048-2025-matheus_-muro_de_arrimo_bairro_cohab.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2637/ind_049-2025-celso-reestruturacao_espaco_fisico_viveiro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2640/ind_050-2025-marcelo-prefeito-demolicao_predio_cras_floresta.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_051-2025-matheus-substituicao_faixa_pedestres_por_lombofaixa_escola_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2642/ind_052-2025-matheus-limpeza_praca_nossa_senhora_libano.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2643/ind_053-2025-matheus-pavimentacao_rua_tanisleia_pires.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2678/ind_054-2025-matheus-reforma_escadaria_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_055-2025-matheus-aplicacao_revisol_rua_hilario_marim.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_056-2025-matheus-instalacao_rampa_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2682/ind_057-2025-ademir-aumento_tensao_rede_b.industrial.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2683/ind_058-2025-ademir-cact_rua_marcos_vanderley_pandolfi.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2686/ind_059-2025-matheus-enquete_ind_nome_praca.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2687/ind_060-2025-matheus-cameras_videomonitoramento_ubss.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2696/ind_061-2025-matheus-implantacao_projeto_plantio_arvores_frutiferas.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_062-2025-celso_feu-calcamento_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2698/ind_063-2025-matheus-conteiner_valada_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2699/ind_064-2025-matheus-calcada_cidada_av_brasil.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2700/ind_065-2025-celso_feu-bueiros_b.triangulo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2714/066_-2025-matheus_-instalacao_placa_identificacao_via_publica.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2715/067-2025-marcelo-prefeito-rede_protecao_campo_society.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2716/068_-2025-matheus_-conserto_canaleta_vazao_agua_chuvas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2717/069_-2025-matheus_-limpeza_escola_missionarios_combonianos_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2718/070_-2025-matheus_-reparo_buraco_cohab.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2727/ind_071_-2025-matheus_-reparos_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2736/ind_075-2025-matheus-reparo_do_calcamento_ver._jose_l_ripardo_e_jose_aurelio_dos_santos_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2737/ind_076-2025-matheus-limpeza_e_desobstrucao_do_corrego_de_cavalinhos_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2738/ind_077-2025-matheus-retirada_dos_bancos_de_madeira_da_praca_da_matriz_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2739/ind_078-2025-matheus-_realizacao_de_diversas_obras_de_reparo_na_rua_samuel_farina_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2740/ind_079-2025-matheus-_requer_a_conclusao_do_calcamento_da_avenida_brasil2c_proximo_a_br101_assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2741/ind_080-2025-marcelo-sinalizacao_quebra-molas_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2754/in_081-2025-marcelo-redutor_velocidade_cohab.doc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2749/ind_082-2025-ademir-kit_e_lampada_infravermelho_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2757/in_083-2025-celso-trilhos_alargamento_ponte_interior.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2758/ind_084-2025-matheus-_requer_melhorias_no_cemiterio_do_polo_industrial_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2511/002-2025_-_marcelo_-_centro_de_operacoes_taticas_da_pc-es_2.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2593/003-2025_-_mocao_cmjn_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2594/003-2025_-_mocao_cmjn__pestalozzi_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2598/004-2025_-_mocao_-_eraldo_-_aposentadoria_everaldo_de_bortoli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2705/005-2025-mocao-dete-homenagem_ao_professor.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2706/006-2025-mocao-dete-homenagem_ao_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2708/007-2025-matheus-premio_transparencia_diamante_jn.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2722/008-2025-matheus-premio_professora_samara_vassoler.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2723/009-2025-mario-eraldo_-_escolinha_cleyton.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2724/010-2025-mario_-acioli_futebol_campeao_municipal.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2728/011-2025-matheus-professor_higor_pandolfi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2729/012-2025-matheus-prof_escola_dr._orlindo.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2730/013-2025-eraldo-servidor_incaper_adriano_correa_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2743/014-2025-matheus-concurso_boas_praticas_pela_primeira_infancia_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2748/015-2025-marcelo-henrique_carlesso_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2493/processo_tcees_2409_-_pesquisavel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2689/parecer_previo_68-2025-5-com_anexos.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2512/pdecreto_leg_001-2025-contas_pmjn_exerc_2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2713/pdecreto_leg_002-2025-contas_pmjn_exerc_2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2756/pdecreto_leg_003-2025-contas_pmjn_exerc_2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2482/519-2025-cria_cargo_analista_tecnico_adminstrativo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2502/pl_cmjn_520-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2503/pl_cmjn_521-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2513/pl_cmjn_522-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2514/pl_cmjn523-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2515/pl_cmjn_524-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2516/525-2025-dete-cid-priscila_rocha_de_assuncao_torres.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2517/526-2025-dete-hm-esteline_del_pupo_elvecio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2518/527-2025-dete-hm-laercio_campostrini.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2519/528-2025-dete-hm-rozilene_da_silva_cuzzuol.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2520/529-2025-dete-hm-wilen_de_barros.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2521/pl_cmjn_530-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2522/pl_cmjn_531-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2523/pl_cmjn_532-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2524/pl_cmjn_533-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2525/pl_cmjn_534-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2526/pl_cmjn_535-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2527/pl_cmjn_536-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2528/pl_cmjn_537-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2529/pl_cmjn_538-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2530/pl_cmjn_539-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2544/pl_cmjn_540-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2531/pl_cmjn_541-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2532/pl_cmjn_542-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2533/pl_cmjn_543-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2534/pl_cmjn_544-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2535/pl_cmjn_545-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2536/pl_cmjn_546-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2537/pl_cmjn_547-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2538/pl_cmjn_548-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2539/pl_cmjn_549-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2540/pl_cmjn_550-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2541/pl_cmjn_551-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2542/pl_cmjn_552-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2543/pl_cmjn_553-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2545/554-2025-dete-hm-vera_lucia_scarpini.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2546/555-2025-mesa-aprova-compila_plano_de_carreira_cmjn.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2608/556-2025-eraldo-mario-celso_feu-concurso_cafe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2646/557-2025-ademir-comenda_dirceu_lozer.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2647/558-2025-ademir-comenda_jose_natalino_gardi.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2648/559-2025-celso_feu-comenda_estela_maris_casara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2649/560-2025-celso_feu-comenda_maria_melania_ruy_tolomei_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2650/561-2025-celso_feu-comenda_valdeir_santos_vieira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2651/562-2025-celso_feu-medalha_cleto_antonio_mathias_neto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2652/563-2025-celso_feu-medalha_rogerio_mario_louzada_barcelos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2653/564-2025-celso_guzzo-comenda_jose_alonso_cometti.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2654/565-2025-dete-comenda_cleusa_rosana_gomes_de_castro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2655/566-2025-dete-comenda_dilca_ressurreicao_canicali.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2656/567-2025-dete-comenda_sidney_maia_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2657/568-2025-dete-medalha_luciana_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2658/569-2025-dete-medalha_maria_da_penha_reverte_santana.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2659/570-2025-dete-medalha_maria_francisca_dos_santos_soeiro.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2660/571-2025-eraldo-comenda_ailton_fornaciari.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2661/572-2025-eraldo-comenda_alex_alves_maciel.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2662/573-2025-eraldo-comenda_pedro_sant_anna.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2663/574-2025-eraldo-medalha_hervidio_zuccolotto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2664/575-2025-marcelo-comenda_adilson_pirola_ramos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2665/576-2025-marcelo-comenda_cristiano_da_ros_rosa.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2666/577-2025-marcelo-medalha_thais_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2667/578-2025-mario-comenda_amos_matos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2668/579-2025-mario-comenda_elio_campagnaro.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2669/580-2025-mario-comenda_joao_batista_ruy.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2670/581-2025-matheus-comenda_jaiza_aparecida_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2671/582-2025-matheus-comenda_neusa_moro_fraga.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2672/583-2025-matheus-comenda_antonio_vescovi_possato.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2673/584-2025-mateus-medalha_giuliana_cometti_pessotti.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2674/585-2025-matheus-medalha_kamila_carneiro_da_silva_benjamim.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2675/586-2025-waldemar-comenda_arcidio_luiz_mazim.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2676/587-2025-waldemar-comenda_gean_braz_cerutti.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2719/588-2025-marcelo-comenda_claudio_lisboa_assinado.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2731/589-2025-mesa_diretora-concede_abono_aos_servidores_assi_f.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2483/pl_2072-2025-alteracoes_lei_municipal_3183-2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2484/pl_2073-2025-cargo_assessor_contabil_e_financeiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2485/pl_2074-2025-concessao_abono.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2486/pl_2075-2025-concessao_auxilio_transporte_estudantes.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2487/pl_2076-2025-altera_anexo_unico_lei_1886-2007.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2488/pl_2077-2025-concessao_abono.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2494/pl_2078-2025-revisao_geral_com_oficio_alterando_anexos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2495/pl_2079-2025-reajuste_tabela_comissionados.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2496/pl_2080-2025-alteracao_lei_municipal_1.138-2001.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2498/pl_2081-2025-alteracao_anexo_iii_lei_municipal_1.425-2003.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2499/pl_2082-2025-alteracao_lei_municipal_3.706-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2500/pl_2083-2025-alteracao_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2501/pl_2084-2025-abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2504/pl_2085-2025-altera_disposicoes_3063-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2505/pl_2086-2025-altera_disposicoes_anexo_i_lei_municipal_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2506/pl_2087-2025-altera_disposicoes_lei_municipal_2.48-2014.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2507/pl_2088-2025-modificacao_nomenclatura_escola_nilzo_plazzi.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2508/pl_2.089-2025_-_altera_lei_3.107-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2509/pl_2.090-2025_-_altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2510/pl_2.091-2025_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2569/pl_2.092-2025-inclusao_anexo_unico_lei_3208-2019-plano_saneamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2568/pl_2.093-2025-ratifica_a_deliberacao_assembleia_geral_cointer.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2566/pl_2.094-2025-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2567/pl_2.095-2025-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2571/pl_2.096-2025-ldo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2590/pl_2.097-2025-aprova_redacao_contrato_cisabes_e_ratifica_o_ingresso_jn.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2591/pl_2.098-2025-urgente-altera_criterios_contrata_cargos_sec_meio_amb.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2599/pl_2.099-2025_-_prorroga_plano_m_educacao.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2600/pl_2.100-2025_-_semana_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2601/pl_2.101-2025_-_altera_lei_3341-21-ppa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2602/pl_2.102-2025_-abertura_credito_adic_especial.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2603/pl_2.103-2025_-altera_lei_municipal_3617-24-carga_horaria_auditor_contador_engenheiro....pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2604/pl_2.104-2025_-altera_lei_organizacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2627/pl_2.105-2025_-reajuste_tabela_comissionados_prog_microcredito.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2636/pl_2.106-2025_-ppa.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2638/pl_2.107-2025_-alteracao_anexo_i_lei_municipal_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2639/pl_2.108-2025_-abertura_credito_ad_especial.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2645/pl_2.109-2025_-institui_obrigatoriedade_censo_previdenciario.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2688/pl_2.110-2025_-urgencia-abertura_cred_ad_especial_camara.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2690/pl_2.112-2025_-urgencia-criacao_fmed.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2707/pl_2.113-2025_-urgencia-concessao_diaria_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2709/pl_2.114-2025_-abertura_cred_ad_orcto_vigente.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2710/pl_2.115-2025_-altera_lei_3203-2019-taxa_lixo_isencao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2711/pl_2.116-2025_-ppa.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2712/pl_2.117-2025_-loa_2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2720/pl_2.118-2025_-_dispoe_sobre_a_criacao_da_semed_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2721/pl_2.119-2025_-dispoe_sobre_alteracoes_na_lei_no_3.100-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2726/pl_2.120-2025_-_altera_lei_municipal_3.762-25-ldo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2732/pl_2.121-2025_-_altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2733/pl_2.122-2025_-_abertura_de_cred_ad_esp_no_orcto_vigente.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2746/pl_2.123-2025_-_convenio_repasse_hospital.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2747/pl_2.124-2025-percentual_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2750/proj_2.125-2025-desafetacao_imovel_bb.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2751/pl_2.126-2025_-_plana_municipal_primeira_infancia_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2755/pl_2.127-2025-revoga_disp_leis_municipais-rpps_e_altera_repasse_aporte.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2759/pl_2.128-2025-convenio_assoc_benef_repasse_recursos.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2760/pl_2.129-2025-regula_taxa_manejo_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2761/pl_2.130-2025-vale_alimentacao_excep_dezembro.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2762/pl_2.131-2025-altera_dispos_lei_3.203-19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2474/001-2025-calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2572/002-2025-programa_estagio_cmjn.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2742/002-2025-pl_cmjn_589-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2469/001-2025-matheus_-_eco-_trevo_de_jn.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2470/002-2025-matheus_-_prefeito_-_estrada_de_mundo_novo_assinado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2471/003-2025-matheus-sec_agricultura-telhado_mercado_municipal.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2472/004-2025-matheus-sec_meio_ambiente-poda_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2473/005-2025-matheus-sec_obras-recuperacao_rua_vereador_jose_luiz_ripardo_assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2489/006-2025-matheus-dep_hudson_leal-homenagem_helder_guastti_assinado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2490/007-2025-ademir-prefeito-edp-queda_energia_cohab.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2556/008-2025-ademir-prefeito-extensao_rede_energia_e_luminaria_cohab.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2557/009-2025-matheus-prefeito_ibiracu_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2558/0102025-mesa_diretora-_vereadores-solicita_retirada_de_pauta_pl_cmjn_520-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2559/011-2025-matheus-prefeito_aracruz_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2560/012-2025-matheus-dep_marcelo_santos_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2561/013-2025-matheus-dep_hudson_leal_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2562/014-2025-matheus-rodrigo_vacari_seag_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2563/015-2025-matheus-marcos_soares_sedurb_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2565/016-2025-matheus-prefeito_jn_-_asfaltamento_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2564/017-2025-matheus-sub_sec_sedu_-_inclusao_alunos_ceet_no_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2578/018-2025-matheus-dep_gilson_daniel_-_telefonia_movel_.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2579/019-2025-matheus-dep_gilson_daniel_-_eco101_.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2580/021-2025-matheus-semespot_-_quadra_e_pista_de_skate_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2581/022-2025-matheus-delegado_de_policia_-_reuniao_assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2582/023-2025-matheus-pm_-_major_cabral_-_reuniao_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2574/025-2025-dete-sec_saude-informacoes_lista_de_espera.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2575/026-2025-dete-saude_informacoes_devolucao_recursos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2576/027-2025-waldemar-prefeito-reuniao_iptu.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2584/029-2025-matheus-prefeit-cameras_videomonitoramento.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2595/030-2025-matheus-edp-poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2605/031-2025-matheus-mp-_patrulhamento_nas_escolas_assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2606/of.ver-cmjn_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2607/ofver-cmjn_no_033-2025..pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2610/034-2025-dete-semsa-idosos_vitoria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2611/035-2025-matheus-solicita_extensao_iluminacao_publica_jua.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2613/036-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2612/037-2025-dete-sec_saude-melhorias_transporte_van_vitoria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2625/038-2025-matheus-edp_-_poda_de_arvore_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2628/039-2025-matheus-retorno_cons_mun_juventude.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2693/040-2025-matheus-edp_-_melhoria_fornecimento_energia_jua_-_reitera_036-2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2633/041-2025-matheus-saae-conserto_cano_-_prox_antigo_renascer.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2634/042-2025-matheus-prefeito_-_comissao_semana_serv_publico.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2644/043-2025-dete-informacoes_obra_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2695/044-2025-todos-conselho-piso_nacional_magisterio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2677/045-2025-matheus-edp_-_extensao_de_rede_iluminacao_bairro_jua.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2694/046-2025-matheus-edp_-_extensao_de_rede_prox_bar_andre_-_piraqueacu_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2681/048-2025-ademir-eco_101_solicitando_reuniao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2685/050-2025-matheus-implantacao_ecobarreiras_principais_rios_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2691/051-2025-matheus-providencias_falta_abastecimento_agua_ribeirao_cima.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2692/052-2025-matheus-eco-solicitacao_de_acesso_ao_projeto_duplicacao_da_br_101.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2697/053-2025-matheus-reitera_oficio_poda_arvores.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2701/054-2025-dete-reitera_oficio_informacoes_obra_saae.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2703/055-2025-ademir-ecovias_capixaba_eco_101-requer_instalacao_semaforo_trevo_jn.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2702/056-2025-matheus-saae-reparo_calct_obra_saae.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2704/057-2025-ademir-dep_xambinho-requer_apoio_instalacao_semaforo_trevo_jn.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2725/058-2025-dete-saae_informacoes_reforma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2734/059-2025-matheus-edp-troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2735/060-2025-todos_veread-informac_pl_2115-25.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2744/061-2025-matheus-saae-_conclusao_de_obra_e_retirada_de_material_das_ruas_arnulfo_neves_e_benedito_gadioli_neto_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2745/062-2025-matheus-muro_arrimo_e_revitalizacao_rua_silvino_matos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2752/067-2025-matheus-seag-manutencao_e_conservacao_da_estrada_do_jua_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2025/2753/068-2025-matheus-prefeito-tratativas_vale_inclusao_parada_trem.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H293"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="149.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="193" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="192.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>