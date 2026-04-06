--- v0 (2026-02-01)
+++ v1 (2026-04-06)
@@ -54,2541 +54,2541 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COMIS</t>
   </si>
   <si>
     <t>Formação de Comissão</t>
   </si>
   <si>
     <t>Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_simone_comissao_especial-estacao_tratamento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_simone_comissao_especial-estacao_tratamento.pdf</t>
   </si>
   <si>
     <t>Requer instauração de Comissão Especial para apurar fatos e responsabilizaçao dos agentes responsáveis perante o Município e SAAE-JN_x000D_
 _x000D_
 _x000D_
 FORMAÇÃO COMISSÃO ESPECIAL_x000D_
 Presidente - Farah Oliveira_x000D_
 Relator - Evandro Bocalisa_x000D_
 Membro - Edilson Mantovani</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento-simone-abertura_comissao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento-simone-abertura_comissao.pdf</t>
   </si>
   <si>
     <t>Requer formação de Comissão Especial para apurar possíveis irregularidades e providências sobre o funcionamento do novo cemitério do Município</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2277/001-2024-marcelo-redutor_velocidade_b_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2277/001-2024-marcelo-redutor_velocidade_b_floresta.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade (quebra-molas) no Bairro Floresta</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2278/002-2024-simone-limpeza_rio_clotario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2278/002-2024-simone-limpeza_rio_clotario.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da margem do Rio Clotário</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2397/003-2024-marcelo-prefeito-reparo_corrimao_e_recapeamento_ponte_de_ferro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2397/003-2024-marcelo-prefeito-reparo_corrimao_e_recapeamento_ponte_de_ferro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie os devidos reparos no corrimão, bem como o recapeamento da ponte de ferro</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2398/004-2024-marcelo-prefeito-limpeza_elevatorio_b_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2398/004-2024-marcelo-prefeito-limpeza_elevatorio_b_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie a limpeza e manutenção da elevatória de esgoto do Bairro Floresta</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Eraldo Poleze</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2399/005-2024-eraldo-prefeito-extensao_rede_eletrica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2399/005-2024-eraldo-prefeito-extensao_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Solicitando do PRefeito Municipal que providencie extensão de rede eletrica, com a instalação de luminárias em ruas da Comunidade de Barra do Triunfo</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2404/006-24-junior-calcamento_rural_rua_hilario_marin-piraqueacu_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2404/006-24-junior-calcamento_rural_rua_hilario_marin-piraqueacu_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento da Rua Hilário Marin, Bairro Piraqueaçu</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2405/007-24-junior-corrimao_rua_hilario_marin-piraqueacu_assinado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2405/007-24-junior-corrimao_rua_hilario_marin-piraqueacu_assinado_1.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de corrimão na Escadaria Luiz Belloti, Bairro Piraqueaçu</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2448/008-2024-eraldo-quebra-molas_estrada_es_450_barra_triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2448/008-2024-eraldo-quebra-molas_estrada_es_450_barra_triunfo.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra-molas na Estrada ES 450, que dá acesso à Comunidade de Barra do Triunfo</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2306/001-2024-todos-edson_luiz_dal_piaz.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2306/001-2024-todos-edson_luiz_dal_piaz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM PÓSTUMA a Edson Luiz Dal Piaz Coutinho, registrando o reconhecimento da sociedade joãoneivense, neste ato representada pelo Poder Legislativo Municipal, pelos grandes feitos realizados em favor do Município de João Neiva</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2307/002-2024-marcelo-carro_fumace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2307/002-2024-marcelo-carro_fumace.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM em reconhecimento e gratidão à Equipe da Vigilância em Saúde e aos Agentes de Combate a Endemias pelo trabalho exemplar que vêm realizando no combate ao mosquito Aedes aegypti.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2393/003-2024-farah-qeijos_giacomin.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2393/003-2024-farah-qeijos_giacomin.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Queijaria "Queijos Giacomin" pela premiação no Mundial do Queijo 2024</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2417/006-2024-farah-enfermeiro_davi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2417/006-2024-farah-enfermeiro_davi.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Enfermeiro DAvi Almeda da Silva</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2422/007-2024-farah-enfermeira_cyntia_sodre_rigoni_de_lima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2422/007-2024-farah-enfermeira_cyntia_sodre_rigoni_de_lima.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e reconhecimento à Enfermeira Cyntia Sodré Rigoni de Lima</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2428/008-2024-eraldo-aposentadoria_servidores_saae-jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2428/008-2024-eraldo-aposentadoria_servidores_saae-jn.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso e reconhecimento aos Srs. Paulo Sergio Cusini, ⁠Genilson dos Passos e ⁠Jucimar Penha Gomes, pelo excelente trabalho prestado ao Serviço Autônomo de Água e Esgoto do Município de João Neiva – SAAE-JN.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2436/009-2024-simone-homenagem_vereador_professor_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2436/009-2024-simone-homenagem_vereador_professor_eliel.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem ao Vereador Professor Eliel dos Anjos</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2440/010-2024-simone-homenagem_lucas_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2440/010-2024-simone-homenagem_lucas_neves.pdf</t>
   </si>
   <si>
     <t>Presta homenagem ao artista Lucas Neves</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Eliel</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2442/011-2024-eliel-colegio_monte_negro_dia_do_professor.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2442/011-2024-eliel-colegio_monte_negro_dia_do_professor.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem aos professores</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2446/012-2024-eliel-colegio_monte_negro_dia_do_professor_servidores_-_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2446/012-2024-eliel-colegio_monte_negro_dia_do_professor_servidores_-_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem aos funcionários do corpo técnico administrativo do Colégio Monte Negro</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2458/013-2024-eliel-professor_helder_premio_educador_do_ano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2458/013-2024-eliel-professor_helder_premio_educador_do_ano.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem ao Professor Helder Guastti</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2460/014-2024-eliel-mestrado_iandra_gasparini.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2460/014-2024-eliel-mestrado_iandra_gasparini.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem à Professora Iandra Gasparini</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Espírito Santo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2451/parecer_previo_093-2024_completo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2451/parecer_previo_093-2024_completo.pdf</t>
   </si>
   <si>
     <t>Parecer Previo TCEES 093-2024, que dispõe sobre as contas da PMJN-exercício de 2022_x000D_
 _x000D_
 _x000D_
 Encaminhado à Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2457/001-2024-aprova_com_ressalva_as_contas_da_pmjn_relativas_ao_exercicio_de_2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2457/001-2024-aprova_com_ressalva_as_contas_da_pmjn_relativas_ao_exercicio_de_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação, com ressalva, da prestação de contas do Município de JOão Neiva, relativas ao exercício de 2022</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2305/camara_municipal_de_joao_neiva-9.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2305/camara_municipal_de_joao_neiva-9.pdf</t>
   </si>
   <si>
     <t>Concede aumento no vale alimentação dos servidores da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2309/474-2024-junior-hm-filipe_souza_queiroz.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2309/474-2024-junior-hm-filipe_souza_queiroz.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Filipe Souza Queiroz</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2310/475-2024-junior-hm-antonio_geraldo_duarte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2310/475-2024-junior-hm-antonio_geraldo_duarte.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Antônio Geraldo Duarte</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2311/476-2024-junior-hm-leonardo_guasti_pessoa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2311/476-2024-junior-hm-leonardo_guasti_pessoa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Leonardo Guasti Pessoa</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>Celso Guzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2312/477-2024-celso-hm-arthur_scopel_fornaciari.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2312/477-2024-celso-hm-arthur_scopel_fornaciari.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Arthur Scopel Fornaciari</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2313/478-2024-celso-hm-guilherme_campagnaro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2313/478-2024-celso-hm-guilherme_campagnaro.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Guilherme Campagnaro</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Cintia Cyrillo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Maria da Conceição Duarte</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2315/480-2024-cintia-cid-claudia_regina_milagre_fontes_costa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2315/480-2024-cintia-cid-claudia_regina_milagre_fontes_costa.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Claudia REgina Milagre Fontes Costa</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2316/481-2024-cintia-cid-leonardo_siqueira_barbosa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2316/481-2024-cintia-cid-leonardo_siqueira_barbosa.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Leonardo Siqueira Barbosa</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2317/482-2024-cintia-cid-geisa_goncalves_vitali_de_barros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2317/482-2024-cintia-cid-geisa_goncalves_vitali_de_barros.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Geisa Gonçalves Vitali de Barros</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2318/483-2024-cintia-hm-luciano_oliveira_do_rosario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2318/483-2024-cintia-hm-luciano_oliveira_do_rosario.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Luciano Oliveira do Rosario</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2319/484-2024-cintia-hm-paulo_cezar_penha_de_almeida.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2319/484-2024-cintia-hm-paulo_cezar_penha_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Paulo Cezar Penha de Almeida</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Edilson Mantovani</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2320/485-2024-edilson-cid-luciano_dos_santos_bertulano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2320/485-2024-edilson-cid-luciano_dos_santos_bertulano.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Luciano dos Santos Bertulano</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2321/486-2024-eliel-cid-aguimar_dos_santos_dos_anjos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2321/486-2024-eliel-cid-aguimar_dos_santos_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Aguimar dos Santos dos Anjos</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2322/487-2024-eliel-cid-erinete_da_silva_dare.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2322/487-2024-eliel-cid-erinete_da_silva_dare.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Erinete da Silva Daré</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2323/488-2024-eliel-cid-gerliane_liesner_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2323/488-2024-eliel-cid-gerliane_liesner_silva.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Gerliane Liesner Silva</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2324/489-2024-eliel-cid-keila_nascimento_de_almeida_peroni.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2324/489-2024-eliel-cid-keila_nascimento_de_almeida_peroni.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Keila Nascimento de Almeida Peroni</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2325/490-2024-eliel-cid-patricia_bonfim_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2325/490-2024-eliel-cid-patricia_bonfim_silva.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Patricia Bonfim Silva</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2326/491-2024-eliel-cid-antonio_nilson_dos_anjos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2326/491-2024-eliel-cid-antonio_nilson_dos_anjos.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr.  Antônio Nilson dos Anjos</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2327/492-2024-farah-cid-rafaela_teixeira_possato_de_barros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2327/492-2024-farah-cid-rafaela_teixeira_possato_de_barros.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Rafaela Teixeira Possato de Barros</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2328/493-2024-farah-cid-jonacir_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2328/493-2024-farah-cid-jonacir_da_silva.pdf</t>
   </si>
   <si>
     <t>JOnacir da Silva</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2329/494-2024-farah-cid-pedro_elcio_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2329/494-2024-farah-cid-pedro_elcio_da_silva.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Pedro Elcio da Silva</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2330/495-2024-farah-hm-aliandra_rodrigues_marim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2330/495-2024-farah-hm-aliandra_rodrigues_marim.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Aliandra Rodrigues Marim</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2331/496-2024-farah-hm-mayara_de_angeli_musso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2331/496-2024-farah-hm-mayara_de_angeli_musso.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Mayara De Angeli Musso</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2332/497-2024-farah-hm-moises_rocha_oliveira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2332/497-2024-farah-hm-moises_rocha_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Moisés Rocha Oliveira</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2349/498-2024-glauber-cid-thais_amanda_grippa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2349/498-2024-glauber-cid-thais_amanda_grippa.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Thaís Amanda Grippa</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2333/499-2024-glauber-cid-oscleber_oliveira_soares.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2333/499-2024-glauber-cid-oscleber_oliveira_soares.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Oscleber Oliveira Soares</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Evandro Boca Lisa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2334/500-2024-evandro-cid-antonio_jose_ribeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2334/500-2024-evandro-cid-antonio_jose_ribeiro.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Antônio José Ribeiro</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2335/501-2024-evandro-cid-valter_pereira_do_rosario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2335/501-2024-evandro-cid-valter_pereira_do_rosario.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Valter Pereira do Rosario</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2336/502-2024-evandro-hm-fredson_de_souza_bastos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2336/502-2024-evandro-hm-fredson_de_souza_bastos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Fredson de Souza Bastos</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2337/503-2024-evandro-hm-jeferson_soares_augostinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2337/503-2024-evandro-hm-jeferson_soares_augostinho.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Jeferson Soares Augostinho</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2338/504-2024-evandro-hm-rafael_luiz_reali_dos_santos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2338/504-2024-evandro-hm-rafael_luiz_reali_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Rafael Luiz Reali dos Santos</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2339/505-2024-marcelo-cid-guilherme_spavier_esteves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2339/505-2024-marcelo-cid-guilherme_spavier_esteves.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Guilherme Spavier Esteves</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2340/506-2024-marcelo-cid-pedro_vieira_de_souza.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2340/506-2024-marcelo-cid-pedro_vieira_de_souza.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Pedro Vieira de Souza</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2341/507-2024-marcelo-hm-evelyn_freire_santos_pessotti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2341/507-2024-marcelo-hm-evelyn_freire_santos_pessotti.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Evelyn Freire Santos Pessotti</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2342/508-2024-marcelo-hm-rosilene_maria_fachetti_milani.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2342/508-2024-marcelo-hm-rosilene_maria_fachetti_milani.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Rosilene Maria Fachetti Milani</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2343/509-2024-marcelo-hm-sandra_aparecida_delaia_ramos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2343/509-2024-marcelo-hm-sandra_aparecida_delaia_ramos.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Sandra Aparecida Delaia Ramos</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2344/510-2024-simone-cid-adalgisa_carvalho_de_araujo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2344/510-2024-simone-cid-adalgisa_carvalho_de_araujo.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Adalgisa Carvalho de Araújo</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2345/511-2024-simone-cid-erasmo_junior_loss.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2345/511-2024-simone-cid-erasmo_junior_loss.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Erasmo Junior Loss</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2346/512-2024-simone-hm-geisiane_maria_folli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2346/512-2024-simone-hm-geisiane_maria_folli.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Geisiane Maria Folli</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2347/513-2024-simone-hm-janete_della_valentina_pinto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2347/513-2024-simone-hm-janete_della_valentina_pinto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Janete Della Valentina Pinto</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2348/514-2024-simone-hm-maria_da_conceicao_patuzzo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2348/514-2024-simone-hm-maria_da_conceicao_patuzzo.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Maria da Conceição Patuzzo</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_cmjn_515-2024-eraldo-cultura_viva_municipio_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_cmjn_515-2024-eraldo-cultura_viva_municipio_jn.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de cultura viva no Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2392/pl_cmjn_516-20024-denomina_rua_travessia_nossa_senhora_da_penha.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2392/pl_cmjn_516-20024-denomina_rua_travessia_nossa_senhora_da_penha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública do Bairro Nossa Senhora da Penha</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_cmjn_no_517-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_cmjn_no_517-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas no bairro Floresta II</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2453/pl_cmjn_518-20024-abono_aos_servidores_da_camara.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2453/pl_cmjn_518-20024-abono_aos_servidores_da_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono para valorização dos servidores da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2267/pl_2017-2024-insalubridade_acs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2267/pl_2017-2024-insalubridade_acs.pdf</t>
   </si>
   <si>
     <t>Estabelece gratificação por insalubridade aos agentes comunitários de saúde, lei municipal 1.886/2007_x000D_
 _x000D_
 _x000D_
 NO CAMPO "DOCUMENTO ACESSÓRIO", ENCONTRA-SE O IMPACTO FINANCEIRO DO PRESENTE PROJETO DE LEI, O QUAL FOI ENCAMINHADO PELO PODER EXECUTIVO POR MEIO DO OFÍCIO GP/PMJN 126/2024, NA DATA DE 18/03/2024</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2268/pl_2018-2024-remuneracao_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2268/pl_2018-2024-remuneracao_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da lei municipal 1.886/2007_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2269/pl_2019-2024-percentual_ocupacao_cargos_comissionados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2269/pl_2019-2024-percentual_ocupacao_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual de ocupação dos cargos comissionados por servidores de cargo efetivos na estrutura da administração</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2292/pl_2021-2024-comite_intersetorial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2292/pl_2021-2024-comite_intersetorial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Comitê Intersetorial do Município de JOão Neiva</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2293/pl_2022-2024-altera_art._comdes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2293/pl_2022-2024-altera_art._comdes.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal 3.564/2023, que cria o Conselho de Desenvolvimento Econômico e Sustentável (Comdes)</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2294/pl_2023-2024-altera_art._comuc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2294/pl_2023-2024-altera_art._comuc.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I e II do art. 3º da Lei Municipal 2.538/2013, que cria e normatiza a organização e o funcionamento do Conselho Municipal de Cultura de João Neiva (Comuc)</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2297/pl_2026-2024-credito_adic_especial_orcto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2297/pl_2026-2024-credito_adic_especial_orcto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2298/pl_2028-2024-gratificacao_serv_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2298/pl_2028-2024-gratificacao_serv_ipsjon.pdf</t>
   </si>
   <si>
     <t>Institui gratificação  ao Agente de Contratação, Pregoeiro e Equipe de Apoio do Instituto de Previdência dos Servidores Públicos do Município de João Neiva (Ipsjon), e dá outras providências</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2299/pl_2029-2024-previdencia_servidores_publicos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2299/pl_2029-2024-previdencia_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização, na forma da Constituição Federal e demais legislaçoes federais aplicáveis, dos benefícios previdenciários do Regime Próprio de Previdência Social do Município de JOão Neiva, Estado do Espírito Santo, e dá outras providências</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2300/pl_2.030-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2300/pl_2.030-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal 1.425/2003 que especifica_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2301/pl_2.031-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2301/pl_2.031-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de percentual para revisão geral anual dos servidores do Poder Executivo e Legislativo, Instituto e Autarquia do Município de JOão Neiva, alterando leis que especifica_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2302/pl_2.032-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2302/pl_2.032-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal 3.100/2018, e dá outras providências_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2303/pl_2.033-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2303/pl_2.033-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal 3.479/2022_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2304/pl_2.034-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2304/pl_2.034-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no valor do vale alimentação dos servidores ativos da Prefeitura Municipal de João Neiva e do Instituto de Previdência dos Servidores Públicos do Município de João Neiva (Ipsjon)_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2308/pl_2.035-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2308/pl_2.035-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono pecuniários aos servidores que percebem salário base inferior ao mínimo constitucional do Poder Executivo, Ipsjon e SAAE/JN_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2357/pl_2.036-2024-altera_leis_revisando_plano_amortizacao_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2357/pl_2.036-2024-altera_leis_revisando_plano_amortizacao_ipsjon.pdf</t>
   </si>
   <si>
     <t>Altera leis revisando o plano de amortização do passivo atuarial do Ipsjon</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2358/pl_2.037-2024-ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2358/pl_2.037-2024-ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a lei orçamentária anual para o exercício de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2356/pl_2.038-2024-urgencia-altera_lei_municipal_3616-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2356/pl_2.038-2024-urgencia-altera_lei_municipal_3616-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 3.616-2024, que especifica_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_2039-2024-altera_disposicoes_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_2039-2024-altera_disposicoes_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_2040-2024-abertura_credito_adicional_especila_orcto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_2040-2024-abertura_credito_adicional_especila_orcto.pdf</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2371/pl_2041-2024-abertura_credito_adicional_especial_orcto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2371/pl_2041-2024-abertura_credito_adicional_especial_orcto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2.042-2024-cred_adic_esp_idoso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2.042-2024-cred_adic_esp_idoso.pdf</t>
   </si>
   <si>
     <t>Dospõe sobre abertura de credito adicional especial no orçamento vigente_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_2043-2024-altera_disposicoes_anexo_i_da_lei_3100-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_2043-2024-altera_disposicoes_anexo_i_da_lei_3100-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_2044-2024-altera_disposicoes_anexo_ii_da_lei_2648-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_2044-2024-altera_disposicoes_anexo_ii_da_lei_2648-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo II da Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2389/pl_2045-2024-institui_gratificacao_saae-jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2389/pl_2045-2024-institui_gratificacao_saae-jn.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao Agente de Contratação, Pregoeiro e Equipe de Apoio do Serviço Autônomo de Agua e Esgoto - SAAE, do Município de João Neiva, e dá outras providências._x000D_
 _x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO EXECUTIVO, A PEDIDO</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2390/pl_2046_-_altera_disposicoes_da_lei_municipal_3.208-2019_-_plano_de_saneamento_basico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2390/pl_2046_-_altera_disposicoes_da_lei_municipal_3.208-2019_-_plano_de_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.028, de 22 de novembro de 2019_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA REPROVADO EM 02-07-2024</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2391/pl_2047_-_absorve_trechos_estaduais_urbanos_de_responsabilidade_do_der-es.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2391/pl_2047_-_absorve_trechos_estaduais_urbanos_de_responsabilidade_do_der-es.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a absorver os trechos rodoviários estaduais urbanos que são de responsabilidade do Departamento Edificações e de Rodovias do EStado do Espírito Santo (DER-ES)_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2394/pl_2.048_-_preservacao_patrimonio_historico_natural_e_cultural_tombamento_-_proc_1.266-24_semuc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2394/pl_2.048_-_preservacao_patrimonio_historico_natural_e_cultural_tombamento_-_proc_1.266-24_semuc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preservação do patrimônio histórico, natural e cultural do Município de João Neiva</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2.049-2024_-_dispoe_sobre_a_criacao_do_nucleo_de_apoio_educacional_especializado_na_rede_publica_municipal_de_ensino_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2.049-2024_-_dispoe_sobre_a_criacao_do_nucleo_de_apoio_educacional_especializado_na_rede_publica_municipal_de_ensino_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Núcleo de Apoio Educacional Especializado na rede pública municipal de ensino, e dá outras providências</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2415/pl_2.050-2024-altera_lei_2944-16-cria_conselho_saneamento_basico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2415/pl_2.050-2024-altera_lei_2944-16-cria_conselho_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 2.944/2016, que cria a Conselho Municipal de Saneamento Básico</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2416/pl_2.051-2024-altera_lei_3.208-2019-atualizar_procd_plano_saneamento_basico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2416/pl_2.051-2024-altera_lei_3.208-2019-atualizar_procd_plano_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.208/2019_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2423/pl_2.052-2024-atendimento_prioritario_a_pessoas_que_especifica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2423/pl_2.052-2024-atendimento_prioritario_a_pessoas_que_especifica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento prioritário as pessoas que especifica</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_2.053-2024-altera_disposicoes_da_lei_muncipal_3341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_2.053-2024-altera_disposicoes_da_lei_muncipal_3341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_2.054-2024-dispoe_sobre_abertura_de_credito_ad_especial_orcamento_vigente.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_2.054-2024-dispoe_sobre_abertura_de_credito_ad_especial_orcamento_vigente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente, e dá outras providências</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2441/pl_2.055-2024-politica_municipal_intersetorial_primeira_infancia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2441/pl_2.055-2024-politica_municipal_intersetorial_primeira_infancia.pdf</t>
   </si>
   <si>
     <t>Institui a política municicipal intersetorial pela primeira infância do MUnicípio de João Neiva</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2444/pl_2.056-2024-altera_lei_3273-20-calendario_oficial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2444/pl_2.056-2024-altera_lei_3273-20-calendario_oficial.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei MUnicipal 3.273/2020, que dispõe sobre o calendário oficial de eventos do Município de João Neiva</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2445/pl_2.057-2024-extincao_instituicoes_de_ensino_que_especifica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2445/pl_2.057-2024-extincao_instituicoes_de_ensino_que_especifica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção das instituições de ensino que especifica</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_2058-2024-estima_a_despesa_e_fixa__despesa_exerc_2025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_2058-2024-estima_a_despesa_e_fixa__despesa_exerc_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de João Neiva para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_2059-2024-altera_disposicoes_da_lei_municipal_3.476-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_2059-2024-altera_disposicoes_da_lei_municipal_3.476-2022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.476/2022</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2450/pl_2060-2024-repasse_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2450/pl_2060-2024-repasse_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse de incentivo financeiro para fortalecimento de políticas, em parcela única, aos ACS e ACE</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2454/pl_2061-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2454/pl_2061-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de João Neiva, e dá outras providências_x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO PREFEITO MUNICIPAL, A PEDIDO</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2452/pl_2062-2024-vigencia_pme_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2452/pl_2062-2024-vigencia_pme_jn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação da vigência do Plano Municipla de Educação de João Neiva</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_2063-2024-altera_disposicoes_da_lei_municipal_3.208-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_2063-2024-altera_disposicoes_da_lei_municipal_3.208-2019.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Muncipal 3.208, de 22 de novembro de 2019</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2455/pl_2064-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2455/pl_2064-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de João Neiva, e dá outras providências _x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2459/pl_2065-2024-urgente-modifica_lei_municipal__3573-2023-ldo_2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2459/pl_2065-2024-urgente-modifica_lei_municipal__3573-2023-ldo_2024.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal 3.573/2024, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2024_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_2066-2024-urgente-altera_art._2_da_lei_municipal_3.320_que_doa_area_especifica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_2066-2024-urgente-altera_art._2_da_lei_municipal_3.320_que_doa_area_especifica.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 2º da Lei Municipal 3.320/2021, que doa área específica_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2463/pl_2.067-2024-convenio_repasse_associacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2463/pl_2.067-2024-convenio_repasse_associacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de JOão Neiva, objetivando o repasse de recursos financeiros_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2464/pl_2.068-2024-modifica_ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2464/pl_2.068-2024-modifica_ldo.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal 3.672, que dispõe sobre as Diretrizes para elaboração da Lei Orçamentaria de 2025_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2465/pl_2.069-2024-altera_lei_3.341-21-ppa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2465/pl_2.069-2024-altera_lei_3.341-21-ppa.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021, e dá outras providências_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2467/pl_2.070-2024-urgencia-altera_anexos_da_lei_3.692-24-ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2467/pl_2.070-2024-urgencia-altera_anexos_da_lei_3.692-24-ldo.pdf</t>
   </si>
   <si>
     <t>altera anexos da Lei Municipal 3.692/2024, que dispõe sobre a Lei Orçamentária Anual para o exercício de 2025_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_2.071-2024-urgencia-convenio_associacao_beneficencia_repasse_valores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_2.071-2024-urgencia-convenio_associacao_beneficencia_repasse_valores.pdf</t>
   </si>
   <si>
     <t>autoriza o Município de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de João Neiva, objetivando o repasse de recursos financeiros_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2255/001-2024-calendario_sessoes_2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2255/001-2024-calendario_sessoes_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2024</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2279/002-2024-regulamenta_dispositivo_da_lei_federal_14.133-2021-enquadramento_bens_de_consumo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2279/002-2024-regulamenta_dispositivo_da_lei_federal_14.133-2021-enquadramento_bens_de_consumo.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no art. 20 da Lei Federal nº 14.133, de 1º de abril de 2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas da estrutura da Câmara Municipal de João Neiva-ES, quando houver, vedando a aquisição de bens de luxo, e dá outras providências</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2286/003-2024-ordem_cronologica_de_pagamentos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2286/003-2024-ordem_cronologica_de_pagamentos.pdf</t>
   </si>
   <si>
     <t>Regulamenta o art. 41 da Lei nº 14.133/2021, que dispõe sobre a observância da ordem cronológica de pagamento das obrigações relativas ao fornecimento de bens, locações, prestação de serviços e realização de obras, no âmbito da Câmara Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2287/004-2024-regulaentar_normas_contratacoes_diretas-lei_federal_14.133-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2287/004-2024-regulaentar_normas_contratacoes_diretas-lei_federal_14.133-2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta as normas e procedimentos de contratações diretas fundamentadas Lei Federal nº 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2466/005_-2024_-_altera_regimento_interno_-_assinado.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2466/005_-2024_-_altera_regimento_interno_-_assinado.pdf</t>
   </si>
   <si>
     <t>Altera disposição da Resolução CMJN 003/20222, que dispõe sobre o REgimento Interno da Câmara Municipal de João Neiva_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no Projeto de Lei 2.029/2024</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2388/parecer_relator_comissao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2388/parecer_relator_comissao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Relatório da Comissão Especial - Proc. Admin. 031/2024</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2443/relatorio_comissao_especial-rel_marcelo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2443/relatorio_comissao_especial-rel_marcelo.pdf</t>
   </si>
   <si>
     <t>Relatório Comissão Especial - Processo Administrativo 061/2024_x000D_
 Requerente: Vereadora Simone Lóss Favarato</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2432/veto_total_ao_pl_cmjn_517-2024-farah-denominacao_ruas_bairro_floresta_ii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2432/veto_total_ao_pl_cmjn_517-2024-farah-denominacao_ruas_bairro_floresta_ii.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei CMJN 514/2024, que denomina vias públicas do BAirro Floresta II_x000D_
 _x000D_
 _x000D_
 _x000D_
 OFÍCIO GP/PMJN 410/2024, DO PREFEITO MUNICIPAL, SOLICITANDO A DEVOLUÇÃO DO PL PARA ALTERAÇÕES_x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2433/veto_total_pl_cmjn_517-2024_-_farah_-_denomina_ruas_bairro_floresta_ii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2433/veto_total_pl_cmjn_517-2024_-_farah_-_denomina_ruas_bairro_floresta_ii.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei CMJN 517-2024, de autoria da Vereadora Farah, que dispõe sobre a denominação de ruas do Bairro Floresta II</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2462/veto_total_ao_pl_cmjn_518-2024-concede_abono_aos_servidores_camara.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2462/veto_total_ao_pl_cmjn_518-2024-concede_abono_aos_servidores_camara.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei CMJN 518/2024, que dispõe sobre a concessão de abono para valorização dos servidores da Câmara Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2266/proposta_de_emenda_a_lei_organica_no_006-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2266/proposta_de_emenda_a_lei_organica_no_006-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 73 da Lei Orgânica do Município de João Neiva, que trata do sistema de previdência social dos servidores efetivos do município de João Neiva, e dá outras providências_x000D_
 _x000D_
 _x000D_
 RETIRADA DE PAUTA A PEDIDO DO AUTOR (Ofício GP/PMJN 128/2024)</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2296/proposta_de_emenda_a_lei_organica_no_007-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2296/proposta_de_emenda_a_lei_organica_no_007-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 73 da Lei Orgânica do Município de João Neiva, que trata do sistema de previdência social dos servidores efetivos do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2270/001-2024-farah-prefeito-atestados_servidores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2270/001-2024-farah-prefeito-atestados_servidores.pdf</t>
   </si>
   <si>
     <t>Solicitando adoção de medidas cabíveis para regularizar apresentação de atestados dos servidores públicos</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2271/002-2024-eraldo-prefeito-queda_energia_b.triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2271/002-2024-eraldo-prefeito-queda_energia_b.triunfo.pdf</t>
   </si>
   <si>
     <t>Solicita à municipalidade que interceda junto à EDP sobre a frequente falta de energia que ocorre na localidade de Barra do Triunfo</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2272/003-2024-farah-prefeito-medidas_dengue.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2272/003-2024-farah-prefeito-medidas_dengue.pdf</t>
   </si>
   <si>
     <t>Solicita à municipalidade adoção de medidas para o enfrentamento da dengue no município</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2273/004-2024-farah-prefeito-reitera_atestados_servidores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2273/004-2024-farah-prefeito-reitera_atestados_servidores.pdf</t>
   </si>
   <si>
     <t>Solicita à municipalidade seja sanada a irregularidade quando da apresentação de atestados pelo servidor público municipal</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2276/005-2024-farah-prefeito-limpeza_corregos_bairros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2276/005-2024-farah-prefeito-limpeza_corregos_bairros.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração que providencie a limpeza de córregos nos bairros</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2281/006-2024-simone-prefeito-obras_saae_r.arnulfo_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2281/006-2024-simone-prefeito-obras_saae_r.arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Solicitação informações sobre a obra realizada pelo SAAE-JN na Rua Arnulfo Neves</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2274/007-2024-simone-prefeito-qtdd_servidores_servico_capina.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2274/007-2024-simone-prefeito-qtdd_servidores_servico_capina.pdf</t>
   </si>
   <si>
     <t>Solicita seja informada a quantidade de servidores responsáveis pelos serviços de capina no Município</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2275/008-2024-eliel-prefeito-_atualizacao_casos_dengue.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2275/008-2024-eliel-prefeito-_atualizacao_casos_dengue.pdf</t>
   </si>
   <si>
     <t>Solicita a atualização dos casos de dengue no Município e sua divulgação</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2282/009-2024-eliel-prefeito-escoamento_agua_escola_pedro_nolasco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2282/009-2024-eliel-prefeito-escoamento_agua_escola_pedro_nolasco.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no sistema drenagem pluvial da Rua Paulo Zeni, Vila Nova de Baixo, em frente à EMEF Pedro Nolasco</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2280/010-2024-farah-prefeito-retirada_entulho_e_mautencao_calct_trevo_sta_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2280/010-2024-farah-prefeito-retirada_entulho_e_mautencao_calct_trevo_sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a retirada do entulho depositado na entrada do Bairro Recantos e a manutenção do trevo que dá acesso ao Bairro Santa Luzia, na Rua Benedito Gadiolli Neto</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2283/011-2024-simone-prefeito-posto_saude_piraqueacu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2283/011-2024-simone-prefeito-posto_saude_piraqueacu.pdf</t>
   </si>
   <si>
     <t>Solicita providências para a melhoria das condições de atendimento à saúde no bairro Piraqueaçu</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2284/012-2024-simone-prefeito-esgoto_ceu_aberto_piraqueacu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2284/012-2024-simone-prefeito-esgoto_ceu_aberto_piraqueacu.pdf</t>
   </si>
   <si>
     <t>Solicita providências para eliminação de esgoto a céu aberto no Bairro Piraqueaçu</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2288/013-2024-farah-prefeito-informacoes_pl_2019_percentual_cargos_comissionados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2288/013-2024-farah-prefeito-informacoes_pl_2019_percentual_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do Projeto de Lei 2019/2024, que dispoe sobre o percentual de ocupação de cargos comissionados por servidores de cargo efetivos na estrutura da administração</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2379/014-2024-simone-prefeito-iluminacao_br_101.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2379/014-2024-simone-prefeito-iluminacao_br_101.pdf</t>
   </si>
   <si>
     <t>Solicita providências para manutenção do serviço de iluminação no trecho compreendido entre o Bairro Piraqueaçu e a marmoraria do Ronaldo Tonini</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2291/015-2024-todos-informacoes_proposta_emenda_lom_006-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2291/015-2024-todos-informacoes_proposta_emenda_lom_006-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Poder Executivo acerca da Proposta de Emenda LOM 006/2024</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que providencie melhoria no calçamento da rua Marcelo Bollis Campagnaro, proximo à Igreja Católica, Bairro São Brás</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2351/017-2024-simone_-prefeito-limpeza_e_manutencao_parquinho_pedro_nolasco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2351/017-2024-simone_-prefeito-limpeza_e_manutencao_parquinho_pedro_nolasco.pdf</t>
   </si>
   <si>
     <t>Solicitação limpeza e manutenção no parquinho da EMEF Pedro Nolasco</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2352/oficio_vereadores_cmjn_018-2024-simone-informacoes_pl_2029-24.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2352/oficio_vereadores_cmjn_018-2024-simone-informacoes_pl_2029-24.pdf</t>
   </si>
   <si>
     <t>Solicitação informações referentes ao Projeto de Lei 2.029/2024</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2359/019-2024-simone_-semed-informacoes_sobre_conselhos_escolas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2359/019-2024-simone_-semed-informacoes_sobre_conselhos_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os conselhos das escolas do Município</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2360/020-2024-simone_-prefeito-falta_de_energia_escola_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2360/020-2024-simone_-prefeito-falta_de_energia_escola_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicita providência sobre a falta de energia escola Cavalinho</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2361/021-2024-simone_-prefeito-limpeza_patio_escola_misisonarios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2361/021-2024-simone_-prefeito-limpeza_patio_escola_misisonarios.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza patio Escola Misisonarios Combonianos</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2362/022-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2362/022-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção corretiva distribuição água Acioli</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2353/oficio_vereadores_cmjn_023-2024-farah-clct_rua_agripino_goncalves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2353/oficio_vereadores_cmjn_023-2024-farah-clct_rua_agripino_goncalves.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento da parte final da Rua Agripino Gonçalves, em Acioli</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2354/oficio_vereadores_cmjn_024-2024-farah-limpeza_rua_eduardo_bozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2354/oficio_vereadores_cmjn_024-2024-farah-limpeza_rua_eduardo_bozzi.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da Rua Eduardo Bozzi</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2355/oficio_vereadores_cmjn_025-2024-marcelo-manutencao_rede_eletrica_acioli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2355/oficio_vereadores_cmjn_025-2024-marcelo-manutencao_rede_eletrica_acioli.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da rede elétrica do Distrito de Acioli</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2363/026-2024-simone_-prefeito-semsa-informacoes_falta_medicamento_alto_custo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2363/026-2024-simone_-prefeito-semsa-informacoes_falta_medicamento_alto_custo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a falta medicamento de alto custo</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2364/027-2024-simone_-prefeito-recursos_proder.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2364/027-2024-simone_-prefeito-recursos_proder.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os recursos do PRODER</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2365/028-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2365/028-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição de água em Acioli</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2366/029-2024-simone-prefeito-melhorias_empeif_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2366/029-2024-simone-prefeito-melhorias_empeif_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na EMPEIF Cavalinho</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2367/030-2024-simone-prefeito-manutencao_novo_cemiterio_da_cidade.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2367/030-2024-simone-prefeito-manutencao_novo_cemiterio_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e melhorias no novo cemitério da cidade</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2372/031-2024-todos-vale-transferencia_familias_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2372/031-2024-todos-vale-transferencia_familias_jn.pdf</t>
   </si>
   <si>
     <t>Solicitando à Vale medidas para viabilizar a permanência das respectivas famílias nesta cidade</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2373/032-2024-farah-prefeito-encaminhamento_e-docs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2373/032-2024-farah-prefeito-encaminhamento_e-docs.pdf</t>
   </si>
   <si>
     <t>Solicitação encaminhamento de documentos via e-doc para SEDURB - Secretaria de Estado de Saneamento, Habitação e Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2374/033-2024-farah-prefeito-reducao_pessoas_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2374/033-2024-farah-prefeito-reducao_pessoas_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita adoção medidas para redução numero pessoas em situação de rua</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2375/034-2024-farah-prefeito-limpeza_praca_igreja.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2375/034-2024-farah-prefeito-limpeza_praca_igreja.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da Praça Nossa Senhora do Líbano, Centro</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2376/035-2024-cintia-sec.ob-obra_calct_b_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2376/035-2024-cintia-sec.ob-obra_calct_b_floresta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sec. Obras informações sobre a obra de calçamento do Bairro Floresta/Alvorada</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2377/036-2024-cintia-prefeito-veiculos_pesados_b.floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2377/036-2024-cintia-prefeito-veiculos_pesados_b.floresta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal intervenções junto ao órgão competente no sentido de proibir o trafego de veículos pesados no Bairro Floresta, bem como nos demais bairros que apresentam a mesma situação geográfica</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2378/037-2024-cintia-saae-manutencao_rua_b_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2378/037-2024-cintia-saae-manutencao_rua_b_floresta.pdf</t>
   </si>
   <si>
     <t>Solicita ao SAAE-JN providencias quanto ao esgoto a ceu aberto na Rua das Palmeiras, BAirro Floresta</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2380/038-2024-marcelo-prefeito-intervencoes_edp_manutencao_rede_de_energia_barra_do_triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2380/038-2024-marcelo-prefeito-intervencoes_edp_manutencao_rede_de_energia_barra_do_triunfo.pdf</t>
   </si>
   <si>
     <t>Solicita seja providenciada a manutenção da rede elétrica da Comunidade de Barra do Triunfo</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2381/039-2024-simone-semdurb_quebra_molas_rua_sul_america_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2381/039-2024-simone-semdurb_quebra_molas_rua_sul_america_cohab.pdf</t>
   </si>
   <si>
     <t>solicita à SEMDURB que providencie a instalação de quebra-molas ao longo da Rua Sul América, Bairro Cohab</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2382/040-2024-simone_-prefeito-melhorias_consultorio_odontologico_centro_ok.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2382/040-2024-simone_-prefeito-melhorias_consultorio_odontologico_centro_ok.pdf</t>
   </si>
   <si>
     <t>Solicitação melhorias/reforma nos consultórios odontológicos do Centro e a contratação de cirurgiões dentistas</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2386/041-2024-cintia-prefeito-reitera_oficio_053-23_reforma_quadra_nanazao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2386/041-2024-cintia-prefeito-reitera_oficio_053-23_reforma_quadra_nanazao.pdf</t>
   </si>
   <si>
     <t>Reitera os termos do Ofício Vereadores CMJN 053/2023, no qual solicita a reforma da Quadra Nanazão, Bairro de Fátima</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Wilen de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2395/042-2024-wilen-prefeito-informacoes_comite_inters_importunacoes_moradores_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2395/042-2024-wilen-prefeito-informacoes_comite_inters_importunacoes_moradores_rua.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as recentes denúncias veiculada nas redes sociais acerca das importunações de moradores de rua às mulheres</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2396/043-2024-wilen-associacao-cumprimento_lei_federal_acompanhente_mulher.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2396/043-2024-wilen-associacao-cumprimento_lei_federal_acompanhente_mulher.pdf</t>
   </si>
   <si>
     <t>Ofício encaminhado à Associação de Beneficência e Cultura de João Neiva solicitando informações sobre o cumprimento da lei federal 14.737/2023, que amplia o direito da mulher de ter acompanhante durante os atendimentos realizados em serviços de saúde pública e privada</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2401/045-2024-junior-semosu-pavimentacao_rua_maria_alves-rua_maraka.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2401/045-2024-junior-semosu-pavimentacao_rua_maria_alves-rua_maraka.pdf</t>
   </si>
   <si>
     <t>Solicita ao SEcretário Municipal de Obras a pavimentação da Rua Maria Alves, que tem início em frente ao Restaurante Maraka</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2414/046-2024-edilson_e_farah-padre-reuniao_sobre_situacao_moradores_de_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2414/046-2024-edilson_e_farah-padre-reuniao_sobre_situacao_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Padre Antônio Wilson, convidando para reunião sobre a situação dos moradores de rua</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2408/047-2024-edilson_e_farah-reuniao_sobre_situacao_moradores_de_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2408/047-2024-edilson_e_farah-reuniao_sobre_situacao_moradores_de_rua.pdf</t>
   </si>
   <si>
     <t>convite para reunião situação moradores de rua</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2409/048-2024-simone-instalcao_quebra-molas_rua_domingos_antonio_guzzo-sta_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2409/048-2024-simone-instalcao_quebra-molas_rua_domingos_antonio_guzzo-sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita instalação quebra-molas Rua Domingos Antônio Guzzo, B.Sta Luzia</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2410/049-2024-farah-semdubr-limpeza_rio_clotario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2410/049-2024-farah-semdubr-limpeza_rio_clotario.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do Rio Clotário</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2411/050-2024-farah-semdurb-limpeza_pequeno_rio_b.sta_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2411/050-2024-farah-semdurb-limpeza_pequeno_rio_b.sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza pequeno rio Bairro Santa Luzia</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2412/051-2024-wilen-prefeito-proviencias_aumento_gatos_b_triangulo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2412/051-2024-wilen-prefeito-proviencias_aumento_gatos_b_triangulo.pdf</t>
   </si>
   <si>
     <t>Solicita providência com relação ao aumento de gatos no Bairro Triangulo</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Cláudia Bernadete Silvério da Silva</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2413/052-2024-dete-semsa-informacoes_sobre_lista_de_espera_servicos_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2413/052-2024-dete-semsa-informacoes_sobre_lista_de_espera_servicos_saude.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a lista de espera dos serviços de saúde</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2406/053-2024-simone-prefeito-defesa_civil-retirada_fios_inutilizados_avenida_brasil.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2406/053-2024-simone-prefeito-defesa_civil-retirada_fios_inutilizados_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao PRefeito e Defesa Civil, solicitando a retirada dos fios inutilizados ao longo da Avenida Brasil</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2407/054-2024-simone-semdurb-cemiterio_transferencia_restos_mortais_p_novo_cemiterio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2407/054-2024-simone-semdurb-cemiterio_transferencia_restos_mortais_p_novo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Ofício à SEMDURB solicitando informações sobre o tramite do processo de retirada para transferencia dos despojos mortais</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2418/055-2024-marcelo-varricao_rua_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2418/055-2024-marcelo-varricao_rua_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam prestados os serviços de varrição na rua proxima à passarela na localidade de Cavalinho</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2419/056-2024-marcelo-corte_arvores_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2419/056-2024-marcelo-corte_arvores_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração que faça um estudo junto à Defesa Civil sobre a viabilidade de remoção de duas árvores que estão oferecendo risco de queda na rua proxima à passarela, na localidade de Cavalinho</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2421/057-2024-prefeito-recapeamento_em_frente_a_rodoviaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2421/057-2024-prefeito-recapeamento_em_frente_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Solicitação de recapeamento asfáltico em frente à Parada Colorado</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2420/058-2024-simone-prefeito-semsa-relatorio_recursos_emendas_hospital_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2420/058-2024-simone-prefeito-semsa-relatorio_recursos_emendas_hospital_jn.pdf</t>
   </si>
   <si>
     <t>Solicita relatório recursos de emendas parlamentares direcionados ao Hospital e Maternidade Sagrado Coração de Maria, de 2021 até a presente data</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2429/059-2024-wilen-prefeito-portador_fibromialgia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2429/059-2024-wilen-prefeito-portador_fibromialgia.pdf</t>
   </si>
   <si>
     <t>Solicitação de cadastro e confecção de carteirinhas, bem como a divulgação de Lei Municipal 3.219/2019, para atendimento especial aos portadores de fibromialgia</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2424/060-2024-dete-semsa-reitera_of_052_informacoes_sobre_lista_de_espera_servicos_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2424/060-2024-dete-semsa-reitera_of_052_informacoes_sobre_lista_de_espera_servicos_saude.pdf</t>
   </si>
   <si>
     <t>Reitera Ofício Vereadores 052/2024, que solicita informações sobre a lista de espera SEMSA</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2425/061-2024-dete-prefeito-devolucao_recursos_us_centro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2425/061-2024-dete-prefeito-devolucao_recursos_us_centro.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando ao Prefeito Municipal informaçoes sobre a devolução de recursos da obra de construção da US do Centro</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2426/062-2024-prefeito-edilson-reparos_galeira_b._triangulo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2426/062-2024-prefeito-edilson-reparos_galeira_b._triangulo.pdf</t>
   </si>
   <si>
     <t>Ofício enviado ao Prefeito Municipal solicitando reparos nas grades das galerias de rua do Bairro Triangulo</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2430/064-2024-simone-prefeito-semsa-vigilancia-semdurb-manutencao_cemiterio_vila_nova.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2430/064-2024-simone-prefeito-semsa-vigilancia-semdurb-manutencao_cemiterio_vila_nova.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre manutenção e limpeza no cemitério da Vila NOva de Cima</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2437/065-2024-simone-prefeito-faixa_pedestres_escola_maria_oliria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2437/065-2024-simone-prefeito-faixa_pedestres_escola_maria_oliria.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria na faixa de pedestres localizada em frente à Escola Maria Olíria Sarcinelli Campagnaro</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2431/066-2024-edilson-recapeamento_rua_jeronimo_carlesso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2431/066-2024-edilson-recapeamento_rua_jeronimo_carlesso.pdf</t>
   </si>
   <si>
     <t>Ofício solicitando recapeamento da Rua Jeronimo Carlesso, no Centro</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2438/067-2024-simone-prefeito-contratacao_odontologos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2438/067-2024-simone-prefeito-contratacao_odontologos.pdf</t>
   </si>
   <si>
     <t>Solicita a contratação de mais profisisonais de odontologia para atender as demandas do município</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2439/069-2024-junior-instabilidade_sinal_vivo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2439/069-2024-junior-instabilidade_sinal_vivo.pdf</t>
   </si>
   <si>
     <t>Solicita intervenções junto à Operadora de Telefonia Vivo para solução de instabilidade de sinal</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2895,67 +2895,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_simone_comissao_especial-estacao_tratamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento-simone-abertura_comissao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2277/001-2024-marcelo-redutor_velocidade_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2278/002-2024-simone-limpeza_rio_clotario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2397/003-2024-marcelo-prefeito-reparo_corrimao_e_recapeamento_ponte_de_ferro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2398/004-2024-marcelo-prefeito-limpeza_elevatorio_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2399/005-2024-eraldo-prefeito-extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2404/006-24-junior-calcamento_rural_rua_hilario_marin-piraqueacu_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2405/007-24-junior-corrimao_rua_hilario_marin-piraqueacu_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2448/008-2024-eraldo-quebra-molas_estrada_es_450_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2306/001-2024-todos-edson_luiz_dal_piaz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2307/002-2024-marcelo-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2393/003-2024-farah-qeijos_giacomin.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2417/006-2024-farah-enfermeiro_davi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2422/007-2024-farah-enfermeira_cyntia_sodre_rigoni_de_lima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2428/008-2024-eraldo-aposentadoria_servidores_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2436/009-2024-simone-homenagem_vereador_professor_eliel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2440/010-2024-simone-homenagem_lucas_neves.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2442/011-2024-eliel-colegio_monte_negro_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2446/012-2024-eliel-colegio_monte_negro_dia_do_professor_servidores_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2458/013-2024-eliel-professor_helder_premio_educador_do_ano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2460/014-2024-eliel-mestrado_iandra_gasparini.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2451/parecer_previo_093-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2457/001-2024-aprova_com_ressalva_as_contas_da_pmjn_relativas_ao_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2305/camara_municipal_de_joao_neiva-9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2309/474-2024-junior-hm-filipe_souza_queiroz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2310/475-2024-junior-hm-antonio_geraldo_duarte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2311/476-2024-junior-hm-leonardo_guasti_pessoa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2312/477-2024-celso-hm-arthur_scopel_fornaciari.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2313/478-2024-celso-hm-guilherme_campagnaro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2315/480-2024-cintia-cid-claudia_regina_milagre_fontes_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2316/481-2024-cintia-cid-leonardo_siqueira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2317/482-2024-cintia-cid-geisa_goncalves_vitali_de_barros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2318/483-2024-cintia-hm-luciano_oliveira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2319/484-2024-cintia-hm-paulo_cezar_penha_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2320/485-2024-edilson-cid-luciano_dos_santos_bertulano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2321/486-2024-eliel-cid-aguimar_dos_santos_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2322/487-2024-eliel-cid-erinete_da_silva_dare.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2323/488-2024-eliel-cid-gerliane_liesner_silva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2324/489-2024-eliel-cid-keila_nascimento_de_almeida_peroni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2325/490-2024-eliel-cid-patricia_bonfim_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2326/491-2024-eliel-cid-antonio_nilson_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2327/492-2024-farah-cid-rafaela_teixeira_possato_de_barros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2328/493-2024-farah-cid-jonacir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2329/494-2024-farah-cid-pedro_elcio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2330/495-2024-farah-hm-aliandra_rodrigues_marim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2331/496-2024-farah-hm-mayara_de_angeli_musso.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2332/497-2024-farah-hm-moises_rocha_oliveira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2349/498-2024-glauber-cid-thais_amanda_grippa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2333/499-2024-glauber-cid-oscleber_oliveira_soares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2334/500-2024-evandro-cid-antonio_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2335/501-2024-evandro-cid-valter_pereira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2336/502-2024-evandro-hm-fredson_de_souza_bastos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2337/503-2024-evandro-hm-jeferson_soares_augostinho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2338/504-2024-evandro-hm-rafael_luiz_reali_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2339/505-2024-marcelo-cid-guilherme_spavier_esteves.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2340/506-2024-marcelo-cid-pedro_vieira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2341/507-2024-marcelo-hm-evelyn_freire_santos_pessotti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2342/508-2024-marcelo-hm-rosilene_maria_fachetti_milani.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2343/509-2024-marcelo-hm-sandra_aparecida_delaia_ramos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2344/510-2024-simone-cid-adalgisa_carvalho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2345/511-2024-simone-cid-erasmo_junior_loss.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2346/512-2024-simone-hm-geisiane_maria_folli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2347/513-2024-simone-hm-janete_della_valentina_pinto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2348/514-2024-simone-hm-maria_da_conceicao_patuzzo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_cmjn_515-2024-eraldo-cultura_viva_municipio_jn.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2392/pl_cmjn_516-20024-denomina_rua_travessia_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_cmjn_no_517-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2453/pl_cmjn_518-20024-abono_aos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2267/pl_2017-2024-insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2268/pl_2018-2024-remuneracao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2269/pl_2019-2024-percentual_ocupacao_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2292/pl_2021-2024-comite_intersetorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2293/pl_2022-2024-altera_art._comdes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2294/pl_2023-2024-altera_art._comuc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2297/pl_2026-2024-credito_adic_especial_orcto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2298/pl_2028-2024-gratificacao_serv_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2299/pl_2029-2024-previdencia_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2300/pl_2.030-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2301/pl_2.031-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2302/pl_2.032-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2303/pl_2.033-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2304/pl_2.034-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2308/pl_2.035-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2357/pl_2.036-2024-altera_leis_revisando_plano_amortizacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2358/pl_2.037-2024-ldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2356/pl_2.038-2024-urgencia-altera_lei_municipal_3616-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_2039-2024-altera_disposicoes_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_2040-2024-abertura_credito_adicional_especila_orcto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2371/pl_2041-2024-abertura_credito_adicional_especial_orcto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2.042-2024-cred_adic_esp_idoso.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_2043-2024-altera_disposicoes_anexo_i_da_lei_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_2044-2024-altera_disposicoes_anexo_ii_da_lei_2648-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2389/pl_2045-2024-institui_gratificacao_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2390/pl_2046_-_altera_disposicoes_da_lei_municipal_3.208-2019_-_plano_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2391/pl_2047_-_absorve_trechos_estaduais_urbanos_de_responsabilidade_do_der-es.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2394/pl_2.048_-_preservacao_patrimonio_historico_natural_e_cultural_tombamento_-_proc_1.266-24_semuc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2.049-2024_-_dispoe_sobre_a_criacao_do_nucleo_de_apoio_educacional_especializado_na_rede_publica_municipal_de_ensino_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2415/pl_2.050-2024-altera_lei_2944-16-cria_conselho_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2416/pl_2.051-2024-altera_lei_3.208-2019-atualizar_procd_plano_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2423/pl_2.052-2024-atendimento_prioritario_a_pessoas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_2.053-2024-altera_disposicoes_da_lei_muncipal_3341-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_2.054-2024-dispoe_sobre_abertura_de_credito_ad_especial_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2441/pl_2.055-2024-politica_municipal_intersetorial_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2444/pl_2.056-2024-altera_lei_3273-20-calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2445/pl_2.057-2024-extincao_instituicoes_de_ensino_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_2058-2024-estima_a_despesa_e_fixa__despesa_exerc_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_2059-2024-altera_disposicoes_da_lei_municipal_3.476-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2450/pl_2060-2024-repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2454/pl_2061-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2452/pl_2062-2024-vigencia_pme_jn.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_2063-2024-altera_disposicoes_da_lei_municipal_3.208-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2455/pl_2064-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2459/pl_2065-2024-urgente-modifica_lei_municipal__3573-2023-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_2066-2024-urgente-altera_art._2_da_lei_municipal_3.320_que_doa_area_especifica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2463/pl_2.067-2024-convenio_repasse_associacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2464/pl_2.068-2024-modifica_ldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2465/pl_2.069-2024-altera_lei_3.341-21-ppa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2467/pl_2.070-2024-urgencia-altera_anexos_da_lei_3.692-24-ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_2.071-2024-urgencia-convenio_associacao_beneficencia_repasse_valores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2255/001-2024-calendario_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2279/002-2024-regulamenta_dispositivo_da_lei_federal_14.133-2021-enquadramento_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2286/003-2024-ordem_cronologica_de_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2287/004-2024-regulaentar_normas_contratacoes_diretas-lei_federal_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2466/005_-2024_-_altera_regimento_interno_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2388/parecer_relator_comissao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2443/relatorio_comissao_especial-rel_marcelo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2432/veto_total_ao_pl_cmjn_517-2024-farah-denominacao_ruas_bairro_floresta_ii.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2433/veto_total_pl_cmjn_517-2024_-_farah_-_denomina_ruas_bairro_floresta_ii.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2462/veto_total_ao_pl_cmjn_518-2024-concede_abono_aos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2266/proposta_de_emenda_a_lei_organica_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2296/proposta_de_emenda_a_lei_organica_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2270/001-2024-farah-prefeito-atestados_servidores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2271/002-2024-eraldo-prefeito-queda_energia_b.triunfo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2272/003-2024-farah-prefeito-medidas_dengue.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2273/004-2024-farah-prefeito-reitera_atestados_servidores.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2276/005-2024-farah-prefeito-limpeza_corregos_bairros.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2281/006-2024-simone-prefeito-obras_saae_r.arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2274/007-2024-simone-prefeito-qtdd_servidores_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2275/008-2024-eliel-prefeito-_atualizacao_casos_dengue.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2282/009-2024-eliel-prefeito-escoamento_agua_escola_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2280/010-2024-farah-prefeito-retirada_entulho_e_mautencao_calct_trevo_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2283/011-2024-simone-prefeito-posto_saude_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2284/012-2024-simone-prefeito-esgoto_ceu_aberto_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2288/013-2024-farah-prefeito-informacoes_pl_2019_percentual_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2379/014-2024-simone-prefeito-iluminacao_br_101.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2291/015-2024-todos-informacoes_proposta_emenda_lom_006-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2351/017-2024-simone_-prefeito-limpeza_e_manutencao_parquinho_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2352/oficio_vereadores_cmjn_018-2024-simone-informacoes_pl_2029-24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2359/019-2024-simone_-semed-informacoes_sobre_conselhos_escolas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2360/020-2024-simone_-prefeito-falta_de_energia_escola_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2361/021-2024-simone_-prefeito-limpeza_patio_escola_misisonarios.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2362/022-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2353/oficio_vereadores_cmjn_023-2024-farah-clct_rua_agripino_goncalves.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2354/oficio_vereadores_cmjn_024-2024-farah-limpeza_rua_eduardo_bozzi.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2355/oficio_vereadores_cmjn_025-2024-marcelo-manutencao_rede_eletrica_acioli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2363/026-2024-simone_-prefeito-semsa-informacoes_falta_medicamento_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2364/027-2024-simone_-prefeito-recursos_proder.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2365/028-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2366/029-2024-simone-prefeito-melhorias_empeif_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2367/030-2024-simone-prefeito-manutencao_novo_cemiterio_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2372/031-2024-todos-vale-transferencia_familias_jn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2373/032-2024-farah-prefeito-encaminhamento_e-docs.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2374/033-2024-farah-prefeito-reducao_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2375/034-2024-farah-prefeito-limpeza_praca_igreja.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2376/035-2024-cintia-sec.ob-obra_calct_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2377/036-2024-cintia-prefeito-veiculos_pesados_b.floresta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2378/037-2024-cintia-saae-manutencao_rua_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2380/038-2024-marcelo-prefeito-intervencoes_edp_manutencao_rede_de_energia_barra_do_triunfo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2381/039-2024-simone-semdurb_quebra_molas_rua_sul_america_cohab.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2382/040-2024-simone_-prefeito-melhorias_consultorio_odontologico_centro_ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2386/041-2024-cintia-prefeito-reitera_oficio_053-23_reforma_quadra_nanazao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2395/042-2024-wilen-prefeito-informacoes_comite_inters_importunacoes_moradores_rua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2396/043-2024-wilen-associacao-cumprimento_lei_federal_acompanhente_mulher.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2401/045-2024-junior-semosu-pavimentacao_rua_maria_alves-rua_maraka.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2414/046-2024-edilson_e_farah-padre-reuniao_sobre_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2408/047-2024-edilson_e_farah-reuniao_sobre_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2409/048-2024-simone-instalcao_quebra-molas_rua_domingos_antonio_guzzo-sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2410/049-2024-farah-semdubr-limpeza_rio_clotario.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2411/050-2024-farah-semdurb-limpeza_pequeno_rio_b.sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2412/051-2024-wilen-prefeito-proviencias_aumento_gatos_b_triangulo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2413/052-2024-dete-semsa-informacoes_sobre_lista_de_espera_servicos_saude.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2406/053-2024-simone-prefeito-defesa_civil-retirada_fios_inutilizados_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2407/054-2024-simone-semdurb-cemiterio_transferencia_restos_mortais_p_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2418/055-2024-marcelo-varricao_rua_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2419/056-2024-marcelo-corte_arvores_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2421/057-2024-prefeito-recapeamento_em_frente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2420/058-2024-simone-prefeito-semsa-relatorio_recursos_emendas_hospital_jn.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2429/059-2024-wilen-prefeito-portador_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2424/060-2024-dete-semsa-reitera_of_052_informacoes_sobre_lista_de_espera_servicos_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2425/061-2024-dete-prefeito-devolucao_recursos_us_centro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2426/062-2024-prefeito-edilson-reparos_galeira_b._triangulo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2430/064-2024-simone-prefeito-semsa-vigilancia-semdurb-manutencao_cemiterio_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2437/065-2024-simone-prefeito-faixa_pedestres_escola_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2431/066-2024-edilson-recapeamento_rua_jeronimo_carlesso.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2438/067-2024-simone-prefeito-contratacao_odontologos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2439/069-2024-junior-instabilidade_sinal_vivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2370/requerimento_simone_comissao_especial-estacao_tratamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2427/requerimento-simone-abertura_comissao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2277/001-2024-marcelo-redutor_velocidade_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2278/002-2024-simone-limpeza_rio_clotario.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2397/003-2024-marcelo-prefeito-reparo_corrimao_e_recapeamento_ponte_de_ferro.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2398/004-2024-marcelo-prefeito-limpeza_elevatorio_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2399/005-2024-eraldo-prefeito-extensao_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2404/006-24-junior-calcamento_rural_rua_hilario_marin-piraqueacu_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2405/007-24-junior-corrimao_rua_hilario_marin-piraqueacu_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2448/008-2024-eraldo-quebra-molas_estrada_es_450_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2306/001-2024-todos-edson_luiz_dal_piaz.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2307/002-2024-marcelo-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2393/003-2024-farah-qeijos_giacomin.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2417/006-2024-farah-enfermeiro_davi.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2422/007-2024-farah-enfermeira_cyntia_sodre_rigoni_de_lima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2428/008-2024-eraldo-aposentadoria_servidores_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2436/009-2024-simone-homenagem_vereador_professor_eliel.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2440/010-2024-simone-homenagem_lucas_neves.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2442/011-2024-eliel-colegio_monte_negro_dia_do_professor.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2446/012-2024-eliel-colegio_monte_negro_dia_do_professor_servidores_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2458/013-2024-eliel-professor_helder_premio_educador_do_ano.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2460/014-2024-eliel-mestrado_iandra_gasparini.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2451/parecer_previo_093-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2457/001-2024-aprova_com_ressalva_as_contas_da_pmjn_relativas_ao_exercicio_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2305/camara_municipal_de_joao_neiva-9.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2309/474-2024-junior-hm-filipe_souza_queiroz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2310/475-2024-junior-hm-antonio_geraldo_duarte.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2311/476-2024-junior-hm-leonardo_guasti_pessoa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2312/477-2024-celso-hm-arthur_scopel_fornaciari.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2313/478-2024-celso-hm-guilherme_campagnaro.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2315/480-2024-cintia-cid-claudia_regina_milagre_fontes_costa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2316/481-2024-cintia-cid-leonardo_siqueira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2317/482-2024-cintia-cid-geisa_goncalves_vitali_de_barros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2318/483-2024-cintia-hm-luciano_oliveira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2319/484-2024-cintia-hm-paulo_cezar_penha_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2320/485-2024-edilson-cid-luciano_dos_santos_bertulano.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2321/486-2024-eliel-cid-aguimar_dos_santos_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2322/487-2024-eliel-cid-erinete_da_silva_dare.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2323/488-2024-eliel-cid-gerliane_liesner_silva.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2324/489-2024-eliel-cid-keila_nascimento_de_almeida_peroni.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2325/490-2024-eliel-cid-patricia_bonfim_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2326/491-2024-eliel-cid-antonio_nilson_dos_anjos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2327/492-2024-farah-cid-rafaela_teixeira_possato_de_barros.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2328/493-2024-farah-cid-jonacir_da_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2329/494-2024-farah-cid-pedro_elcio_da_silva.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2330/495-2024-farah-hm-aliandra_rodrigues_marim.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2331/496-2024-farah-hm-mayara_de_angeli_musso.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2332/497-2024-farah-hm-moises_rocha_oliveira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2349/498-2024-glauber-cid-thais_amanda_grippa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2333/499-2024-glauber-cid-oscleber_oliveira_soares.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2334/500-2024-evandro-cid-antonio_jose_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2335/501-2024-evandro-cid-valter_pereira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2336/502-2024-evandro-hm-fredson_de_souza_bastos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2337/503-2024-evandro-hm-jeferson_soares_augostinho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2338/504-2024-evandro-hm-rafael_luiz_reali_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2339/505-2024-marcelo-cid-guilherme_spavier_esteves.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2340/506-2024-marcelo-cid-pedro_vieira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2341/507-2024-marcelo-hm-evelyn_freire_santos_pessotti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2342/508-2024-marcelo-hm-rosilene_maria_fachetti_milani.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2343/509-2024-marcelo-hm-sandra_aparecida_delaia_ramos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2344/510-2024-simone-cid-adalgisa_carvalho_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2345/511-2024-simone-cid-erasmo_junior_loss.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2346/512-2024-simone-hm-geisiane_maria_folli.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2347/513-2024-simone-hm-janete_della_valentina_pinto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2348/514-2024-simone-hm-maria_da_conceicao_patuzzo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2387/pl_cmjn_515-2024-eraldo-cultura_viva_municipio_jn.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2392/pl_cmjn_516-20024-denomina_rua_travessia_nossa_senhora_da_penha.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2402/projeto_de_lei_cmjn_no_517-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2453/pl_cmjn_518-20024-abono_aos_servidores_da_camara.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2267/pl_2017-2024-insalubridade_acs.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2268/pl_2018-2024-remuneracao_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2269/pl_2019-2024-percentual_ocupacao_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2292/pl_2021-2024-comite_intersetorial.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2293/pl_2022-2024-altera_art._comdes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2294/pl_2023-2024-altera_art._comuc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2297/pl_2026-2024-credito_adic_especial_orcto.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2298/pl_2028-2024-gratificacao_serv_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2299/pl_2029-2024-previdencia_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2300/pl_2.030-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2301/pl_2.031-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2302/pl_2.032-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2303/pl_2.033-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2304/pl_2.034-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2308/pl_2.035-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2357/pl_2.036-2024-altera_leis_revisando_plano_amortizacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2358/pl_2.037-2024-ldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2356/pl_2.038-2024-urgencia-altera_lei_municipal_3616-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2368/pl_2039-2024-altera_disposicoes_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2369/pl_2040-2024-abertura_credito_adicional_especila_orcto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2371/pl_2041-2024-abertura_credito_adicional_especial_orcto.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2383/pl_2.042-2024-cred_adic_esp_idoso.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2384/pl_2043-2024-altera_disposicoes_anexo_i_da_lei_3100-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2385/pl_2044-2024-altera_disposicoes_anexo_ii_da_lei_2648-2014.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2389/pl_2045-2024-institui_gratificacao_saae-jn.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2390/pl_2046_-_altera_disposicoes_da_lei_municipal_3.208-2019_-_plano_de_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2391/pl_2047_-_absorve_trechos_estaduais_urbanos_de_responsabilidade_do_der-es.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2394/pl_2.048_-_preservacao_patrimonio_historico_natural_e_cultural_tombamento_-_proc_1.266-24_semuc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2403/pl_2.049-2024_-_dispoe_sobre_a_criacao_do_nucleo_de_apoio_educacional_especializado_na_rede_publica_municipal_de_ensino_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2415/pl_2.050-2024-altera_lei_2944-16-cria_conselho_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2416/pl_2.051-2024-altera_lei_3.208-2019-atualizar_procd_plano_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2423/pl_2.052-2024-atendimento_prioritario_a_pessoas_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2434/pl_2.053-2024-altera_disposicoes_da_lei_muncipal_3341-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2435/pl_2.054-2024-dispoe_sobre_abertura_de_credito_ad_especial_orcamento_vigente.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2441/pl_2.055-2024-politica_municipal_intersetorial_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2444/pl_2.056-2024-altera_lei_3273-20-calendario_oficial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2445/pl_2.057-2024-extincao_instituicoes_de_ensino_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2447/pl_2058-2024-estima_a_despesa_e_fixa__despesa_exerc_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2449/pl_2059-2024-altera_disposicoes_da_lei_municipal_3.476-2022.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2450/pl_2060-2024-repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2454/pl_2061-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2452/pl_2062-2024-vigencia_pme_jn.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2456/pl_2063-2024-altera_disposicoes_da_lei_municipal_3.208-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2455/pl_2064-2024-urgente-criacao_servico_inspecao_municipal_e_proc_obrig_estab_manipulam_produtos_orig_animal.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2459/pl_2065-2024-urgente-modifica_lei_municipal__3573-2023-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2461/pl_2066-2024-urgente-altera_art._2_da_lei_municipal_3.320_que_doa_area_especifica.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2463/pl_2.067-2024-convenio_repasse_associacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2464/pl_2.068-2024-modifica_ldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2465/pl_2.069-2024-altera_lei_3.341-21-ppa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2467/pl_2.070-2024-urgencia-altera_anexos_da_lei_3.692-24-ldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2468/pl_2.071-2024-urgencia-convenio_associacao_beneficencia_repasse_valores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2255/001-2024-calendario_sessoes_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2279/002-2024-regulamenta_dispositivo_da_lei_federal_14.133-2021-enquadramento_bens_de_consumo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2286/003-2024-ordem_cronologica_de_pagamentos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2287/004-2024-regulaentar_normas_contratacoes_diretas-lei_federal_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2466/005_-2024_-_altera_regimento_interno_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2388/parecer_relator_comissao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2443/relatorio_comissao_especial-rel_marcelo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2432/veto_total_ao_pl_cmjn_517-2024-farah-denominacao_ruas_bairro_floresta_ii.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2433/veto_total_pl_cmjn_517-2024_-_farah_-_denomina_ruas_bairro_floresta_ii.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2462/veto_total_ao_pl_cmjn_518-2024-concede_abono_aos_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2266/proposta_de_emenda_a_lei_organica_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2296/proposta_de_emenda_a_lei_organica_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2270/001-2024-farah-prefeito-atestados_servidores.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2271/002-2024-eraldo-prefeito-queda_energia_b.triunfo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2272/003-2024-farah-prefeito-medidas_dengue.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2273/004-2024-farah-prefeito-reitera_atestados_servidores.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2276/005-2024-farah-prefeito-limpeza_corregos_bairros.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2281/006-2024-simone-prefeito-obras_saae_r.arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2274/007-2024-simone-prefeito-qtdd_servidores_servico_capina.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2275/008-2024-eliel-prefeito-_atualizacao_casos_dengue.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2282/009-2024-eliel-prefeito-escoamento_agua_escola_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2280/010-2024-farah-prefeito-retirada_entulho_e_mautencao_calct_trevo_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2283/011-2024-simone-prefeito-posto_saude_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2284/012-2024-simone-prefeito-esgoto_ceu_aberto_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2288/013-2024-farah-prefeito-informacoes_pl_2019_percentual_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2379/014-2024-simone-prefeito-iluminacao_br_101.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2291/015-2024-todos-informacoes_proposta_emenda_lom_006-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2351/017-2024-simone_-prefeito-limpeza_e_manutencao_parquinho_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2352/oficio_vereadores_cmjn_018-2024-simone-informacoes_pl_2029-24.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2359/019-2024-simone_-semed-informacoes_sobre_conselhos_escolas.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2360/020-2024-simone_-prefeito-falta_de_energia_escola_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2361/021-2024-simone_-prefeito-limpeza_patio_escola_misisonarios.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2362/022-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2353/oficio_vereadores_cmjn_023-2024-farah-clct_rua_agripino_goncalves.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2354/oficio_vereadores_cmjn_024-2024-farah-limpeza_rua_eduardo_bozzi.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2355/oficio_vereadores_cmjn_025-2024-marcelo-manutencao_rede_eletrica_acioli.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2363/026-2024-simone_-prefeito-semsa-informacoes_falta_medicamento_alto_custo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2364/027-2024-simone_-prefeito-recursos_proder.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2365/028-2024-simone_-prefeito-manutencao_corretiva_distribuicao_agua_acioli.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2366/029-2024-simone-prefeito-melhorias_empeif_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2367/030-2024-simone-prefeito-manutencao_novo_cemiterio_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2372/031-2024-todos-vale-transferencia_familias_jn.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2373/032-2024-farah-prefeito-encaminhamento_e-docs.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2374/033-2024-farah-prefeito-reducao_pessoas_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2375/034-2024-farah-prefeito-limpeza_praca_igreja.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2376/035-2024-cintia-sec.ob-obra_calct_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2377/036-2024-cintia-prefeito-veiculos_pesados_b.floresta.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2378/037-2024-cintia-saae-manutencao_rua_b_floresta.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2380/038-2024-marcelo-prefeito-intervencoes_edp_manutencao_rede_de_energia_barra_do_triunfo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2381/039-2024-simone-semdurb_quebra_molas_rua_sul_america_cohab.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2382/040-2024-simone_-prefeito-melhorias_consultorio_odontologico_centro_ok.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2386/041-2024-cintia-prefeito-reitera_oficio_053-23_reforma_quadra_nanazao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2395/042-2024-wilen-prefeito-informacoes_comite_inters_importunacoes_moradores_rua.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2396/043-2024-wilen-associacao-cumprimento_lei_federal_acompanhente_mulher.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2401/045-2024-junior-semosu-pavimentacao_rua_maria_alves-rua_maraka.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2414/046-2024-edilson_e_farah-padre-reuniao_sobre_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2408/047-2024-edilson_e_farah-reuniao_sobre_situacao_moradores_de_rua.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2409/048-2024-simone-instalcao_quebra-molas_rua_domingos_antonio_guzzo-sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2410/049-2024-farah-semdubr-limpeza_rio_clotario.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2411/050-2024-farah-semdurb-limpeza_pequeno_rio_b.sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2412/051-2024-wilen-prefeito-proviencias_aumento_gatos_b_triangulo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2413/052-2024-dete-semsa-informacoes_sobre_lista_de_espera_servicos_saude.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2406/053-2024-simone-prefeito-defesa_civil-retirada_fios_inutilizados_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2407/054-2024-simone-semdurb-cemiterio_transferencia_restos_mortais_p_novo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2418/055-2024-marcelo-varricao_rua_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2419/056-2024-marcelo-corte_arvores_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2421/057-2024-prefeito-recapeamento_em_frente_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2420/058-2024-simone-prefeito-semsa-relatorio_recursos_emendas_hospital_jn.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2429/059-2024-wilen-prefeito-portador_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2424/060-2024-dete-semsa-reitera_of_052_informacoes_sobre_lista_de_espera_servicos_saude.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2425/061-2024-dete-prefeito-devolucao_recursos_us_centro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2426/062-2024-prefeito-edilson-reparos_galeira_b._triangulo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2430/064-2024-simone-prefeito-semsa-vigilancia-semdurb-manutencao_cemiterio_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2437/065-2024-simone-prefeito-faixa_pedestres_escola_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2431/066-2024-edilson-recapeamento_rua_jeronimo_carlesso.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2438/067-2024-simone-prefeito-contratacao_odontologos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2024/2439/069-2024-junior-instabilidade_sinal_vivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H201"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="216.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="216" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>