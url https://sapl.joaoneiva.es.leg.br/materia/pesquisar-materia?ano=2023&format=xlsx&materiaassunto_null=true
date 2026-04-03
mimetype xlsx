--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -54,5004 +54,5004 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Eliel</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_001-2023_-_eliel_-_construcao_ligando_ruas_e_passarela.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_001-2023_-_eliel_-_construcao_ligando_ruas_e_passarela.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr, Prefeito que providencie estudos de viabilidade e projeto de construção de uma nova via ligando a Rua Santa Lúcia Cometti, próxima à EMEI Teresita Borrini Farina à Avenida Hélio Guasti, no Bairro Monte Líbano, com passarela sobre o Rio Piraqueaçu.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_002-2023-_glauber-_limpeza_ruas_bairro_monte_libano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_002-2023-_glauber-_limpeza_ruas_bairro_monte_libano.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie, em caráter de urgência, os serviços de limpeza com capina/roçagem, bem como a retirada de lixos e entulhos das ruas do Bairro Monte Líbano.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_003-2023_-_farah-_limpeza_de_lotes_e_terrenos_baldios_nos_bairros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_003-2023_-_farah-_limpeza_de_lotes_e_terrenos_baldios_nos_bairros.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que viabilize junto à Secretaria competente a limpeza com capina/roçagem, bem como retirada de lixos e entulhos de lotes e terrenos baldios nos diversos bairros do Município.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_004-2023_-_glauber_e_farah_-_limpeza_de_avenida_helio_guasti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_004-2023_-_glauber_e_farah_-_limpeza_de_avenida_helio_guasti.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie, em caráter de urgência, os serviços de limpeza com capina/roçagem, bem como a retirada de terra acumulada na Avenida Hélio Guasti, conhecida como Beira Linha.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_005-2023_-_marcelo_-_instalacao_corrimao_bairro_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_005-2023_-_marcelo_-_instalacao_corrimao_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. prefeito que providencie, em caráter de urgência, instalação de corrimão em trechos de calçada e escada que dá acesso ao Bairro Floresta.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_006-2023_-_marcelo_-_extensao_de_rede_de_baixa_tensao_com_instalacao_de_poste.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_006-2023_-_marcelo_-_extensao_de_rede_de_baixa_tensao_com_instalacao_de_poste.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie junto aos responsáveis extensão de rede de baixa tensão, com instalação de 01 poste contendo equipamentos de iluminação pública no final da Rua Macanaíbas, próximo ao Campo Society no Bairro Floresta.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao_007-2023_-_farah_-_pode_de_arvore.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao_007-2023_-_farah_-_pode_de_arvore.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que viabilize a limpeza com corte e poda de árvore na estrada do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_010-2023_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_010-2023_-_farah.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie a instalação/construção de um corrimão na escadaria que dá acesso ao Bairro Floresta, através da Rua Francisco Barbosa, próximo à Rua do Clube Pedro Nolasco.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_011-2023_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_011-2023_-_farah.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie, em caráter de urgência, a execução de serviços de limpeza das margens dos Rios Piraqueaçu, ao longo das ruas que os margeiam nos Bairros Vila Nova de Baixo, bem como das margens do Rio Clotário em todo seu percurso no Centro da Cidade.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_012-2023_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_012-2023_-_farah.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie a instalação de um corrimão ou gradil de proteção ao longo da Rua Mauro Mattos, conhecida como rua dos trailers.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_013-2023_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_013-2023_-_farah.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que viabilize, em caráter de urgência, melhorias no posto de saúde do Bairro Floresta.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_014-2023-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_014-2023-_farah.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie a instalação de um corrimão na escadaria que dá acesso ao Bairro Cruzeiro, iniciando -se na Rua Miguel cabidelli, Bairro Triângulo, a exemplo do que foi feito na escadaria que tem início na Rua Cipriano dos Santos, que dá acesso ao Bairro de Fátima.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Evandro Boca Lisa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_015-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_015-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a reforma da Praça de Cavalinhos.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_017-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_017-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a limpeza do entorno da Capela Mortuária do Município.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_018-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_018-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o calçamento da Rua Paulo Zeni no Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao__019-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao__019-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que faça a extensão da rede elétrica no Bairro São Carlos I.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_020-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_020-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a construção de Praça (área de lazer) no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Edilson Mantovani</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_021-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_021-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a agilidade no tramite do processo para do cálculo do ITBI.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_022-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_022-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que viabilize junto aos organizadores do Projeto Corrida das cores, a possibilidade da realização do Projeto no Município.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1824/ind._023-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1824/ind._023-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que providencie a limpeza, com coleta de entulhos e serviços de capina em todo o Bairro Floresta/Loteamento Alvorada.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1825/ind._023-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1825/ind._023-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um redutor de velocidade na Avenida Brasil.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_025-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_025-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito alargamento da Rua Pierina Pessotti.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_26-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_26-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a melhoria no trânsito no entorno das escolas EMEF MAria Olíria Sarcinelli Campagnaro, EMEI Teresita Borrini Farina e EEEFM João Neiva, no centro da cidade.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indic_028-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indic_028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutores de velocidade na Rua Vinhático, no Bairro Floresta.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_029-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_029-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a necessidade do calçamento de rua no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_030-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_030-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que providencie estudos de viabilidade quanto a implementação no Município da política de proteção dos direitos da pessoa com transtorno de espectro autismo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_031-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_031-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito a necessidade de recapeamento asfáltico de vias públicas nos bairros de Fátima e Vila Nova.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Cintia Cyrillo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_032-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_032-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo que providencie, em caráter de urgência, juntamente com as Secretarias competentes a formulação do Programa de Recuperação Fiscal -REFIS no âmbito municipal.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_033-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_033-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo a necessidade de Projeto de Lei sobre educação socioemocional.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1938/ind_034-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1938/ind_034-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito elaboração de projeto de lei que diponha sobre a concessão de isenção de IPTU.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_035-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_035-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder público a viabilização de suporte/apoio psicológico aos alunos e profissionais do magistério do município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1940/ind_036-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1940/ind_036-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a construção de banheiro público no centro da cidade.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_037-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_037-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a pintura de faixa de pedestre em frente à EMEF Pedro Nolasco.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_038-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_038-2023.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito o deslocamento de equipe de saúde para atender moradores da localidade de Rio Lampê.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_39-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_39-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a manutenção de estrada vicinal da localidade do Juá.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito a limpeza de ruas no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_041-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_041-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a manutenção de estrada na localidade de Alto Cachoeirinha.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_42-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_42-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de corrimão na ponte da localidade de Mundo Novo.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_043-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_043-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a manutenção da estrada de Demétrio Ribeiro e Alto Bergamo.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_44-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_44-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de um redutor de velocidade na rua lateral da BR - 101, KM 203.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1955/045-23_-eliel-piso_enfermagem.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1955/045-23_-eliel-piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito que projeto de lei para adequar o piso salarial da categoria dos enfermeiros, técnicos e auxiliares de enfermagem no âmbito do Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_46-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_46-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a limpeza do córrego que atravessa o Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_47-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_47-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito manutenção em rede de iluminação na Rua Cerejeiras no Bairro Floresta.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_48-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_48-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito manutenção no calçamento da Rua Cerejeiras no Bairro Floresta.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_50-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_50-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja providenciado com a máxima urgência, junto a concessionária de energia EDP Espírito Santo a substituição de postes na Rua Genésio Francisco dos Santos, Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_51-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_51-2023.pdf</t>
   </si>
   <si>
     <t>Indica a implementação de uma grade de contenção na Rua Sul América, Bairro São Carlos I.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_52-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_52-2023.pdf</t>
   </si>
   <si>
     <t>Indica o calçamento de ruas do Cristal que ainda se encontram sem pavimentação.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_53-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_53-2023.pdf</t>
   </si>
   <si>
     <t>Indica o calçamento das ruas do Bairro Ernesto Silva.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Eraldo Poleze</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_54-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_54-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma faixa elevada em frente à Emeif Guilherme Baptista, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_56-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_56-2023.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de corrimão na ponte do Distrito de Acioli, localizada próxima ao campo de futebol da comunidade.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_57-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_57-2023.pdf</t>
   </si>
   <si>
     <t>Indica a substituição de poste localizado em frente á Igreja Cristã Maranata, Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_58-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_58-2023.pdf</t>
   </si>
   <si>
     <t>Indica reparo na rampo localizada na "Rua da Estação", que dá acesso a residência de moradores, no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_59-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_59-2023.pdf</t>
   </si>
   <si>
     <t>Indica a construção de campo society no Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_60-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_60-2023.pdf</t>
   </si>
   <si>
     <t>Indica a retirada de muro da EMPEI Santo Afonso para ampliação da área no entorno da escola e posterior construção de patio de recreação.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_61-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_61-2023.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de uma camada de massa asfáltica na rua principal do Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_62-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_62-2023.pdf</t>
   </si>
   <si>
     <t>Indica a manutenção de ponte localizada no final da Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_63-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_63-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de placa de sinalização regulamentando o estacionamento de veículos em frente a Drogaria Salute, na Avenida Brasil, Centro.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_67-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_67-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de corrimão nas pontes Bairro Piraqueaçu</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_68-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_68-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de abrigo em ponto de ônibus no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_69-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_69-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de lixeiras nas ruas do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_70-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_70-2023.pdf</t>
   </si>
   <si>
     <t>Indica a execução do serviço de limpeza do córrego que corta o Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_71-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_71-2023.pdf</t>
   </si>
   <si>
     <t>Indica execução de serviço de iluminação em rua do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_72-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_72-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo realize estudo e viabilização de recursos, junto ao Governo do Estado, para construção de uma nova unidade de saúde no Bairro Floresta.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_73-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_73-2023.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo técnico para a solução sobre o escoamento de água pluvial na escadaria que dá acesso ao Bairro de Fátima.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_074-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_074-2023.pdf</t>
   </si>
   <si>
     <t>Solicita relatório sobre a concessão do serviço de transporte público coletivo.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_075-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_075-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um bebedouro na quadra do bairro Cohab.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_076-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_076-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a relocação da placa "Proibido Estacionar" da Rua Sete de Setembro, no centro do município.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_077-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_077-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de placa na Rua Eurico Sales.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_078-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_078-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a poda de árvore na Rua Domingos Antônio Guzzo.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_079-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_079-2023.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza com capina e/ou roçagem nas proximidades da EMEI Teresina Borrini Farina.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_080-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_080-2023.pdf</t>
   </si>
   <si>
     <t>Solicita finalização da instalação do compressor dos equipamentos dos consultórios odontológicos da Unidade de Saúde Centro.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_081-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_081-2023.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção de filtro de água instalado na Unidade de Saúde do Cristal.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_083-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_083-2023.pdf</t>
   </si>
   <si>
     <t>Solicita corte de árvore no bairro Alvorada.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_cmjn_001-2023_-pm_oscar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_cmjn_001-2023_-pm_oscar.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento e homenagem ao Coronel PM Oscar Paterlini Mendes.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1503/mocao_cmjn_002-2023-_ctjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1503/mocao_cmjn_002-2023-_ctjon.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento à Associação Centro de Triagem de MAteriais Recicláveis de João Neiva - CTJON</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1738/003-2022-eliel-homenagem_dia_da_mulher.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1738/003-2022-eliel-homenagem_dia_da_mulher.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem às mulheres pelo Dia Internacional da Mulher, comemorado, anualmente, no dia 8 de março</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1739/004-2022-eliel-homenagem_rosangela.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1739/004-2022-eliel-homenagem_rosangela.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Professora Rosangela Rampinelli</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1791/005-2023-farah-congratulacoes_alunos_eja_eeefm_jn_livro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1791/005-2023-farah-congratulacoes_alunos_eja_eeefm_jn_livro.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos alunos da Modalidade de Educação de Jovens e Adultos - EJA da EEEFM João Neiva.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1793/006-2023-farah-congratulacoes_escola_eeefm_joao_neiva_alunos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1793/006-2023-farah-congratulacoes_escola_eeefm_joao_neiva_alunos.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações às Professoras Graciella Costa Marim Recla e Júlia Fernandes dos Santos, da EEEFM João Neiva, em reconhecimento pela realização de trabalho desenvolvido pelos alunos da Modalidade Programa de Educação Jovens e Adultos - EJA</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1901/007-2023-glauber-engenheiro_francisco_de_assis_souza.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1901/007-2023-glauber-engenheiro_francisco_de_assis_souza.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento a Francisco de Assis de Souza</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1933/008-2023-glauber_-_dra._evelyn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1933/008-2023-glauber_-_dra._evelyn.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento à Dra. EVELYN KEITTY RIBEIRO SANTOS</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1934/009-2023-2023-eliel_-_heitor_favaro_.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1934/009-2023-2023-eliel_-_heitor_favaro_.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem aos Drs. Alecio Jocimar Fávaro e Heitor Croce Fávaro</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2044/010-2023-2023-farah-semed_e_empeif_cavalinho_desfile.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2044/010-2023-2023-farah-semed_e_empeif_cavalinho_desfile.pdf</t>
   </si>
   <si>
     <t>em homenagem e reconhecimento pela realização do desfile cívico em comemoração aos 35 anos de emancipação</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2045/011-2023-2023-farah-desfile_poder_legislativo_junior.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2045/011-2023-2023-farah-desfile_poder_legislativo_junior.pdf</t>
   </si>
   <si>
     <t>em reconhecimento à homenagem prestada ao Poder Legislativo no desfile cívico em comemoração aos 35 anos de emancipação</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2046/012-2023-2023-farah-desfile_poder_legislativo_celso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2046/012-2023-2023-farah-desfile_poder_legislativo_celso.pdf</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2047/013-2023-2023-farah-desfile_poder_legislativo_cintia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2047/013-2023-2023-farah-desfile_poder_legislativo_cintia.pdf</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2048/014-2023-2023-farah-desfile_poder_legislativo_edilson.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2048/014-2023-2023-farah-desfile_poder_legislativo_edilson.pdf</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2050/016-2023-2023-farah-desfile_poder_legislativo_eraldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2050/016-2023-2023-farah-desfile_poder_legislativo_eraldo.pdf</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2051/017-2023-2023-farah-desfile_poder_legislativo_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2051/017-2023-2023-farah-desfile_poder_legislativo_farah.pdf</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2052/018-2023-2023-farah-desfile_poder_legislativo_glauber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2052/018-2023-2023-farah-desfile_poder_legislativo_glauber.pdf</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2053/019-2023-2023-farah-desfile_poder_legislativo_evandro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2053/019-2023-2023-farah-desfile_poder_legislativo_evandro.pdf</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2054/020-2023-2023-farah-desfile_poder_legislativo_marcelo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2054/020-2023-2023-farah-desfile_poder_legislativo_marcelo.pdf</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2055/021-2023-2023-farah-desfile_poder_legislativo_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2055/021-2023-2023-farah-desfile_poder_legislativo_simone.pdf</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2122/022-2023-marcelo-poder_executivo_pelos_festejos_emancipacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2122/022-2023-marcelo-poder_executivo_pelos_festejos_emancipacao.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Poder Executivo e toda sua equipe pelo sucesso dos festejos da festa de emancipação</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2123/023-2023-marcelo-aluno_rep_prefeito_desfile.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2123/023-2023-marcelo-aluno_rep_prefeito_desfile.pdf</t>
   </si>
   <si>
     <t>Homenagem ao aluno que representou o Prefeito Municipal no desfile cívico</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2124/024-2023-todos-desfile_secretario_cultura.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2124/024-2023-todos-desfile_secretario_cultura.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Secretário Municipal de Cultura pelos sucesso nos festejos da festa de emancipação</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2125/025-2023-todos-desfile_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2125/025-2023-todos-desfile_cavalinho.pdf</t>
   </si>
   <si>
     <t>Homenagem EMPEIF Cavalinho pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2126/026-2023-todos-desfile_santo_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2126/026-2023-todos-desfile_santo_afonso.pdf</t>
   </si>
   <si>
     <t>Homenagem EMPEIF SAnto Afonso pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2127/027-2023-todos-desfile_nilzo_plazzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2127/027-2023-todos-desfile_nilzo_plazzi.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEIF Deputado Nilzo Plazzi pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2128/028-2023-todos-desfile_claudete_teresinha_cometti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2128/028-2023-todos-desfile_claudete_teresinha_cometti.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEI Claudete Teresinha Cometti pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2129/029-2023-todos-desfile_barra_triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2129/029-2023-todos-desfile_barra_triunfo.pdf</t>
   </si>
   <si>
     <t>Homenagem EMPEIF Barra do Triunfo pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2130/030-2023-todos-desfile_teresita_borrini_farina.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2130/030-2023-todos-desfile_teresita_borrini_farina.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEI Teresita Borrini FArina pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2131/031-2023-todos-desfile_guilherme_baptista.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2131/031-2023-todos-desfile_guilherme_baptista.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEIF Guilherme Baptista pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2132/032-2023-todos-desfile_jose_rebuzzi_sarcinelli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2132/032-2023-todos-desfile_jose_rebuzzi_sarcinelli.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEIF José Rebuzzi Sarcinelli pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2133/033-2023-todos-desfile_pedro_nolasco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2133/033-2023-todos-desfile_pedro_nolasco.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEF Pedro Nolasco pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2134/034-2023-todos-desfile_orlindo_francisco_borges.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2134/034-2023-todos-desfile_orlindo_francisco_borges.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEIF Dr. Orlindo Francisco Borges pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2135/036-2023-todos-desfile_missionarios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2135/036-2023-todos-desfile_missionarios.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEF Prof. Mª Olíria S. Campagnaro pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2136/036-2023-todos-desfile_missionarios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2136/036-2023-todos-desfile_missionarios.pdf</t>
   </si>
   <si>
     <t>Homenagem EMEF Missionário Combonianos pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2137/037-2023-todos-desfile_casa_estudante.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2137/037-2023-todos-desfile_casa_estudante.pdf</t>
   </si>
   <si>
     <t>Homenagem Casa do Estudante pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2138/038-2023-todos-desfile_eeefm_joao_neiva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2138/038-2023-todos-desfile_eeefm_joao_neiva.pdf</t>
   </si>
   <si>
     <t>Homenagem EEEFM João Neiva pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2139/039-2023-todos-desfile_escoteiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2139/039-2023-todos-desfile_escoteiro.pdf</t>
   </si>
   <si>
     <t>Homenagem 8º Grupo Pedro Nolasco pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2140/040-2023-todos-desfile_banda_congo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2140/040-2023-todos-desfile_banda_congo.pdf</t>
   </si>
   <si>
     <t>Homenagem Banda de Congo São Benedito pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2141/041-2023-todos-desfile_preservarte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2141/041-2023-todos-desfile_preservarte.pdf</t>
   </si>
   <si>
     <t>Homenagem Instituto Preservarte pela participação no desfile cívico</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2142/042-2023-todos-desfile_pestalozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2142/042-2023-todos-desfile_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Homenagem à Pestalozzi pela sua participação no desfile cívico</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2143/043-2023-todos-desfile_banda_vila_riacho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2143/043-2023-todos-desfile_banda_vila_riacho.pdf</t>
   </si>
   <si>
     <t>Homenagem à Banmel pela sua participação no desfile cívico</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2144/044-2023-todos-desfile_banda_serra.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2144/044-2023-todos-desfile_banda_serra.pdf</t>
   </si>
   <si>
     <t>Homenagem à Banda Marcial Serra pela sua participação no desfile cívico</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2145/045-2023-todos-desfile_banda_viana.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2145/045-2023-todos-desfile_banda_viana.pdf</t>
   </si>
   <si>
     <t>Homenagem à Banda Marcial de Viana pela sua participação no desfile cívico</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2146/046-2023-todos-desfile_banda_serra.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2146/046-2023-todos-desfile_banda_serra.pdf</t>
   </si>
   <si>
     <t>Homenagem à Banda de Musica da Serra pela sua participação no desfile cívico</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2062/047-2023-eliel-escola_maria_oliria_e_alunos_que_participaram_do_projeto_mentes_brilhantes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2062/047-2023-eliel-escola_maria_oliria_e_alunos_que_participaram_do_projeto_mentes_brilhantes.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Escola Municipal de Ensino Fundamental Professora Maria Olíria Sarcinelli Campagnaro, pela participação na etapa final do Projeto Mentes Brilhantes – Circuito Capixaba</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2063/048-2023-eliel-alunos_da_escola_maria_oliria_projeto_mentes_brilhantes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2063/048-2023-eliel-alunos_da_escola_maria_oliria_projeto_mentes_brilhantes.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações aos alunos da Escola Municipal de Ensino Fundamental Professora Maria Olíria Sarcinelli Campagnaro, pela participação na etapa final do Projeto Mentes Brilhantes 2023 – Circuito Capixaba</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2064/049-2023-eliel-escola_maria_oliria_projetos_primeiro_semestre.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2064/049-2023-eliel-escola_maria_oliria_projetos_primeiro_semestre.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Escola Municipal de Ensino Fundamental Professora Maria Olíria Sarcinelli Campagnaro, pelos projetos desenvolvidos no primeiro semestre de 2023</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2065/050-2023-glauber-queijaria_vila_veneto-premiacao_concurso_blumenau-sc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2065/050-2023-glauber-queijaria_vila_veneto-premiacao_concurso_blumenau-sc.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Queijaria Vila Veneto pela premiação no Concurso Queijo Brasil, em Blumenau-SC</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2066/051-2023-glauber-queijaria_giacomin-premiacao_concurso_blumenau-sc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2066/051-2023-glauber-queijaria_giacomin-premiacao_concurso_blumenau-sc.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Queijaria “Queijos Giacomin” pela premiação no Concurso Queijo Brasil, em Blumenau-SC</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2116/052-2023-farah-tres_torres.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2116/052-2023-farah-tres_torres.pdf</t>
   </si>
   <si>
     <t>Homenagem e reconhecimento a Três Torres Cervejaria</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2165/053-2023-simone-casa_brasil.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2165/053-2023-simone-casa_brasil.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento ao Empresário José Fernando Bravo</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2147/054-2023-glauber-queijaria_giacomin_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2147/054-2023-glauber-queijaria_giacomin_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Queijaria "Queijos Giacomin" pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2148/055-2023-glauber-queijaria_trevo_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2148/055-2023-glauber-queijaria_trevo_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Queijaria "Queijo do Trevo" pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2149/056-2023-glauber-queijaria_vila_veneto_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2149/056-2023-glauber-queijaria_vila_veneto_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Queijaria Vila Veneto pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2150/057-2023-glauber-queijaria_del_caro_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2150/057-2023-glauber-queijaria_del_caro_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Queijaria Del Caro pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2151/058-2023-glauber-queijaria_bergantini_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2151/058-2023-glauber-queijaria_bergantini_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Queijaria "Queijos Bergantini" pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2152/059-2023-glauber-tres_torres_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2152/059-2023-glauber-tres_torres_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Cervejaria Três Torres pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2153/060-2023-glauber-divino_cacau_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2153/060-2023-glauber-divino_cacau_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Divino Cacau Chocolate Artesanal pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2154/061-2023-glauber-4_estacoes_picole_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2154/061-2023-glauber-4_estacoes_picole_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem a "4  Estações Picolé" pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2155/062-2023-glauber-cachacaria_fracalossi_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2155/062-2023-glauber-cachacaria_fracalossi_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Cachaçaria Fracalossi pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2156/063-2023-glauber-casarao_violinos_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2156/063-2023-glauber-casarao_violinos_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Casarão dos Violinos Restaurante pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2157/064-2023-glauber-favero_doces_artesanais_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2157/064-2023-glauber-favero_doces_artesanais_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Favero Doces Artesanais  pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2158/065-2023-glauber-cafe_loss_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2158/065-2023-glauber-cafe_loss_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Café Loss pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2159/066-2023-glauber-colibri_aventura_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2159/066-2023-glauber-colibri_aventura_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à "Colibri Aventura" pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2160/067-2023-glauber-manda_brasa_pizzaria_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2160/067-2023-glauber-manda_brasa_pizzaria_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Manda Brasa Pizzaria pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2161/068-2023-glauber-mercadinho_bergamini_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2161/068-2023-glauber-mercadinho_bergamini_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Mercadinho Bergamini pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2162/069-2023-glauber-fornaciari_capeletes_rota_queijo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2162/069-2023-glauber-fornaciari_capeletes_rota_queijo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Fornaciari Capeletes pela sua participação no Festival Rota dos Queijos</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2175/070-2023-simone-orquestra.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2175/070-2023-simone-orquestra.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento à Orquestra Dedilharcos, do Instituto Preservarte</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2176/071-2023-simone-preservarte_orquestra.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2176/071-2023-simone-preservarte_orquestra.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento ao Instituto Preservarte pelo sucesso da turnê da Orquestra Dedilharcos pela Itália</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2173/072-2023-glauber_-_izaly_a_patrocinio_-_jiu-jitsu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2173/072-2023-glauber_-_izaly_a_patrocinio_-_jiu-jitsu.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM à Srta. IZALLY DOS ANJOS PATROCÍNIO pela recente conquista esportiva, vencedora da Copa Norte 2023 de Jiu-Jitsu Profissional</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2174/073-2023-eliel-aluno_heitor_mendes_rodrigues_jornada_parlamento_jovem.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2174/073-2023-eliel-aluno_heitor_mendes_rodrigues_jornada_parlamento_jovem.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações pela pré-seleção do discurso apresentado pelo aluno Heitor Mendes Rodrigues na Jornada de Aprendizagem Cidadã, do Parlamento Jovem Brasileiro</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2178/074-2023-marcelo_-_emef_rebuzi_sarcineli_-_cristal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2178/074-2023-marcelo_-_emef_rebuzi_sarcineli_-_cristal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM” à EMEF JOSÉ REBUZZI SARCINELLI_x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Marcelo CAmpostrini e Junior Deambrozio</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2179/075-2023-marcelo_-_henrique_spinasse_-_campeao_brasileiro_de_enduro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2179/075-2023-marcelo_-_henrique_spinasse_-_campeao_brasileiro_de_enduro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM ao jovem HENRIQUE SPINASSÉ _x000D_
 _x000D_
 _x000D_
 Autores: Marcelo CAmpostrini e Eliel dos Anjos</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2177/076-2023-todos-dia_professores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2177/076-2023-todos-dia_professores.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem ao Dia dos Professores_x000D_
 _x000D_
 _x000D_
 Autoria: todos os Vereadores</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2181/077-2023-glauber-grupo_trilheiros_jn-natal_solidario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2181/077-2023-glauber-grupo_trilheiros_jn-natal_solidario.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Grupo de Trilheiros de João Neiva pela iniciativa em organizar o Natal Solidário</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2228/078-2023-simone-influencers.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2228/078-2023-simone-influencers.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento aos influenciadores digitais de João Neiva</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2245/079-2023-eliel-camili_concurso_redacao_pf.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2245/079-2023-eliel-camili_concurso_redacao_pf.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem a aluna Camilli Sabrina Vieira Rodrigues pela classificação no concurso de redação</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>Moção de homenagem e reconhecimento ao 8º Grupo Escoteiro Pedro Nolasco em comemoração aos 60 anos de formação</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2240/081-2023-farah-atletas_denominadas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2240/081-2023-farah-atletas_denominadas.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações às Atletas denominadas</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2241/082-2023-farah-congratulacoes_igreja_espaco_da_graca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2241/082-2023-farah-congratulacoes_igreja_espaco_da_graca.pdf</t>
   </si>
   <si>
     <t>Congratulaçoes Igreja Espaço da Graça</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2242/083-2023-farah-congratulacoes_projeto_espaco_da_graca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2242/083-2023-farah-congratulacoes_projeto_espaco_da_graca.pdf</t>
   </si>
   <si>
     <t>Congratulações Projeto Espaço da Graça</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2243/084-2023-eliel-simone-homenagem_ao_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2243/084-2023-eliel-simone-homenagem_ao_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Conselho Municipal de Educação</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2244/085-2023-eliel-simone-homenagem_presidente_conselho_municipal_de_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2244/085-2023-eliel-simone-homenagem_presidente_conselho_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Homenagem a PResidente do Conselho Municipal de Educação</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2235/086-2023-simone_-_aluno_gabriel_saccani_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2235/086-2023-simone_-_aluno_gabriel_saccani_da_silva.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem ao aluno Gabriel Saccani da Silva</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Espírito Santo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2183/contas_pmjn_2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2183/contas_pmjn_2021.pdf</t>
   </si>
   <si>
     <t>Processo TC 9179-2022-Parecer Previo TC 083/2023-3-contas PMJN 2021</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2208/001-2023-cfo-contas_pmjn_2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2208/001-2023-cfo-contas_pmjn_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação da prestação de contas da Prefeitura Municipal de João Neiva relativa ao exercício de 2021</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_cmjn_404-2023_-_altera_lei_2654-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_cmjn_404-2023_-_altera_lei_2654-2014.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.654/2014, que "aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva, e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1766/proj_cmjn_405-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1766/proj_cmjn_405-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Edcharles Miranda de Souza.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1767/proj_cmjn_406-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1767/proj_cmjn_406-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Gilson Daniel Batista</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1768/proj_cmjn_407-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1768/proj_cmjn_407-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Elizabeth Alves Pereira Ferreira.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1769/proj_cmjn_408-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1769/proj_cmjn_408-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Srta. Maria Aparecida Gardi.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1770/proj_cmjn_409-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1770/proj_cmjn_409-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Samira Rampinelli Schiavon Nardi.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1772/proj_cmjn_410-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1772/proj_cmjn_410-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Srta. Vanessa Gasparini</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1773/proj_cmjn_411-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1773/proj_cmjn_411-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Conceição da Penha Carlesso de Moura</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1774/proj_cmjn_412-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1774/proj_cmjn_412-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Iara Cristina Donato</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1775/proj_cmjn_413-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1775/proj_cmjn_413-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Janete Santos de Sá, Deputada Estadual</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1776/proj_cmjn_414-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1776/proj_cmjn_414-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Klecia Marim Campostrini Favarato</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1777/proj_cmjn_415-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1777/proj_cmjn_415-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Edmar Viana da Silva</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1778/proj_cmjn_416-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1778/proj_cmjn_416-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Evandro Avancini Rodrigues</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1779/proj_cmjn_417-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1779/proj_cmjn_417-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Layla Lagassi Guerra Fraga</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1780/proj_cmjn_418-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1780/proj_cmjn_418-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Raquel Ferreira Mageste Lessa – Deputada Raquel Lessa</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1781/proj_cmjn_419-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1781/proj_cmjn_419-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Mônica Rosa Eleutério Gomes</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1782/proj_cmjn_420-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1782/proj_cmjn_420-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Dr. Leonardo Nogueira Araújo</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1783/proj_cmjn_421-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1783/proj_cmjn_421-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Juliana Piol dos Santos Rodrigues</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1784/proj_cmjn_422-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1784/proj_cmjn_422-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Dra. Milena Lopes Farina</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1785/proj_cmjn_423-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1785/proj_cmjn_423-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Onanias Dias Moura</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1786/proj_cmjn_424-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1786/proj_cmjn_424-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Marcos Ribeiro Gomes</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1787/proj_cmjn_425-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1787/proj_cmjn_425-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Celso Luiz Guzzo.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1788/proj_cmjn_426-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1788/proj_cmjn_426-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Lucas Eliziário Seleguini</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Celso Guzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1789/proj_cmjn_427-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1789/proj_cmjn_427-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao sr. Gustavo Valentim Pandolfi</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1790/proj_cmjn_428-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1790/proj_cmjn_428-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Marcela Boina Scarpati</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1792/proj_cmjn_429-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1792/proj_cmjn_429-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Jéssica Vassoler</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1794/proj_cmjn_430-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1794/proj_cmjn_430-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Maristela Casotti Miranda</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1795/proj_cmjn_431-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1795/proj_cmjn_431-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Telma Fornaciari Masolini</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1796/proj_cmjn_432-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1796/proj_cmjn_432-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Elda Poleze Pandolfi</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1797/proj_cmjn_433-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1797/proj_cmjn_433-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Cleuma Sousa de Oliveira</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1798/proj_cmjn_434-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1798/proj_cmjn_434-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Monique Santos Pires Varela da Silveira</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1799/proj_cmjn_435-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1799/proj_cmjn_435-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Arisledson Xavier da Silva</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1800/proj_cmjn_436-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1800/proj_cmjn_436-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. José Maria Lopes dos Santos</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1801/proj_cmjn_437-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1801/proj_cmjn_437-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Antonio Ariston Pereira da Silva</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1802/proj_cmjn_438-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1802/proj_cmjn_438-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Srta. Alana da Rocha Loureiro Ribeiro</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1803/proj_cmjn_439-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1803/proj_cmjn_439-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Ludimila Vancini Marin</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1804/proj_cmjn_440-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1804/proj_cmjn_440-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Giuderlani Costa</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1805/proj_cmjn_441-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1805/proj_cmjn_441-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Tiago Vaz Teixeira</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1806/proj_cmjn_442-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1806/proj_cmjn_442-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Celso Martins</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1807/proj_cmjn_443-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1807/proj_cmjn_443-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Igor de Paula Frigini</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1808/proj_cmjn_444-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1808/proj_cmjn_444-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Leonardo Reboli da Silva</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1809/proj_cmjn_445-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1809/proj_cmjn_445-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Dr. Luiz Claudio Possatto Lyra</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1810/proj_cmjn_446-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1810/proj_cmjn_446-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Luziana Miossi de Jesus</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1811/proj_cmjn_447-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1811/proj_cmjn_447-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Dr. Hudson Soares Leal, Deputado Estadual</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1812/proj_cmjn_448-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1812/proj_cmjn_448-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a sra. Elizete dos Santos</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1813/proj_cmjn_449-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1813/proj_cmjn_449-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Altamir José Damazio</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1814/proj_cmjn_450-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1814/proj_cmjn_450-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Rafael Alexandre Santos, Pastor</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1815/proj_cmjn_451-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1815/proj_cmjn_451-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à sra. Iandra Aparecida dos Santos Gasparini.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1816/proj_cmjn_452-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1816/proj_cmjn_452-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito o Dr. Leandro Comper Sperandio, Delegado de Polícia.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1817/proj_cmjn_453-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1817/proj_cmjn_453-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito o sr. Paulo de Souza Costa, Pastor</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Marinéia Guzzo Farina</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1819/proj_cmjn_455-5023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1819/proj_cmjn_455-5023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. José Mario Cerri</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1820/proj_cmjn_456-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1820/proj_cmjn_456-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. José Roberto Santi</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1821/proj_cmjn_457-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1821/proj_cmjn_457-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Alexandre Araújo Marçal - Deputado Alexandre Xambinho</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Sr. Fernando Augusto Pessotti</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1871/prjo_lei_cmjn_459-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1871/prjo_lei_cmjn_459-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Eder Campagnaro</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1872/proj_lei_cmjn_460-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1872/proj_lei_cmjn_460-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Álvaro Artur Albergaria de Aguiar</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1873/proj_lei_cmjn_461-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1873/proj_lei_cmjn_461-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Edimilson Gama Pereira</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1874/proj_lei_cmjn_462-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1874/proj_lei_cmjn_462-2023.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Luiz Antônio das Graças Monteiro</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_cmjn_463-2023-mesa-subsidio_vereadores_e_prefeito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_cmjn_463-2023-mesa-subsidio_vereadores_e_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, Vice-Prefeito e Vereadores para a legislatura 2025-2028, e dá outras providências</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2032/pl_cmjn_464-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2032/pl_cmjn_464-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública do Distrito de Acioli.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2040/465-2023-simone-nome_rua_acioli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2040/465-2023-simone-nome_rua_acioli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública do Distrito de Acioli</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2041/466-2023-impacto_pl_vale_alimentacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2041/466-2023-impacto_pl_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de reajuste ao vale alimentação dos servidores da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>Institui o uso do Cordão de Girassol como instrumento auxiliar para identificação de pessoas com deficiências ocultas, para fins de atendimento prioritário no município de João Neiva-ES</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2246/468-2023-farah-marcelo-simone-rua_florestaii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2246/468-2023-farah-marcelo-simone-rua_florestaii.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública do Bairro Floresta II_x000D_
 _x000D_
 _x000D_
 Autores: Vereadores Farah, Marcelo e Simone</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2182/469-2023-mesa-institui_gratificacao_comissao_licitacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2182/469-2023-mesa-institui_gratificacao_comissao_licitacao.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao pregoeiro, agente de contratação e equipe de apoio da Câmara Municipal de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2184/470-2023-cintia-institui_o_iptu_social.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2184/470-2023-cintia-institui_o_iptu_social.pdf</t>
   </si>
   <si>
     <t>Institui o "IPTU SOCIAL", que dispõe sobre a concessão de isenção de IPTU - Imposto Predial e Territorial Urbano do Município de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2210/472-2023-mesa_diretora-abono_servidores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2210/472-2023-mesa_diretora-abono_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono servidores Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1583/proj._lei_1.945-2023-_revoga_lei_3430-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1583/proj._lei_1.945-2023-_revoga_lei_3430-2022.pdf</t>
   </si>
   <si>
     <t>Fica revogada a lei Municipal 3.430, de 03 de agosto de 2022.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1587/proj._lei_1946-2023_-_comissao_permanente_de_regularizacao_fundiaria_e_gratificacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1587/proj._lei_1946-2023_-_comissao_permanente_de_regularizacao_fundiaria_e_gratificacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Comissão Municipal Permanente de Regularização Fundiária e a concessão de gratificação aos seus membros.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1584/proj._lei_1.947-2023_-_alteracao_lei_2648-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1584/proj._lei_1.947-2023_-_alteracao_lei_2648-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo II da Lei Municipal 2.648/2014._x000D_
 _x000D_
 _x000D_
 DEVOLVIDO A PEDIDO DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1585/proj._lei_1948-2023_-_altera_lei_3102-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1585/proj._lei_1948-2023_-_altera_lei_3102-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Municipal 3.102/2018.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_1.949-2023_-_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_1.949-2023_-_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse de incentivo financeiro para fortalecimento de políticas, em parcela única, aos ACS e ACE.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1586/proj._lei_1.950-2023-_gratificacao_cpl_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1586/proj._lei_1.950-2023-_gratificacao_cpl_ipsjon.pdf</t>
   </si>
   <si>
     <t>Institui gratificação aos membros titulares da Comissão Permanente de Licitação e Pregão do IPSJON, e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_1.951-2023_-_altera_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_1.951-2023_-_altera_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 3.341/2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1507/pl_1.952-2023_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1507/pl_1.952-2023_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe spbre a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1508/pl_1.953-2023_-_regime_de_adiantamento_de_fundos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1508/pl_1.953-2023_-_regime_de_adiantamento_de_fundos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de Adiantamento de Fundos, e dá outras providências.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1736/proj._lei_1954_-_abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1736/proj._lei_1954_-_abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1737/proj._de_lei_1955_-_remuneracao_e_atribuicoes_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1737/proj._de_lei_1955_-_remuneracao_e_atribuicoes_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da lei municipal 1.886-2007_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1759/pl_1.956-2023_-_altera_2339-2011_e_institui_fmas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1759/pl_1.956-2023_-_altera_2339-2011_e_institui_fmas.pdf</t>
   </si>
   <si>
     <t>Altera letra "b" do inciso IV do art. 3º da Lei Municipal nº 2.339/2011, que cria o CMAS e institui o FMAS.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1771/proj._lei_1.957-2023_-_reestruturacao_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1771/proj._lei_1.957-2023_-_reestruturacao_ipsjon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Instituto de Previdência dos Servidores Públicos do Município de João Neiva (Ipsjon), e dá outras providências.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1870/proj_de_lei_1.958-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1870/proj_de_lei_1.958-2023.pdf</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1889/proj_leii_1.959-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1889/proj_leii_1.959-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1883/proj_lei_1.960-2023_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1883/proj_lei_1.960-2023_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1888/proj_lei_1.961-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1888/proj_lei_1.961-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o § 1º do art. 86 da Lei Municipal 3.036/2018.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1918/projeto_de_lei_1962-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1918/projeto_de_lei_1962-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei Orçamentária para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1919/projeto_de_lei_1.963-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1919/projeto_de_lei_1.963-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ajuda de custo a ser concedida aos profissionais médicos participantes do Programa Médicos pelo Brasil (PMpB), lotados no Município de João NEiva, e dá outras providências.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1920/proj._lei_1.964-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1920/proj._lei_1.964-2023.pdf</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_1.965-52023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_1.965-52023.pdf</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_1.966-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_1.966-2023.pdf</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_lei_1.967-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_lei_1.967-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para aquisição de área de terra, por desapropriação amigável, mediante indenização.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_1.968-urgencia-rev_anul_serv_pub.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_1.968-urgencia-rev_anul_serv_pub.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de percentual para revisão geral anual dos servidores do Poder Executivo, Instituto e Autarquia do Município de João Neiva_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_1.969-conselho_municipal_desenvolvimento_economico_e_sustentavel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_1.969-conselho_municipal_desenvolvimento_economico_e_sustentavel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Desenvolvimento Econômico e Sustentável (Comdes), e dá outras providências</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1956/pl_1.971-2023-lei_geral_municipal_microempresa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1956/pl_1.971-2023-lei_geral_municipal_microempresa.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Geral Municipal de microempresa, empresa de pequeno porte e microoenpreendedor individual e dá outras providências.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2035/pl_1.972-2023_-comissao__especial_de_captacao_rec_ext-com_impacto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2035/pl_1.972-2023_-comissao__especial_de_captacao_rec_ext-com_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Comissão Especial de Captação de Recursos Extraordinários (Cecre) e a concessão de gratificação a seus membros.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2034/pl_1.973-2023_-altera_a_lei_3.421-22-educacao_em_tempo_integral_com_impacto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2034/pl_1.973-2023_-altera_a_lei_3.421-22-educacao_em_tempo_integral_com_impacto.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 3.421/2022, que estabelece diretrizes para a oferta de Educação em Tempo Integral nas Instituições de Ensino da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2038/pl_1975-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2038/pl_1975-2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.594/2017.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2039/pl_1.976-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2039/pl_1.976-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 1.976, DE 07 DE JUNHO DE 2023._x000D_
 _x000D_
 EMENTA: INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL E O SISTEMA MUNICIPAL DE EDUCAÇÃO AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_1.977-2023_-_altera_disposicoes_da_lei_municipal_no_3.559-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_1.977-2023_-_altera_disposicoes_da_lei_municipal_no_3.559-2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.559/2023</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2056/pl_1.978-2023_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2056/pl_1.978-2023_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pl_1.979-2023_-_altera_lei_3.341-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pl_1.979-2023_-_altera_lei_3.341-2023.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 3.341/2023, e dá outras providências</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pl_1.980-2023_-_altera_art_3o_lei_2.539-2013.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pl_1.980-2023_-_altera_art_3o_lei_2.539-2013.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei Municipal nº 2.539/2013, que cria e normatiza a organização e funcionamento do Conselho Municipal de Turismo de João Neiva (Comtur)</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2059/pl_1.981-2023_-_altera_anexo_ii_lei_2.648-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2059/pl_1.981-2023_-_altera_anexo_ii_lei_2.648-2014.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo II da Lei Municipal 2.648/2014_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2060/pl_1.982-2023_-_ratifica_deliberacao_cim_polinorte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2060/pl_1.982-2023_-_ratifica_deliberacao_cim_polinorte.pdf</t>
   </si>
   <si>
     <t>Ratifica a deliberação da Assembleia Geral CIM Polinorte, que autoriza o ingresso de novo município consorciado, e dá outras providências_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2099/pl_1.984-2023-altera_lei_2.954-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2099/pl_1.984-2023-altera_lei_2.954-2017.pdf</t>
   </si>
   <si>
     <t>Altera disposições da lei municipal 2.954-2017_x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2107/pl_1.985-2023-plantao_presencial_saae.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2107/pl_1.985-2023-plantao_presencial_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre plantão presencial a ser prestado pelos servidores do SAAE-JN</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2108/pl_1.986-2023-cria_comafe.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2108/pl_1.986-2023-cria_comafe.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Acompanhamento e Fiscalização da Execução (Comafe) dos recursos provenientes do Fundo Estadual de Apoio à Ampliação e Melhoria das Condições de Oferta da Educação Infantil no Espírito Santo (Funpaes), e dá outras providências</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2110/pl_1.987-2023-ratifica_deliberacao_cointer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2110/pl_1.987-2023-ratifica_deliberacao_cointer.pdf</t>
   </si>
   <si>
     <t>Ratifica a deliberação da Assembleia Geral do Cointer, que altera e consolida o protocolo de intenções, e dá outras providências</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_1.998-2023_-altera_lei_3.100-18.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_1.998-2023_-altera_lei_3.100-18.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2111/pl_1.989-2023_-_altera_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2111/pl_1.989-2023_-_altera_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341-2021_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_1.990-02023_-credito_ad_espe_e_altera_loa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_1.990-02023_-credito_ad_espe_e_altera_loa.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente e altera a Lei Orçamentária 3.460/222_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_1.991-2023_-criacao_cargos_especifica_com_impacto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_1.991-2023_-criacao_cargos_especifica_com_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos que especifica</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2114/pl_1.992-2023-concessao_subsidio_transporte_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2114/pl_1.992-2023-concessao_subsidio_transporte_publico.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subsídio tarifário ao Transporte Público Coletivo Urbano de Passageiros no Município de João NEiva-ES_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2117/pl_1.993-2023_-altera_anexo_i_lei_3.100-18.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2117/pl_1.993-2023_-altera_anexo_i_lei_3.100-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2118/pl_1.994-2023_-dia_municipal_combate_ao_avc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2118/pl_1.994-2023_-dia_municipal_combate_ao_avc.pdf</t>
   </si>
   <si>
     <t>Fica instituído o "Dia Municipal de Prevenção, Orientação e Combate ao AVC", e dá outras providências</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2119/pl_1.995-2023_-altera_disposicoes_lei_3.341-21.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2119/pl_1.995-2023_-altera_disposicoes_lei_3.341-21.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2120/pl_1.996-2023_-abertura_de_credidto_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2120/pl_1.996-2023_-abertura_de_credidto_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_1.997-2023-urgencia-repasse_piso_enfermeiros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_1.997-2023-urgencia-repasse_piso_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Concede repasse aos servidores municipais efetivos e contratados referentes à assistência financeira complementar da União destinada ao cumprimento do piso salarial nacional de Enfermeiros, Técnicos e Auxiliares de Enfermagem, prevista na Lei Federal 14.581, de 11 de maio de 2023_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2166/pl_1998-2023-altera_lei_3.203-codigo_tributario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2166/pl_1998-2023-altera_lei_3.203-codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal 3.203, de 27 de setembro de 2019, que institui o Código Tributário do Município de João Neiva</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_1999-2023-altera_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_1999-2023-altera_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera as disposições da Lei Municipal 3.341/2021, e dá outras providências</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2000-2023-loa_2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2000-2023-loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de João Neiva para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2001-2023-modifica_disp_lei_3.573-23-ldo_2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2001-2023-modifica_disp_lei_3.573-23-ldo_2024.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal 3.573-2023, que dispõe sobre as diretrizes para elaboração da LOA 2024</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2170/pl_2002-2023-altera_lei_organica_sistema_previdencia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2170/pl_2002-2023-altera_lei_organica_sistema_previdencia.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 73 da Lei Orgânica do Município de João Neiva, que trata do sistema de previdência social dos servidores efetivos do Município de João Neiva, e dá outras providências_x000D_
 _x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO PODER EXECUTIVO PARA ADEQUAÇÕES</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2171/pl_2003-2023_criterios_selecao_diretor_escolar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2171/pl_2003-2023_criterios_selecao_diretor_escolar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios para o Processo de Seleção de Diretores Escolares para as instituições de ensino da rede pública municipal de João Neiva_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2172/pl_2004-2023_producao_e_comercializacao_queijos_artesanais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2172/pl_2004-2023_producao_e_comercializacao_queijos_artesanais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a produção e comercialização de queijos artesanais no âmbito do Município de João Neiva, e dá outras providências_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_2005-2023_-_previdencia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_2005-2023_-_previdencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reorganização, na forma da Constituição Federal e demais legislações federais aplicáveis, dos benefícios previdenciários do regime Próprio de Previdência Social do Município de João Neiva, estado do Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2211/pl_2.006-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2211/pl_2.006-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização repasse incentivo financeiro aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2212/pl_2.007-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2212/pl_2.007-2023.pdf</t>
   </si>
   <si>
     <t>Altera lei municipal 0976/1999-taxa administração Ipsjon</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2.008-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2.008-2023.pdf</t>
   </si>
   <si>
     <t>Convenio Associação Beneficência e Cultura de João Neiva, objetivando repasse de recursos financeiros</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_2.009-2023_-_alteracao_da_lei_municipal_3.203-19_-_cod_tributario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_2.009-2023_-_alteracao_da_lei_municipal_3.203-19_-_cod_tributario.pdf</t>
   </si>
   <si>
     <t>Altera disposições lei municipal 3.203/2019-Codigo Tributário Municipal</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_2.010-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_2.010-2023.pdf</t>
   </si>
   <si>
     <t>Concessão de abono aos servidores do Poder Executivo, Ipsjon e Saae</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2216/pl_2.011-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2216/pl_2.011-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração vale alimentação servidores ativos do Poder Executivo e Ipsjon</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2217/pl_2.012-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2217/pl_2.012-2023.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessão vale alimentação servidores SAAE-JN</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_2.013-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_2.013-2023.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre o percentual de ocupação de cargos comissionados por servidores de cargos efetivos na estrutura da Administração</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_2.014-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_2.014-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação por encargo de licitação aos membros da Comissão Permanente de Licitação</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_2.015-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_2.015-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono aos servidores inativos e pensionistas do Ipsjon</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2250/pl_2.016-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2250/pl_2.016-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 3.608, de 22 de dezembro de 2022, que estima a receita e fixa a despesa para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1504/proj._resolucao_001-2023_calendario_sessoes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1504/proj._resolucao_001-2023_calendario_sessoes.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2023.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2042/proj._resolucao_002-2023_eliminacao_de_documentos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2042/proj._resolucao_002-2023_eliminacao_de_documentos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para eliminação de documentos no âmbito da Câmara Municipal de JOão Neiva</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2061/proj._resolucao_003-2023_alteracao_ri.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2061/proj._resolucao_003-2023_alteracao_ri.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Resolução CMJN 003/2022, que dispõe sobre o Regimento Interno da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2163/proj._resolucao_004-2023_regulamenta_lei_lic_14.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2163/proj._resolucao_004-2023_regulamenta_lei_lic_14.pdf</t>
   </si>
   <si>
     <t>Que regulamenta a aplicação da Lei Federal 14.133/2021, que dispõe sobre licitações e contratos administrativos no âmbito da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2109/001-2023-ao_projeto_resol_003-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2109/001-2023-ao_projeto_resol_003-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos do projeto de Resolução CMJN nº003/2023</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2036/veto_pl_463-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2036/veto_pl_463-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CMJN nº 463/2023</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2180/proposta_de_emenda_lom_005-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2180/proposta_de_emenda_lom_005-2023.pdf</t>
   </si>
   <si>
     <t>Altera da redação do art. 73 da Lei Orgânica Municipal do município de João Neiva, que trata do sistema de previdência social dos servidores efetivos do Município de João Neiva, e dá outras providências_x000D_
 _x000D_
 _x000D_
 _x000D_
 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1536/of._ver._001-2023_-_eliel_-_abastecimento_agua_bairro_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1536/of._ver._001-2023_-_eliel_-_abastecimento_agua_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito (com cópia para o Diretor do SAAE) que viabilize junto ao SAAE meios urgentes e eficazes de solucionar o problema da falta de abastecimento regular de água no Bairro Floresta.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1537/of._ver._002-2023_-_junior-_transporte_coletivo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1537/of._ver._002-2023_-_junior-_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito a ampliação do serviço de transporte coletivo municipal para todas as localidades do município, bem como a garantia de acesso para uma maior parte da população, o que poderia ser garantido subsidiando as passagens.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1538/of._ver._003-2023_-_farah_-_animais_doentes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1538/of._ver._003-2023_-_farah_-_animais_doentes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito o monitoramento em relação a existência de animais doentes no Bairro São Carlos I.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1539/of._ver._004-2023_-_farah_-_poda_bambuzal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1539/of._ver._004-2023_-_farah_-_poda_bambuzal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito a poda de bambuzal na Rua Étore Broto, no Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2251/005-2023-farah-prefeito-transporte_coletivo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2251/005-2023-farah-prefeito-transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Solicita providências no sentido de restabelecer o serviço de transporte coletivo no município.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1540/of._ver._006-2023_-_marcelo_-_manutencao_torres_de_transmissao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1540/of._ver._006-2023_-_marcelo_-_manutencao_torres_de_transmissao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito intervenções junto à empresa de telefonia móvel no sentido de providenciar a manutenção nas torres de transmissão.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1541/of._ver._007-2023_-__farah_-_paineis_fotovoltaicos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1541/of._ver._007-2023_-__farah_-_paineis_fotovoltaicos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho que viabilize junto ao Governo do Estado a celebração de convênio com o Município de João Neiva para instalação de painéis fotovoltaicos nas escolas municipais.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1542/of._ver._008-2023-_farah_paineis_fotovoltaicos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1542/of._ver._008-2023-_farah_paineis_fotovoltaicos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho a indicação do Município de João NEiva para recebimento de recursos para instalação de painéis fotovoltáicos na Escola Estadual Ensino Fundamental e Médio João Neiva.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1543/of._ver._009-2023_-_farah-_poda_bambuzal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1543/of._ver._009-2023_-_farah-_poda_bambuzal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito e ao Sr. Secretário de Meio Ambiente a poda de bambuzal na Rua Étore Broto, Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1544/of._ver._010-2023_-_farah_tapa_buraco_santa_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1544/of._ver._010-2023_-_farah_tapa_buraco_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito operação tapa buraco em ruas do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1545/of._ver._011-2023_-_simone-_tapa_buraco_santa_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1545/of._ver._011-2023_-_simone-_tapa_buraco_santa_luzia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do SAAE operação tapa buraco em rua do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1546/of._ver._012-2023-_eraldo_-_bueiro_em_estrada_vicinal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1546/of._ver._012-2023-_eraldo_-_bueiro_em_estrada_vicinal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Sr. Prefeito a viabilização de seis manilhas para conclusão de bueiro em Barra do Triunfo.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1547/of._ver._013-2023-_farah-demanda_atendimento_psicologico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1547/of._ver._013-2023-_farah-demanda_atendimento_psicologico.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde atenção especial à demanda de atendimento psicológico no Município.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1548/of._ver._014-2023-_farah_-_manutencao_eletrica_escolas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1548/of._ver._014-2023-_farah_-_manutencao_eletrica_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação reparos nas escolas municipais.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1549/of._ver._015-2023_simone-_cirurgiao_bucomaxilofacial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1549/of._ver._015-2023_simone-_cirurgiao_bucomaxilofacial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde atendimento por cirurgião bucomaxilofacial para população.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1550/of._ver._016-2023_-_simone-_atendimento_endodontista.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1550/of._ver._016-2023_-_simone-_atendimento_endodontista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde atendimento por endodontista para população.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1551/of._ver._017-2023_-_simone-_reuniao_transporte_escolar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1551/of._ver._017-2023_-_simone-_reuniao_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Convida o Sr. Prefeito Municipal e a Secretária Municipal de Educação para reunião sobre transporte escolar.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>Professor Eliel, Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1552/oficio_ver._018-2023-_simone_e_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1552/oficio_ver._018-2023-_simone_e_eliel.pdf</t>
   </si>
   <si>
     <t>Resposta ao Of/PGJN nº 022/2023, do Promotor de Justiça, referente à atuação da Comissão de Direito a Diversidade Sexual e à Identidade e Gênero da Câmara Municipal.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1744/of._ver._019-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1744/of._ver._019-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que envia por meio do sistema e-docs os ofícios anexos.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1745/of._ver._020-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1745/of._ver._020-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a inclusão de ofícios citados no Sistema E-docs do Governo Estadual.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1746/of._ver._021-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1746/of._ver._021-2023.pdf</t>
   </si>
   <si>
     <t>Solcita ao Prefeito que protocole no Sistema E-docs do governo estadual os ofícios anexos.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1747/of._ver._022-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1747/of._ver._022-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal Interino da SEMBURB que realize a medição com elaboração dos respectivos projetos/plantas necessários para instalção de corrimão em escadaria.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1748/of._ver._023-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1748/of._ver._023-2023.pdf</t>
   </si>
   <si>
     <t>Solcita ao Secretário Municipal Interino da SEMBURB que realize a medição e elaboração dos respectivos projetos/plantas necessários para instalação de corrimão ao longo da Rua Dr. Mauro Mattos, Rua dos Trailers.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1749/of._ver._024-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1749/of._ver._024-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal Interino da SEMDURB que realize a medição com elaboração dos respectivos projetos/plantas necessários para instalação do corrimão de escadaria do Bairro Floresta.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1750/of._ver._025-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1750/of._ver._025-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal Interino da SEMDURB que realize a medição de material asfáltico para pavimentação da Rua Arnulfo Neves.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1751/of._ver._026-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1751/of._ver._026-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Interino da SEMDURB que realize a medição e elaboração dos respectivos projetos/plantas necessários para instalação de corrimão em escadaria localizada no Bairro Cohab.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1752/of._ver._028-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1752/of._ver._028-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação cópia dos contratos administrativos de transporte escolar - rota Alto Bérgamo X João Neiva.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1760/of._ver._029-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1760/of._ver._029-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações acerca da limpeza e dedetização no Cemitério de João Neiva.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1761/of._ver._030-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1761/of._ver._030-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre a taxa para disponibilização de contêiner para entulho.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1765/of._ver._031-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1765/of._ver._031-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Estadual de Agricultura,  Abastecimento, Aquicultura e Pesca a retirada de pedras na Estrada que liga a Localidade de Barra do Triunfo a Demétrio Ribeiro, neste Município.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1764/032-2023-farah-dep_xambinho-recapeamento_asfaltico_rua_vico_motos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1764/032-2023-farah-dep_xambinho-recapeamento_asfaltico_rua_vico_motos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho a indicação do Município de João Neiva para recebimento de recursos para recapeamento de rua.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1762/of._ver._033-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1762/of._ver._033-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário da SEMDURB reparos na estrada que dá acesso ao Alambique Manda Brasa, sentido Mundo Novo.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1763/of._ver._034-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1763/of._ver._034-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha e solicita ao Prefeito o encaminhamento por meio do Sistema E-docs do Governo Estadual.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1826/of._ver._cmjn_036-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1826/of._ver._cmjn_036-2023.pdf</t>
   </si>
   <si>
     <t>Reitera os termos do Ofício Vereadores CMJN nº 131/2022, por meio do qual solicita extensão de rede de energia no Bairro São Carlos I.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2238/oficio_ver_038-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2238/oficio_ver_038-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Executivo, que tome providências em relação à EDP Escelsa.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1866/of_ver_cmjn_039-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1866/of_ver_cmjn_039-2023.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito informações sobre as quadras poliesportivas do Município.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1827/of._ver._040-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1827/of._ver._040-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado cronograma da empresa responsável pelos serviços de capina nos bairros do Município.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1828/of._ver._cmjn_041-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1828/of._ver._cmjn_041-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que sejam efetuados reparos no calçamento do início da Rua Benedito Gadiolli Neto, que dá acesso ao Bairro Santa Luzia, próximo à Ofinica do Sinoca.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1829/of._ver._cmjn_042-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1829/of._ver._cmjn_042-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito poda em árvores localizadas nas ruas do centro da Cidade.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1844/of_ver_cmjn_43-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1844/of_ver_cmjn_43-2023.pdf</t>
   </si>
   <si>
     <t>Reagendamento de reunião sobre transporte escolar</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1890/of_ver_cmjn_44-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1890/of_ver_cmjn_44-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviços de limpeza e desassoriamento do 'Rio Pau Gigante", que margeia o Distrito de Acioli.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1845/of_ver_cmjn_45-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1845/of_ver_cmjn_45-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que, junto ao SAAE, analise a viabilidade de melhorias na rede de esgosto da Rua José Rebouças, Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1846/of_ver_cmjn_46-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1846/of_ver_cmjn_46-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB que providencie a limpeza das ruas do Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1847/of_ver_cmjn_47-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1847/of_ver_cmjn_47-2023.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção junto à Escelsa para retirada de poste na Rua Rosa Maria Ribeiro Silva.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1860/of_ver_cmjn_48-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1860/of_ver_cmjn_48-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB que providencie a instalação de três quebra-molas ao longo da Avenida Genésio Francisco dos SAntos, Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1867/of_ver_cmjn__049-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1867/of_ver_cmjn__049-2023.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prefeito informações sobre a quadra de Acioli e o funcionamento do posto de saúde.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1868/of_ver_cmjn_050-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1868/of_ver_cmjn_050-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a poda de árvores localizadas na Rua das Palmeiras, no Bairro Floresta.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>Cintia Cyrillo, Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1863/of_ver_cmjn_051-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1863/of_ver_cmjn_051-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Alexandre Xambinho a indicação do Município para recebimento de recursos para mapeamento de rua.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1849/of_ver_cmjn_52-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1849/of_ver_cmjn_52-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a construção de um muro de contenção na Rua Ãngelo Luiz Guasti, Monte Líbano.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1864/of_ver_cmjn_053-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1864/of_ver_cmjn_053-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a reforma da quadra do Bairro de Fátima.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1861/of_ver_cmjn_54-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1861/of_ver_cmjn_54-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informação sobre alunos da rede pública municipal e uso do transporte escolar.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1862/of_ver_cmjn_55-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1862/of_ver_cmjn_55-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB que providencie a instalação de quebra-molas no local mais conhecido como "Manobrinha", no Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1865/056-2023-farah-alcantaro-audiencia_seguranca_escolas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1865/056-2023-farah-alcantaro-audiencia_seguranca_escolas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alcântaro Filho a indicação do Município de João Neiva para realização de audiência pública sobre Segurança nas Escolas.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1869/of_ver_cmjn_057-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1869/of_ver_cmjn_057-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre equipamento utilizado pela vale nos horários de entrada e saída dos funcionários na época em que existia a Oficina de vagões no Município.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1891/of._ver_cmjn_058-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1891/of._ver_cmjn_058-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja elaborado projeto de horta comunitária no espaço público da Rua das Castanheiras, Bairro Floresta/Loteamento Alvorada e demais espaços públicos do Município.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1892/of_ver_cmjn_59-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1892/of_ver_cmjn_59-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a contratação de vigilantes para as escolas e creches do Município.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1893/of_ver_cmjn_060-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1893/of_ver_cmjn_060-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de mais três pontos de PEV de lixo reciclável no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1894/of_ver_cmjn_061-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1894/of_ver_cmjn_061-2023.pdf</t>
   </si>
   <si>
     <t>Solcilicita ao Prefeito a instalação de mais pontos de PEV de lixo reciclável na Comunidade de Barra do Triunfo e Bairro Cohab.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1895/of_ver_cmjn_062-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1895/of_ver_cmjn_062-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja encaminhado para esta Casa o cronograma das datas e horários que o caminhão que recolhe galhos e entulhos passa no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1896/of_ver_cmjn_063-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1896/of_ver_cmjn_063-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito esclarecimentos sobre cobrança de IPTU de beneficiários do programa de habitação popular.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1897/064-2023-farah-reitera_oficio_vereadores_90-22-aluguel_social.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1897/064-2023-farah-reitera_oficio_vereadores_90-22-aluguel_social.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reajuste do valor do aluguel social.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1898/of_ver_cmjn_065-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1898/of_ver_cmjn_065-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Presidente da Associação PEstalozzi a transferência do domínio de lote para amplianção das atividades da associação.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1904/of_ver_cmjn_66-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1904/of_ver_cmjn_66-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMDURB, a reforma da Praça Hilário Favarato, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1905/of_ver_cmjn_67-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1905/of_ver_cmjn_67-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMDURB, a construção de um banheiro público no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1912/of_ver_cmjn_68-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1912/of_ver_cmjn_68-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à EDP Escelsa a intalação de um poste com extensão de rede de energia na Rua Professor Agripino Gonçalves, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1906/of_ver_cmjn_69-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1906/of_ver_cmjn_69-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMDURB, o calçamento da Rua Professor Agripino Gonçalves, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1907/of_ver_cmjn_70-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1907/of_ver_cmjn_70-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMDURB, a reforma da ponte localizada na Rua Desidério Favarato, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1908/of_ver_cmjn_71-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1908/of_ver_cmjn_71-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente com à EDP Escelsa, a remoção dos fios caídos sobre uma árvore, localizada na Rua Desidério Favarato, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1909/of_ver_cmjn_72-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1909/of_ver_cmjn_72-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMBURB, a instalação de placas de identificação das vias públicas no Município.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1910/of_ver_cmjn_73-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1910/of_ver_cmjn_73-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à SEMDURB, a reforma da Escadaria Raimunda Rodrigues, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1911/of_ver_cmjn_74-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1911/of_ver_cmjn_74-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizada, juntamente à Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável, a limpeza do final da Rua Luiz Zaganelli, Distrito de Acioli.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1913/of_ver_cmjn_75-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1913/of_ver_cmjn_75-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre a previsão de funcionamento da academia do Grupo Renascer.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1902/of_ver_cmjn_76-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1902/of_ver_cmjn_76-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja feita uma análise junto às Secretarias competentes para instalação do botão de pânico nas escolas do Município.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1914/of_ver_cmjn_77-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1914/of_ver_cmjn_77-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que busque junto aos Governos Federal e Estadual ações no sentido de que seja celebrado convênio com o Município para realização de projeto de urbanização e pavimentação do Bairro Ernesto Silva, popularmente conhecido como Pestalozzi.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1915/of_ver_cmjn_78-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1915/of_ver_cmjn_78-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que analise junto à Secretaria competente a viabilidade de elaboração de projeto técnico para construção de uma quadra poliesportiva paraatender alunos da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1924/of_ver_cmjn_079-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1924/of_ver_cmjn_079-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito que interceda junto à Defesa Civil do Município sobre a necessidade de substituição de dois postes localizados no Distrito de Acioli.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1917/of_ver_cmjn_080-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1917/of_ver_cmjn_080-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações acerca de limpeza e dedetização no cemitério de João Neiva e outros espaços públicos.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1916/of_ver_cmjn_82-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1916/of_ver_cmjn_82-2023.pdf</t>
   </si>
   <si>
     <t>Solicita á Secretária de Estado Maria Emanuela Alves Pedroso a indicação do Município para recebimento de equipamentos para academia popular.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1925/of_ver_cmjn_083-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1925/of_ver_cmjn_083-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que interceda junto à EDP Escelsa sobre a frequente falta de energia que ocorre no Bairro Crubixá.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1926/of_ver_cmjn_084-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1926/of_ver_cmjn_084-2023.pdf</t>
   </si>
   <si>
     <t>Informa sobre providências que estão sendo tomadas em relação a nota de esclarecimento divulgada anonimamente a seu respeito.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1941/of_ver_085-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1941/of_ver_085-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre valor cobrado dos comerciantes nas barracas da festa da cidade.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1942/of_ver_86-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1942/of_ver_86-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre valorização do servidor público municipal.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1943/of_ver_087-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1943/of_ver_087-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações acerca do Piso Nacional e todos os integrantes de carreira do magistério público da educação básica municipal.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1944/of_ver_088-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1944/of_ver_088-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a adoção de medidas para adaptar a EMEI Claudete Teresinha Cometti à nova sede no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1945/of_ver_089-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1945/of_ver_089-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações e providências acerca da situação da EMEI Claudete Teresinha Cometti.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1946/of_ver_90-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1946/of_ver_90-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito autorização para pintura de desenhos recreativos na Rua Pedro Nolasco.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1947/of_ver_91-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1947/of_ver_91-2023.pdf</t>
   </si>
   <si>
     <t>Parabeniza a EMPEIF Cavalinho pela apresentação no desfile cívico escolar.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2031/of_ver_92-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2031/of_ver_92-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que interceda junto à EDP- Escelsa  e a Defesa Civil sobre a manutenção do circuito que alimenta a rede de iluminação no Distrito de Acioli.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1989/093-2023-seag-estrada_caminhos_do_campo_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1989/093-2023-seag-estrada_caminhos_do_campo_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Agricultura, Abastecimento, Aquicultura e Pesca, Enio Bergoli da Costa, a manutenção da Estrada Caminhos do Campo, no Município de João Neiva.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1990/094-2023-dep_fed_gilson_daniel-ambulancia_uti_hospital_jn_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1990/094-2023-dep_fed_gilson_daniel-ambulancia_uti_hospital_jn_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal, Gilson Daniel, a concessão de uma ambulância UTI para atender o Hospital e Maternidade Sagrado Coração de Maria, Município de João Neiva.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1986/of_ver_095-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1986/of_ver_095-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ofício ao Prefeito e solicita que seja encaminhado ao Governo Estadual pelo Sistema E-doc.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1991/096-2023-farah-de._gilson_daniel-instrumentos_banda_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1991/096-2023-farah-de._gilson_daniel-instrumentos_banda_1.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal, Gilson Daniel, a gestão junto ao Ministério da Cultura para disponibilização de instrumentos musicais para a Banda Marcial e Banda de Música do Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2033/097-2023-simone-otavio_maioli-sudene.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2033/097-2023-simone-otavio_maioli-sudene.pdf</t>
   </si>
   <si>
     <t>Acusa o recebimento do Oficio GAB/OLGM/CMI — 001-2023, referente aos_x000D_
 impactos econômicos nos municípios limítrofes à área de abrangência da SUDENE.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2067/of_ver_cmjn_098-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2067/of_ver_cmjn_098-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha ofício e solicita o encaminhamento por meio do Sistema SIGA do Governo Estadual.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2068/of_ver_099-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2068/of_ver_099-2023.pdf</t>
   </si>
   <si>
     <t>Questionamentos e pedidos relacionados a cobrança de IPTU sobre imóveis em áreas rurais.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2069/of_ver_100-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2069/of_ver_100-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de uma cademia popular no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2070/of_ver._cmjn_101-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2070/of_ver._cmjn_101-2023.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria no serviço de iluminação na Praça dos Três Poderes.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2071/of_ver._cmjn_102-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2071/of_ver._cmjn_102-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informada a data da inauguração da US Acioli.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2072/of._ver._cmjn_104-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2072/of._ver._cmjn_104-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada juntamente à SEMDURB, reparos do corrimão da ponte ao próxima ao "corte da pedra" do Bairro Nossa Senhora da Penha.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2073/of._ver._cmjn_105-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2073/of._ver._cmjn_105-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizada juntamente à SEMDURB, a substituição da areia do parquinho da Escola Teresita Borrini Farina, dentre outras providências.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2074/of._ver._cmjn_106-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2074/of._ver._cmjn_106-2023.pdf</t>
   </si>
   <si>
     <t>Solicita tapa buraco em ruas do Bairro Santa Luzia, conhecido como Gadioli.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Cintia Cyrillo, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2075/of._ver._cmjn_107-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2075/of._ver._cmjn_107-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja feito, juntamente à SEMED e aos profissionais de engenharia do Município, um estudo técnico para verificar as condições em que se encontra a cobertura da Emeif Guilherme Baptista, no Distrito de Acioli.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2076/of._ver_cmjn_110-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2076/of._ver_cmjn_110-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Saúde, que seja informada a relação dos postos de saúde que estão disponibilizando atendimento médico e odontológico.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2077/of._ver._cmjn_111-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2077/of._ver._cmjn_111-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Saúde, informações sobre o processo de contratação dos Agentes Comunitários de Saúde para os bairros Monte Líbano e Vila Nova de Cima.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2078/of._ver._cmjn_112-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2078/of._ver._cmjn_112-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Assessora Municipal de Proteção e Defesa Civil, a intervenção junto à EDP Escelsa para as providências necessárias para que se proceda a poda das árvores localizadas na Rua Pedro Nolasco e do Distrito de Acioli.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2079/of_ver_cmjn_113-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2079/of_ver_cmjn_113-2023.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Saúde que seja disponibilizada a lista de medicamentos em estoque na Farmácia Municipal.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2080/of._ver_cmjn_114-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2080/of._ver_cmjn_114-2023.pdf</t>
   </si>
   <si>
     <t>Solicita intervenções para a solução do problema da decorrência de acidentes no trevo de acesso a João Neiva.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2094/oficio_vereadores_118-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2094/oficio_vereadores_118-2023.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado cronograma de destinação dos recursos de emenda parlamentar.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2095/oficio_ver_cmjn119-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2095/oficio_ver_cmjn119-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo sobre a viabilidade de contratação de vigilante para a EMPEIF "Cavalinho".</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2096/oficio_ver._cmjn_120-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2096/oficio_ver._cmjn_120-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a execução dos serviços de limpeza e varrição das ruas do Distrito de Cavalinho.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2097/oficio_ver._cmjn_121-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2097/oficio_ver._cmjn_121-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que realize estudo sobre a viabilização de Wi-fi gratuito em locais onde a rede de telefonia é deficiente.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2106/oficio_ver._122-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2106/oficio_ver._122-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Meio Ambiente e Desenvolvimento Sustentável informações acerca de situação do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2191/oficio_ver_123-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2191/oficio_ver_123-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senador Fabiano Contarato, emenda parlamentar para atender ao Hospital e Maternidade Sagrado Coração de Maria em João Neiva -ES.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2192/ofcicio_ver_124-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2192/ofcicio_ver_124-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Cultura, Turismo e Esporte, o encaminhamento de relatório detalhado sobre os recursos utilizados na realização de festas no Município.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2193/131-2023-farah-_dep_xambinho-recapeamento_sinalizacao_e_implantacao_de_redutores_de_velocidade_br259.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2193/131-2023-farah-_dep_xambinho-recapeamento_sinalizacao_e_implantacao_de_redutores_de_velocidade_br259.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Alexandre Xmabinho. que viabilize junto ao Governo do Estado o recapeamento, sinalização e implantação de redutores de velocidade, no trecho da Rota dos Queijos, na rodovia BR259.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2194/oficio_ver_132-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2194/oficio_ver_132-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Meio Ambiente e Desenvolvimento Sustentável e ao Diretor do SAAE, a limpeza do córrego do Bairro Industrial e reparos na rede de esgoto no Polo Industrial.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2195/133-2023-eliel-emenda_parlamentar-dary_pagung-pestalozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2195/133-2023-eliel-emenda_parlamentar-dary_pagung-pestalozzi.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Darý Pagung Emenda Parlamentar Associação Pestalozzi de João Neiva-ES.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2196/134-2023-eliel-emenda_parlamentar-dary_pagung-escoteiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2196/134-2023-eliel-emenda_parlamentar-dary_pagung-escoteiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Dary Pagung Emenda Parlamentar para o 8° Grupo Escoteiro Pedro Nolasco.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2197/135-2023-eliel-emenda_parlamentar-dary_pagung-banda_guilherme_baptista.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2197/135-2023-eliel-emenda_parlamentar-dary_pagung-banda_guilherme_baptista.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Dary Pagung Emenda Parlamentar para a Associação Banda de Música Guilherme Baptista.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2198/oficio_ver_136-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2198/oficio_ver_136-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a limpeza de córrego no Bairro Carrareto.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2199/oficio_ver_137-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2199/oficio_ver_137-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao prefeito reparo no calçamento em rua do Bairro Santa Luzia, conhecido como Gadioli.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_ver_138-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_ver_138-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a substituição de poste de madeira em ruas do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2201/oficio_ver_139-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2201/oficio_ver_139-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Saúde a aquisição de testes rápidos de covid.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2202/oficio_ver_140-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2202/oficio_ver_140-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Saúde o encaminhamento de relatório detalhado sobre a fase licitatória em que se encontra a obra de reforma da EMEI Claudete Teresinha Cometti.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2203/oficio_ver_141-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2203/oficio_ver_141-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Educação o encaminhamento de cópia da Resolução CME 001/2023.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2204/oficio_ver_143-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2204/oficio_ver_143-2023.pdf</t>
   </si>
   <si>
     <t>Solicita a ECO 101 a instalação de um quebra-molas na via paralela que dá acesso à Cervejaria Três Torres.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2218/oficio_ver_144-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2218/oficio_ver_144-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o encaminhamento de relatório detalhado sobre a fase licitatória em que se encontra o Edital nº 041/2023.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2219/oficio_ver_146-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2219/oficio_ver_146-2023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências para aquisição com instalação de ar condicionados nos ambientes das escolas da rede de ensino municipal, bem como providências para instalação dos mesmos.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Requer ao Corpo de Bombeiros autorização de participação de bombeira em palestra.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2221/oficio_ver_148-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2221/oficio_ver_148-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Consócio Polinorte a autorização da participação de enfermeiro em palestra.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2222/oficio_ver_149-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2222/oficio_ver_149-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Diretor do SAAE, informações sobre a falta de água para os moradores da Rua Projetada, no Bairro Nossa Senhora da Penha, mais conhecida como "Rua do corte de pedra" e no Bairro Cristal.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2223/oficio_ver_150-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2223/oficio_ver_150-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Diretor do SAAE, informações sobre as medidas para enfrentar o período de seca no Município.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2224/oficio_ver_151-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2224/oficio_ver_151-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, da Secretária Municipal de Educação, a inclusão de treinamento de primeiros socorros para professores e alunos no calendário letivo de 2024.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2225/oficio_ver_152-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2225/oficio_ver_152-2023.pdf</t>
   </si>
   <si>
     <t>Encaminha, ao Executivo, ofício e solicita o encaminhamento por meio do Sistema SIGA do Governo Federal.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2226/oficio_ver_153-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2226/oficio_ver_153-2023.pdf</t>
   </si>
   <si>
     <t>Questiona o Executivo sobre custos d decoração natalina e priorização de recursos.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2227/oficio_ver_154-2024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2227/oficio_ver_154-2024.pdf</t>
   </si>
   <si>
     <t>Pede, à Secretária de Saúde, explicação e providências sobre condições insalubres na Unidade de Saúde que atende os moradores dos Bairros Floresta, Cruzeiro e Crubixá.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2236/155-2023-farah-dep_xambinho-quebra-molas_via_lateral_3torres.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2236/155-2023-farah-dep_xambinho-quebra-molas_via_lateral_3torres.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Deputado Estadual Alexandre Xambinho, intermediação junto à Empresa ECO 101 Concessionária de Rodovias S/A, para_x000D_
 instalação de redutores de velocidade na Via Lateral da BR101.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2229/oficio_ver_156-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2229/oficio_ver_156-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Secretário Municipal de Obras, a manutenção da galeria de águas pluviais, bem como limpeza das ruas do Bairro Cristal.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2230/oficio_ver_157-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2230/oficio_ver_157-2023.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de informações ao Diretor do SAAE.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2231/oficio_ver_158-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2231/oficio_ver_158-2023.pdf</t>
   </si>
   <si>
     <t>Reitera, ao Executivo, pedido realizado através do Ofício CMJN nº 105/2021.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2232/oficio_ver_159-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2232/oficio_ver_159-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Executivo, a substituição dos ventiladores da Unidade de Saúde do Bairro Cristal.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2233/oficio_ver_160-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2233/oficio_ver_160-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Diretor do SAAE, a manutenção de esgoto no Bairro Cristal.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2234/oficio_ver_161-2023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2234/oficio_ver_161-2023.pdf</t>
   </si>
   <si>
     <t>Solicita, à Secretária Municipal de Educação, explicação e providências sobre a unidade de Saúde do Gadiolli.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2237/oficio_ver_157-2023_glauber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2237/oficio_ver_157-2023_glauber.pdf</t>
   </si>
   <si>
     <t>Ofício 157/2023_x000D_
 _x000D_
 Solicita, ao Executivo, a instalação de academia popular no Bairro São Carlos II.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5360,67 +5360,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_001-2023_-_eliel_-_construcao_ligando_ruas_e_passarela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_002-2023-_glauber-_limpeza_ruas_bairro_monte_libano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_003-2023_-_farah-_limpeza_de_lotes_e_terrenos_baldios_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_004-2023_-_glauber_e_farah_-_limpeza_de_avenida_helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_005-2023_-_marcelo_-_instalacao_corrimao_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_006-2023_-_marcelo_-_extensao_de_rede_de_baixa_tensao_com_instalacao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao_007-2023_-_farah_-_pode_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_010-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_011-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_012-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_013-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_014-2023-_farah.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao__019-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1824/ind._023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1825/ind._023-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indic_028-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1938/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_035-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1940/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_038-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_39-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_42-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_44-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1955/045-23_-eliel-piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_46-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_47-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_48-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_59-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_61-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_63-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_67-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_72-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_074-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_075-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_076-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_077-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_078-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_079-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_080-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_081-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_083-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_cmjn_001-2023_-pm_oscar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1503/mocao_cmjn_002-2023-_ctjon.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1738/003-2022-eliel-homenagem_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1739/004-2022-eliel-homenagem_rosangela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1791/005-2023-farah-congratulacoes_alunos_eja_eeefm_jn_livro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1793/006-2023-farah-congratulacoes_escola_eeefm_joao_neiva_alunos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1901/007-2023-glauber-engenheiro_francisco_de_assis_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1933/008-2023-glauber_-_dra._evelyn.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1934/009-2023-2023-eliel_-_heitor_favaro_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2044/010-2023-2023-farah-semed_e_empeif_cavalinho_desfile.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2045/011-2023-2023-farah-desfile_poder_legislativo_junior.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2046/012-2023-2023-farah-desfile_poder_legislativo_celso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2047/013-2023-2023-farah-desfile_poder_legislativo_cintia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2048/014-2023-2023-farah-desfile_poder_legislativo_edilson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2050/016-2023-2023-farah-desfile_poder_legislativo_eraldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2051/017-2023-2023-farah-desfile_poder_legislativo_farah.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2052/018-2023-2023-farah-desfile_poder_legislativo_glauber.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2053/019-2023-2023-farah-desfile_poder_legislativo_evandro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2054/020-2023-2023-farah-desfile_poder_legislativo_marcelo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2055/021-2023-2023-farah-desfile_poder_legislativo_simone.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2122/022-2023-marcelo-poder_executivo_pelos_festejos_emancipacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2123/023-2023-marcelo-aluno_rep_prefeito_desfile.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2124/024-2023-todos-desfile_secretario_cultura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2125/025-2023-todos-desfile_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2126/026-2023-todos-desfile_santo_afonso.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2127/027-2023-todos-desfile_nilzo_plazzi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2128/028-2023-todos-desfile_claudete_teresinha_cometti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2129/029-2023-todos-desfile_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2130/030-2023-todos-desfile_teresita_borrini_farina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2131/031-2023-todos-desfile_guilherme_baptista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2132/032-2023-todos-desfile_jose_rebuzzi_sarcinelli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2133/033-2023-todos-desfile_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2134/034-2023-todos-desfile_orlindo_francisco_borges.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2135/036-2023-todos-desfile_missionarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2136/036-2023-todos-desfile_missionarios.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2137/037-2023-todos-desfile_casa_estudante.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2138/038-2023-todos-desfile_eeefm_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2139/039-2023-todos-desfile_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2140/040-2023-todos-desfile_banda_congo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2141/041-2023-todos-desfile_preservarte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2142/042-2023-todos-desfile_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2143/043-2023-todos-desfile_banda_vila_riacho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2144/044-2023-todos-desfile_banda_serra.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2145/045-2023-todos-desfile_banda_viana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2146/046-2023-todos-desfile_banda_serra.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2062/047-2023-eliel-escola_maria_oliria_e_alunos_que_participaram_do_projeto_mentes_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2063/048-2023-eliel-alunos_da_escola_maria_oliria_projeto_mentes_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2064/049-2023-eliel-escola_maria_oliria_projetos_primeiro_semestre.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2065/050-2023-glauber-queijaria_vila_veneto-premiacao_concurso_blumenau-sc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2066/051-2023-glauber-queijaria_giacomin-premiacao_concurso_blumenau-sc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2116/052-2023-farah-tres_torres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2165/053-2023-simone-casa_brasil.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2147/054-2023-glauber-queijaria_giacomin_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2148/055-2023-glauber-queijaria_trevo_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2149/056-2023-glauber-queijaria_vila_veneto_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2150/057-2023-glauber-queijaria_del_caro_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2151/058-2023-glauber-queijaria_bergantini_queijo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2152/059-2023-glauber-tres_torres_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2153/060-2023-glauber-divino_cacau_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2154/061-2023-glauber-4_estacoes_picole_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2155/062-2023-glauber-cachacaria_fracalossi_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2156/063-2023-glauber-casarao_violinos_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2157/064-2023-glauber-favero_doces_artesanais_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2158/065-2023-glauber-cafe_loss_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2159/066-2023-glauber-colibri_aventura_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2160/067-2023-glauber-manda_brasa_pizzaria_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2161/068-2023-glauber-mercadinho_bergamini_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2162/069-2023-glauber-fornaciari_capeletes_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2175/070-2023-simone-orquestra.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2176/071-2023-simone-preservarte_orquestra.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2173/072-2023-glauber_-_izaly_a_patrocinio_-_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2174/073-2023-eliel-aluno_heitor_mendes_rodrigues_jornada_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2178/074-2023-marcelo_-_emef_rebuzi_sarcineli_-_cristal.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2179/075-2023-marcelo_-_henrique_spinasse_-_campeao_brasileiro_de_enduro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2177/076-2023-todos-dia_professores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2181/077-2023-glauber-grupo_trilheiros_jn-natal_solidario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2228/078-2023-simone-influencers.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2245/079-2023-eliel-camili_concurso_redacao_pf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2240/081-2023-farah-atletas_denominadas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2241/082-2023-farah-congratulacoes_igreja_espaco_da_graca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2242/083-2023-farah-congratulacoes_projeto_espaco_da_graca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2243/084-2023-eliel-simone-homenagem_ao_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2244/085-2023-eliel-simone-homenagem_presidente_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2235/086-2023-simone_-_aluno_gabriel_saccani_da_silva.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2183/contas_pmjn_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2208/001-2023-cfo-contas_pmjn_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_cmjn_404-2023_-_altera_lei_2654-2014.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1766/proj_cmjn_405-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1767/proj_cmjn_406-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1768/proj_cmjn_407-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1769/proj_cmjn_408-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1770/proj_cmjn_409-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1772/proj_cmjn_410-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1773/proj_cmjn_411-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1774/proj_cmjn_412-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1775/proj_cmjn_413-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1776/proj_cmjn_414-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1777/proj_cmjn_415-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1778/proj_cmjn_416-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1779/proj_cmjn_417-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1780/proj_cmjn_418-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1781/proj_cmjn_419-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1782/proj_cmjn_420-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1783/proj_cmjn_421-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1784/proj_cmjn_422-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1785/proj_cmjn_423-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1786/proj_cmjn_424-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1787/proj_cmjn_425-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1788/proj_cmjn_426-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1789/proj_cmjn_427-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1790/proj_cmjn_428-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1792/proj_cmjn_429-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1794/proj_cmjn_430-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1795/proj_cmjn_431-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1796/proj_cmjn_432-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1797/proj_cmjn_433-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1798/proj_cmjn_434-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1799/proj_cmjn_435-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1800/proj_cmjn_436-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1801/proj_cmjn_437-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1802/proj_cmjn_438-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1803/proj_cmjn_439-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1804/proj_cmjn_440-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1805/proj_cmjn_441-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1806/proj_cmjn_442-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1807/proj_cmjn_443-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1808/proj_cmjn_444-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1809/proj_cmjn_445-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1810/proj_cmjn_446-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1811/proj_cmjn_447-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1812/proj_cmjn_448-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1813/proj_cmjn_449-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1814/proj_cmjn_450-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1815/proj_cmjn_451-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1816/proj_cmjn_452-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1817/proj_cmjn_453-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1819/proj_cmjn_455-5023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1820/proj_cmjn_456-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1821/proj_cmjn_457-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1871/prjo_lei_cmjn_459-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1872/proj_lei_cmjn_460-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1873/proj_lei_cmjn_461-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1874/proj_lei_cmjn_462-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_cmjn_463-2023-mesa-subsidio_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2032/pl_cmjn_464-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2040/465-2023-simone-nome_rua_acioli.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2041/466-2023-impacto_pl_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2246/468-2023-farah-marcelo-simone-rua_florestaii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2182/469-2023-mesa-institui_gratificacao_comissao_licitacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2184/470-2023-cintia-institui_o_iptu_social.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2210/472-2023-mesa_diretora-abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1583/proj._lei_1.945-2023-_revoga_lei_3430-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1587/proj._lei_1946-2023_-_comissao_permanente_de_regularizacao_fundiaria_e_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1584/proj._lei_1.947-2023_-_alteracao_lei_2648-2014.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1585/proj._lei_1948-2023_-_altera_lei_3102-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_1.949-2023_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1586/proj._lei_1.950-2023-_gratificacao_cpl_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_1.951-2023_-_altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1507/pl_1.952-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1508/pl_1.953-2023_-_regime_de_adiantamento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1736/proj._lei_1954_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1737/proj._de_lei_1955_-_remuneracao_e_atribuicoes_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1759/pl_1.956-2023_-_altera_2339-2011_e_institui_fmas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1771/proj._lei_1.957-2023_-_reestruturacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1870/proj_de_lei_1.958-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1889/proj_leii_1.959-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1883/proj_lei_1.960-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1888/proj_lei_1.961-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1918/projeto_de_lei_1962-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1919/projeto_de_lei_1.963-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1920/proj._lei_1.964-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_1.965-52023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_1.966-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_lei_1.967-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_1.968-urgencia-rev_anul_serv_pub.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_1.969-conselho_municipal_desenvolvimento_economico_e_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1956/pl_1.971-2023-lei_geral_municipal_microempresa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2035/pl_1.972-2023_-comissao__especial_de_captacao_rec_ext-com_impacto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2034/pl_1.973-2023_-altera_a_lei_3.421-22-educacao_em_tempo_integral_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2038/pl_1975-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2039/pl_1.976-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_1.977-2023_-_altera_disposicoes_da_lei_municipal_no_3.559-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2056/pl_1.978-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pl_1.979-2023_-_altera_lei_3.341-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pl_1.980-2023_-_altera_art_3o_lei_2.539-2013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2059/pl_1.981-2023_-_altera_anexo_ii_lei_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2060/pl_1.982-2023_-_ratifica_deliberacao_cim_polinorte.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2099/pl_1.984-2023-altera_lei_2.954-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2107/pl_1.985-2023-plantao_presencial_saae.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2108/pl_1.986-2023-cria_comafe.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2110/pl_1.987-2023-ratifica_deliberacao_cointer.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_1.998-2023_-altera_lei_3.100-18.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2111/pl_1.989-2023_-_altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_1.990-02023_-credito_ad_espe_e_altera_loa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_1.991-2023_-criacao_cargos_especifica_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2114/pl_1.992-2023-concessao_subsidio_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2117/pl_1.993-2023_-altera_anexo_i_lei_3.100-18.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2118/pl_1.994-2023_-dia_municipal_combate_ao_avc.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2119/pl_1.995-2023_-altera_disposicoes_lei_3.341-21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2120/pl_1.996-2023_-abertura_de_credidto_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_1.997-2023-urgencia-repasse_piso_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2166/pl_1998-2023-altera_lei_3.203-codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_1999-2023-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2000-2023-loa_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2001-2023-modifica_disp_lei_3.573-23-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2170/pl_2002-2023-altera_lei_organica_sistema_previdencia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2171/pl_2003-2023_criterios_selecao_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2172/pl_2004-2023_producao_e_comercializacao_queijos_artesanais.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_2005-2023_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2211/pl_2.006-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2212/pl_2.007-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2.008-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_2.009-2023_-_alteracao_da_lei_municipal_3.203-19_-_cod_tributario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_2.010-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2216/pl_2.011-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2217/pl_2.012-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_2.013-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_2.014-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_2.015-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2250/pl_2.016-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1504/proj._resolucao_001-2023_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2042/proj._resolucao_002-2023_eliminacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2061/proj._resolucao_003-2023_alteracao_ri.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2163/proj._resolucao_004-2023_regulamenta_lei_lic_14.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2109/001-2023-ao_projeto_resol_003-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2036/veto_pl_463-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2180/proposta_de_emenda_lom_005-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1536/of._ver._001-2023_-_eliel_-_abastecimento_agua_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1537/of._ver._002-2023_-_junior-_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1538/of._ver._003-2023_-_farah_-_animais_doentes.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1539/of._ver._004-2023_-_farah_-_poda_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2251/005-2023-farah-prefeito-transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1540/of._ver._006-2023_-_marcelo_-_manutencao_torres_de_transmissao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1541/of._ver._007-2023_-__farah_-_paineis_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1542/of._ver._008-2023-_farah_paineis_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1543/of._ver._009-2023_-_farah-_poda_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1544/of._ver._010-2023_-_farah_tapa_buraco_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1545/of._ver._011-2023_-_simone-_tapa_buraco_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1546/of._ver._012-2023-_eraldo_-_bueiro_em_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1547/of._ver._013-2023-_farah-demanda_atendimento_psicologico.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1548/of._ver._014-2023-_farah_-_manutencao_eletrica_escolas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1549/of._ver._015-2023_simone-_cirurgiao_bucomaxilofacial.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1550/of._ver._016-2023_-_simone-_atendimento_endodontista.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1551/of._ver._017-2023_-_simone-_reuniao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1552/oficio_ver._018-2023-_simone_e_eliel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1744/of._ver._019-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1745/of._ver._020-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1746/of._ver._021-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1747/of._ver._022-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1748/of._ver._023-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1749/of._ver._024-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1750/of._ver._025-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1751/of._ver._026-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1752/of._ver._028-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1760/of._ver._029-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1761/of._ver._030-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1765/of._ver._031-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1764/032-2023-farah-dep_xambinho-recapeamento_asfaltico_rua_vico_motos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1762/of._ver._033-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1763/of._ver._034-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1826/of._ver._cmjn_036-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2238/oficio_ver_038-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1866/of_ver_cmjn_039-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1827/of._ver._040-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1828/of._ver._cmjn_041-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1829/of._ver._cmjn_042-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1844/of_ver_cmjn_43-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1890/of_ver_cmjn_44-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1845/of_ver_cmjn_45-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1846/of_ver_cmjn_46-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1847/of_ver_cmjn_47-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1860/of_ver_cmjn_48-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1867/of_ver_cmjn__049-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1868/of_ver_cmjn_050-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1863/of_ver_cmjn_051-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1849/of_ver_cmjn_52-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1864/of_ver_cmjn_053-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1861/of_ver_cmjn_54-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1862/of_ver_cmjn_55-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1865/056-2023-farah-alcantaro-audiencia_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1869/of_ver_cmjn_057-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1891/of._ver_cmjn_058-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1892/of_ver_cmjn_59-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1893/of_ver_cmjn_060-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1894/of_ver_cmjn_061-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1895/of_ver_cmjn_062-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1896/of_ver_cmjn_063-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1897/064-2023-farah-reitera_oficio_vereadores_90-22-aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1898/of_ver_cmjn_065-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1904/of_ver_cmjn_66-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1905/of_ver_cmjn_67-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1912/of_ver_cmjn_68-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1906/of_ver_cmjn_69-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1907/of_ver_cmjn_70-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1908/of_ver_cmjn_71-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1909/of_ver_cmjn_72-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1910/of_ver_cmjn_73-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1911/of_ver_cmjn_74-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1913/of_ver_cmjn_75-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1902/of_ver_cmjn_76-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1914/of_ver_cmjn_77-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1915/of_ver_cmjn_78-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1924/of_ver_cmjn_079-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1917/of_ver_cmjn_080-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1916/of_ver_cmjn_82-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1925/of_ver_cmjn_083-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1926/of_ver_cmjn_084-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1941/of_ver_085-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1942/of_ver_86-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1943/of_ver_087-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1944/of_ver_088-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1945/of_ver_089-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1946/of_ver_90-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1947/of_ver_91-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2031/of_ver_92-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1989/093-2023-seag-estrada_caminhos_do_campo_1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1990/094-2023-dep_fed_gilson_daniel-ambulancia_uti_hospital_jn_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1986/of_ver_095-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1991/096-2023-farah-de._gilson_daniel-instrumentos_banda_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2033/097-2023-simone-otavio_maioli-sudene.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2067/of_ver_cmjn_098-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2068/of_ver_099-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2069/of_ver_100-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2070/of_ver._cmjn_101-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2071/of_ver._cmjn_102-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2072/of._ver._cmjn_104-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2073/of._ver._cmjn_105-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2074/of._ver._cmjn_106-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2075/of._ver._cmjn_107-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2076/of._ver_cmjn_110-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2077/of._ver._cmjn_111-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2078/of._ver._cmjn_112-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2079/of_ver_cmjn_113-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2080/of._ver_cmjn_114-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2094/oficio_vereadores_118-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2095/oficio_ver_cmjn119-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2096/oficio_ver._cmjn_120-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2097/oficio_ver._cmjn_121-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2106/oficio_ver._122-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2191/oficio_ver_123-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2192/ofcicio_ver_124-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2193/131-2023-farah-_dep_xambinho-recapeamento_sinalizacao_e_implantacao_de_redutores_de_velocidade_br259.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2194/oficio_ver_132-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2195/133-2023-eliel-emenda_parlamentar-dary_pagung-pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2196/134-2023-eliel-emenda_parlamentar-dary_pagung-escoteiro.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2197/135-2023-eliel-emenda_parlamentar-dary_pagung-banda_guilherme_baptista.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2198/oficio_ver_136-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2199/oficio_ver_137-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_ver_138-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2201/oficio_ver_139-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2202/oficio_ver_140-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2203/oficio_ver_141-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2204/oficio_ver_143-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2218/oficio_ver_144-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2219/oficio_ver_146-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2221/oficio_ver_148-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2222/oficio_ver_149-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2223/oficio_ver_150-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2224/oficio_ver_151-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2225/oficio_ver_152-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2226/oficio_ver_153-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2227/oficio_ver_154-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2236/155-2023-farah-dep_xambinho-quebra-molas_via_lateral_3torres.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2229/oficio_ver_156-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2230/oficio_ver_157-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2231/oficio_ver_158-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2232/oficio_ver_159-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2233/oficio_ver_160-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2234/oficio_ver_161-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2237/oficio_ver_157-2023_glauber.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1524/indicacao_001-2023_-_eliel_-_construcao_ligando_ruas_e_passarela.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1525/indicacao_002-2023-_glauber-_limpeza_ruas_bairro_monte_libano.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1526/indicacao_003-2023_-_farah-_limpeza_de_lotes_e_terrenos_baldios_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1527/indicacao_004-2023_-_glauber_e_farah_-_limpeza_de_avenida_helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1528/indicacao_005-2023_-_marcelo_-_instalacao_corrimao_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1529/indicacao_006-2023_-_marcelo_-_extensao_de_rede_de_baixa_tensao_com_instalacao_de_poste.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1535/indicacao_007-2023_-_farah_-_pode_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1530/indicacao_010-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1531/indicacao_011-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1532/indicacao_012-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1533/indicacao_013-2023_-_farah.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1534/indicacao_014-2023-_farah.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1740/indicacao_015-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1741/indicacao_017-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1921/indicacao_018-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1742/indicacao__019-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1743/indicacao_020-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1927/indicacao_021-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1823/indicacao_022-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1824/ind._023-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1825/ind._023-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1848/ind_025-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1899/indicacao_26-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1903/indic_028-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1922/indicacao_029-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1928/indicacao_030-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1923/indicacao_031-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1937/ind_032-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1929/indicacao_033-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1938/ind_034-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1939/ind_035-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1940/ind_036-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1948/ind_037-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1949/ind_038-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1984/ind_39-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1951/ind_041-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1952/ind_42-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1953/ind_043-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1954/ind_44-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1955/045-23_-eliel-piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1985/ind_46-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1987/ind_47-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1988/ind_48-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_50-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2082/indicacao_51-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2083/indicacao_52-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2084/indicacao_53-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2085/indicacao_54-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2086/indicacao_56-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2087/indicacao_57-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_58-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2089/indicacao_59-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2090/indicacao_60-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2091/indicacao_61-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2092/indicacao_62-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2093/indicacao_63-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2100/indicacao_67-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2101/indicacao_68-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_69-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_70-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_71-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2098/ind_72-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_73-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_074-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_075-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_076-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2207/indicacao_077-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_078-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_079-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_080-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_081-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_083-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1502/mocao_cmjn_001-2023_-pm_oscar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1503/mocao_cmjn_002-2023-_ctjon.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1738/003-2022-eliel-homenagem_dia_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1739/004-2022-eliel-homenagem_rosangela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1791/005-2023-farah-congratulacoes_alunos_eja_eeefm_jn_livro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1793/006-2023-farah-congratulacoes_escola_eeefm_joao_neiva_alunos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1901/007-2023-glauber-engenheiro_francisco_de_assis_souza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1933/008-2023-glauber_-_dra._evelyn.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1934/009-2023-2023-eliel_-_heitor_favaro_.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2044/010-2023-2023-farah-semed_e_empeif_cavalinho_desfile.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2045/011-2023-2023-farah-desfile_poder_legislativo_junior.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2046/012-2023-2023-farah-desfile_poder_legislativo_celso.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2047/013-2023-2023-farah-desfile_poder_legislativo_cintia.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2048/014-2023-2023-farah-desfile_poder_legislativo_edilson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2050/016-2023-2023-farah-desfile_poder_legislativo_eraldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2051/017-2023-2023-farah-desfile_poder_legislativo_farah.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2052/018-2023-2023-farah-desfile_poder_legislativo_glauber.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2053/019-2023-2023-farah-desfile_poder_legislativo_evandro.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2054/020-2023-2023-farah-desfile_poder_legislativo_marcelo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2055/021-2023-2023-farah-desfile_poder_legislativo_simone.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2122/022-2023-marcelo-poder_executivo_pelos_festejos_emancipacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2123/023-2023-marcelo-aluno_rep_prefeito_desfile.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2124/024-2023-todos-desfile_secretario_cultura.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2125/025-2023-todos-desfile_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2126/026-2023-todos-desfile_santo_afonso.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2127/027-2023-todos-desfile_nilzo_plazzi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2128/028-2023-todos-desfile_claudete_teresinha_cometti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2129/029-2023-todos-desfile_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2130/030-2023-todos-desfile_teresita_borrini_farina.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2131/031-2023-todos-desfile_guilherme_baptista.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2132/032-2023-todos-desfile_jose_rebuzzi_sarcinelli.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2133/033-2023-todos-desfile_pedro_nolasco.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2134/034-2023-todos-desfile_orlindo_francisco_borges.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2135/036-2023-todos-desfile_missionarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2136/036-2023-todos-desfile_missionarios.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2137/037-2023-todos-desfile_casa_estudante.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2138/038-2023-todos-desfile_eeefm_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2139/039-2023-todos-desfile_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2140/040-2023-todos-desfile_banda_congo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2141/041-2023-todos-desfile_preservarte.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2142/042-2023-todos-desfile_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2143/043-2023-todos-desfile_banda_vila_riacho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2144/044-2023-todos-desfile_banda_serra.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2145/045-2023-todos-desfile_banda_viana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2146/046-2023-todos-desfile_banda_serra.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2062/047-2023-eliel-escola_maria_oliria_e_alunos_que_participaram_do_projeto_mentes_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2063/048-2023-eliel-alunos_da_escola_maria_oliria_projeto_mentes_brilhantes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2064/049-2023-eliel-escola_maria_oliria_projetos_primeiro_semestre.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2065/050-2023-glauber-queijaria_vila_veneto-premiacao_concurso_blumenau-sc.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2066/051-2023-glauber-queijaria_giacomin-premiacao_concurso_blumenau-sc.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2116/052-2023-farah-tres_torres.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2165/053-2023-simone-casa_brasil.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2147/054-2023-glauber-queijaria_giacomin_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2148/055-2023-glauber-queijaria_trevo_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2149/056-2023-glauber-queijaria_vila_veneto_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2150/057-2023-glauber-queijaria_del_caro_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2151/058-2023-glauber-queijaria_bergantini_queijo.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2152/059-2023-glauber-tres_torres_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2153/060-2023-glauber-divino_cacau_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2154/061-2023-glauber-4_estacoes_picole_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2155/062-2023-glauber-cachacaria_fracalossi_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2156/063-2023-glauber-casarao_violinos_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2157/064-2023-glauber-favero_doces_artesanais_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2158/065-2023-glauber-cafe_loss_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2159/066-2023-glauber-colibri_aventura_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2160/067-2023-glauber-manda_brasa_pizzaria_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2161/068-2023-glauber-mercadinho_bergamini_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2162/069-2023-glauber-fornaciari_capeletes_rota_queijo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2175/070-2023-simone-orquestra.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2176/071-2023-simone-preservarte_orquestra.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2173/072-2023-glauber_-_izaly_a_patrocinio_-_jiu-jitsu.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2174/073-2023-eliel-aluno_heitor_mendes_rodrigues_jornada_parlamento_jovem.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2178/074-2023-marcelo_-_emef_rebuzi_sarcineli_-_cristal.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2179/075-2023-marcelo_-_henrique_spinasse_-_campeao_brasileiro_de_enduro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2177/076-2023-todos-dia_professores.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2181/077-2023-glauber-grupo_trilheiros_jn-natal_solidario.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2228/078-2023-simone-influencers.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2245/079-2023-eliel-camili_concurso_redacao_pf.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2240/081-2023-farah-atletas_denominadas.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2241/082-2023-farah-congratulacoes_igreja_espaco_da_graca.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2242/083-2023-farah-congratulacoes_projeto_espaco_da_graca.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2243/084-2023-eliel-simone-homenagem_ao_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2244/085-2023-eliel-simone-homenagem_presidente_conselho_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2235/086-2023-simone_-_aluno_gabriel_saccani_da_silva.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2183/contas_pmjn_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2208/001-2023-cfo-contas_pmjn_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1758/projeto_de_lei_cmjn_404-2023_-_altera_lei_2654-2014.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1766/proj_cmjn_405-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1767/proj_cmjn_406-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1768/proj_cmjn_407-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1769/proj_cmjn_408-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1770/proj_cmjn_409-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1772/proj_cmjn_410-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1773/proj_cmjn_411-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1774/proj_cmjn_412-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1775/proj_cmjn_413-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1776/proj_cmjn_414-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1777/proj_cmjn_415-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1778/proj_cmjn_416-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1779/proj_cmjn_417-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1780/proj_cmjn_418-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1781/proj_cmjn_419-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1782/proj_cmjn_420-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1783/proj_cmjn_421-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1784/proj_cmjn_422-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1785/proj_cmjn_423-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1786/proj_cmjn_424-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1787/proj_cmjn_425-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1788/proj_cmjn_426-2023.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1789/proj_cmjn_427-2023.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1790/proj_cmjn_428-2023.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1792/proj_cmjn_429-2023.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1794/proj_cmjn_430-2023.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1795/proj_cmjn_431-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1796/proj_cmjn_432-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1797/proj_cmjn_433-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1798/proj_cmjn_434-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1799/proj_cmjn_435-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1800/proj_cmjn_436-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1801/proj_cmjn_437-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1802/proj_cmjn_438-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1803/proj_cmjn_439-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1804/proj_cmjn_440-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1805/proj_cmjn_441-2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1806/proj_cmjn_442-2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1807/proj_cmjn_443-2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1808/proj_cmjn_444-2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1809/proj_cmjn_445-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1810/proj_cmjn_446-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1811/proj_cmjn_447-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1812/proj_cmjn_448-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1813/proj_cmjn_449-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1814/proj_cmjn_450-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1815/proj_cmjn_451-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1816/proj_cmjn_452-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1817/proj_cmjn_453-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1819/proj_cmjn_455-5023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1820/proj_cmjn_456-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1821/proj_cmjn_457-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1871/prjo_lei_cmjn_459-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1872/proj_lei_cmjn_460-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1873/proj_lei_cmjn_461-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1874/proj_lei_cmjn_462-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1900/pl_cmjn_463-2023-mesa-subsidio_vereadores_e_prefeito.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2032/pl_cmjn_464-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2040/465-2023-simone-nome_rua_acioli.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2041/466-2023-impacto_pl_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2246/468-2023-farah-marcelo-simone-rua_florestaii.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2182/469-2023-mesa-institui_gratificacao_comissao_licitacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2184/470-2023-cintia-institui_o_iptu_social.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2210/472-2023-mesa_diretora-abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1583/proj._lei_1.945-2023-_revoga_lei_3430-2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1587/proj._lei_1946-2023_-_comissao_permanente_de_regularizacao_fundiaria_e_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1584/proj._lei_1.947-2023_-_alteracao_lei_2648-2014.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1585/proj._lei_1948-2023_-_altera_lei_3102-2018.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1505/pl_1.949-2023_-_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1586/proj._lei_1.950-2023-_gratificacao_cpl_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1506/pl_1.951-2023_-_altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1507/pl_1.952-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1508/pl_1.953-2023_-_regime_de_adiantamento_de_fundos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1736/proj._lei_1954_-_abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1737/proj._de_lei_1955_-_remuneracao_e_atribuicoes_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1759/pl_1.956-2023_-_altera_2339-2011_e_institui_fmas.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1771/proj._lei_1.957-2023_-_reestruturacao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1870/proj_de_lei_1.958-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1889/proj_leii_1.959-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1883/proj_lei_1.960-2023_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1888/proj_lei_1.961-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1918/projeto_de_lei_1962-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1919/projeto_de_lei_1.963-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1920/proj._lei_1.964-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1930/projeto_de_lei_1.965-52023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1931/projeto_de_lei_1.966-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1932/projeto_de_lei_1.967-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1935/projeto_de_lei_1.968-urgencia-rev_anul_serv_pub.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1936/projeto_de_lei_1.969-conselho_municipal_desenvolvimento_economico_e_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1956/pl_1.971-2023-lei_geral_municipal_microempresa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2035/pl_1.972-2023_-comissao__especial_de_captacao_rec_ext-com_impacto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2034/pl_1.973-2023_-altera_a_lei_3.421-22-educacao_em_tempo_integral_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2038/pl_1975-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2039/pl_1.976-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2043/pl_1.977-2023_-_altera_disposicoes_da_lei_municipal_no_3.559-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2056/pl_1.978-2023_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2057/pl_1.979-2023_-_altera_lei_3.341-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2058/pl_1.980-2023_-_altera_art_3o_lei_2.539-2013.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2059/pl_1.981-2023_-_altera_anexo_ii_lei_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2060/pl_1.982-2023_-_ratifica_deliberacao_cim_polinorte.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2099/pl_1.984-2023-altera_lei_2.954-2017.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2107/pl_1.985-2023-plantao_presencial_saae.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2108/pl_1.986-2023-cria_comafe.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2110/pl_1.987-2023-ratifica_deliberacao_cointer.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2121/pl_1.998-2023_-altera_lei_3.100-18.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2111/pl_1.989-2023_-_altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2112/pl_1.990-02023_-credito_ad_espe_e_altera_loa.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2113/pl_1.991-2023_-criacao_cargos_especifica_com_impacto.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2114/pl_1.992-2023-concessao_subsidio_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2117/pl_1.993-2023_-altera_anexo_i_lei_3.100-18.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2118/pl_1.994-2023_-dia_municipal_combate_ao_avc.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2119/pl_1.995-2023_-altera_disposicoes_lei_3.341-21.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2120/pl_1.996-2023_-abertura_de_credidto_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2164/pl_1.997-2023-urgencia-repasse_piso_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2166/pl_1998-2023-altera_lei_3.203-codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2167/pl_1999-2023-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2168/pl_2000-2023-loa_2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2169/pl_2001-2023-modifica_disp_lei_3.573-23-ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2170/pl_2002-2023-altera_lei_organica_sistema_previdencia.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2171/pl_2003-2023_criterios_selecao_diretor_escolar.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2172/pl_2004-2023_producao_e_comercializacao_queijos_artesanais.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_2005-2023_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2211/pl_2.006-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2212/pl_2.007-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2213/pl_2.008-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2214/pl_2.009-2023_-_alteracao_da_lei_municipal_3.203-19_-_cod_tributario.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2215/pl_2.010-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2216/pl_2.011-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2217/pl_2.012-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2247/pl_2.013-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2248/pl_2.014-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2249/pl_2.015-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2250/pl_2.016-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1504/proj._resolucao_001-2023_calendario_sessoes.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2042/proj._resolucao_002-2023_eliminacao_de_documentos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2061/proj._resolucao_003-2023_alteracao_ri.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2163/proj._resolucao_004-2023_regulamenta_lei_lic_14.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2109/001-2023-ao_projeto_resol_003-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2036/veto_pl_463-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2180/proposta_de_emenda_lom_005-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1536/of._ver._001-2023_-_eliel_-_abastecimento_agua_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1537/of._ver._002-2023_-_junior-_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1538/of._ver._003-2023_-_farah_-_animais_doentes.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1539/of._ver._004-2023_-_farah_-_poda_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2251/005-2023-farah-prefeito-transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1540/of._ver._006-2023_-_marcelo_-_manutencao_torres_de_transmissao.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1541/of._ver._007-2023_-__farah_-_paineis_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1542/of._ver._008-2023-_farah_paineis_fotovoltaicos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1543/of._ver._009-2023_-_farah-_poda_bambuzal.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1544/of._ver._010-2023_-_farah_tapa_buraco_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1545/of._ver._011-2023_-_simone-_tapa_buraco_santa_luzia.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1546/of._ver._012-2023-_eraldo_-_bueiro_em_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1547/of._ver._013-2023-_farah-demanda_atendimento_psicologico.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1548/of._ver._014-2023-_farah_-_manutencao_eletrica_escolas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1549/of._ver._015-2023_simone-_cirurgiao_bucomaxilofacial.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1550/of._ver._016-2023_-_simone-_atendimento_endodontista.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1551/of._ver._017-2023_-_simone-_reuniao_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1552/oficio_ver._018-2023-_simone_e_eliel.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1744/of._ver._019-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1745/of._ver._020-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1746/of._ver._021-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1747/of._ver._022-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1748/of._ver._023-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1749/of._ver._024-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1750/of._ver._025-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1751/of._ver._026-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1752/of._ver._028-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1760/of._ver._029-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1761/of._ver._030-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1765/of._ver._031-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1764/032-2023-farah-dep_xambinho-recapeamento_asfaltico_rua_vico_motos.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1762/of._ver._033-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1763/of._ver._034-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1826/of._ver._cmjn_036-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2238/oficio_ver_038-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1866/of_ver_cmjn_039-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1827/of._ver._040-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1828/of._ver._cmjn_041-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1829/of._ver._cmjn_042-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1844/of_ver_cmjn_43-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1890/of_ver_cmjn_44-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1845/of_ver_cmjn_45-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1846/of_ver_cmjn_46-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1847/of_ver_cmjn_47-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1860/of_ver_cmjn_48-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1867/of_ver_cmjn__049-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1868/of_ver_cmjn_050-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1863/of_ver_cmjn_051-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1849/of_ver_cmjn_52-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1864/of_ver_cmjn_053-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1861/of_ver_cmjn_54-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1862/of_ver_cmjn_55-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1865/056-2023-farah-alcantaro-audiencia_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1869/of_ver_cmjn_057-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1891/of._ver_cmjn_058-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1892/of_ver_cmjn_59-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1893/of_ver_cmjn_060-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1894/of_ver_cmjn_061-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1895/of_ver_cmjn_062-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1896/of_ver_cmjn_063-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1897/064-2023-farah-reitera_oficio_vereadores_90-22-aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1898/of_ver_cmjn_065-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1904/of_ver_cmjn_66-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1905/of_ver_cmjn_67-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1912/of_ver_cmjn_68-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1906/of_ver_cmjn_69-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1907/of_ver_cmjn_70-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1908/of_ver_cmjn_71-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1909/of_ver_cmjn_72-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1910/of_ver_cmjn_73-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1911/of_ver_cmjn_74-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1913/of_ver_cmjn_75-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1902/of_ver_cmjn_76-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1914/of_ver_cmjn_77-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1915/of_ver_cmjn_78-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1924/of_ver_cmjn_079-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1917/of_ver_cmjn_080-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1916/of_ver_cmjn_82-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1925/of_ver_cmjn_083-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1926/of_ver_cmjn_084-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1941/of_ver_085-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1942/of_ver_86-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1943/of_ver_087-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1944/of_ver_088-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1945/of_ver_089-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1946/of_ver_90-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1947/of_ver_91-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2031/of_ver_92-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1989/093-2023-seag-estrada_caminhos_do_campo_1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1990/094-2023-dep_fed_gilson_daniel-ambulancia_uti_hospital_jn_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1986/of_ver_095-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/1991/096-2023-farah-de._gilson_daniel-instrumentos_banda_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2033/097-2023-simone-otavio_maioli-sudene.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2067/of_ver_cmjn_098-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2068/of_ver_099-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2069/of_ver_100-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2070/of_ver._cmjn_101-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2071/of_ver._cmjn_102-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2072/of._ver._cmjn_104-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2073/of._ver._cmjn_105-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2074/of._ver._cmjn_106-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2075/of._ver._cmjn_107-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2076/of._ver_cmjn_110-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2077/of._ver._cmjn_111-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2078/of._ver._cmjn_112-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2079/of_ver_cmjn_113-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2080/of._ver_cmjn_114-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2094/oficio_vereadores_118-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2095/oficio_ver_cmjn119-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2096/oficio_ver._cmjn_120-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2097/oficio_ver._cmjn_121-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2106/oficio_ver._122-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2191/oficio_ver_123-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2192/ofcicio_ver_124-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2193/131-2023-farah-_dep_xambinho-recapeamento_sinalizacao_e_implantacao_de_redutores_de_velocidade_br259.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2194/oficio_ver_132-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2195/133-2023-eliel-emenda_parlamentar-dary_pagung-pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2196/134-2023-eliel-emenda_parlamentar-dary_pagung-escoteiro.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2197/135-2023-eliel-emenda_parlamentar-dary_pagung-banda_guilherme_baptista.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2198/oficio_ver_136-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2199/oficio_ver_137-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2200/oficio_ver_138-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2201/oficio_ver_139-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2202/oficio_ver_140-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2203/oficio_ver_141-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2204/oficio_ver_143-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2218/oficio_ver_144-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2219/oficio_ver_146-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2221/oficio_ver_148-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2222/oficio_ver_149-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2223/oficio_ver_150-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2224/oficio_ver_151-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2225/oficio_ver_152-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2226/oficio_ver_153-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2227/oficio_ver_154-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2236/155-2023-farah-dep_xambinho-quebra-molas_via_lateral_3torres.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2229/oficio_ver_156-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2230/oficio_ver_157-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2231/oficio_ver_158-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2232/oficio_ver_159-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2233/oficio_ver_160-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2234/oficio_ver_161-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2023/2237/oficio_ver_157-2023_glauber.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H450"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="43.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="175.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="253.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>