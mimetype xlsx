--- v0 (2026-01-31)
+++ v1 (2026-04-03)
@@ -54,5068 +54,5068 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
   <si>
     <t>Chapa Mesa Diretora</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1343/registro_de_chapa_001-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1343/registro_de_chapa_001-2022.pdf</t>
   </si>
   <si>
     <t>Chapa Mesa Diretora Biênio 2023/2024</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denúncia apresenta por cidadão</t>
   </si>
   <si>
     <t>Sr. Marcos Gomes Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1278/denunicia_marcos_ribeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1278/denunicia_marcos_ribeiro.pdf</t>
   </si>
   <si>
     <t>Denúncia em face do senhor secretário municipal de saúde do município de João Neiva, Sr. Dirceu Antônio Gripa, por relevante omissão de socorro, com resultado morte, do menor Rayander Chaves Garcia, ocorrido na data de 01 de junho de 2022.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1457/indic._01-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1457/indic._01-22.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma doart. 208 do Regimento Interno da Câmara Municipal de João Neiva (Resolução CMJN n° 003/2022), para determinar â Secretaria Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas (Semdurb) a instalação de redutor de velocidade (quebra-molas) na Avenida Hélio Guasti, em frente ao deposito da Vimatel.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_02-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_02-22.pdf</t>
   </si>
   <si>
     <t>INDICA ao Senhor Prefeito Municipal, na forma doart. 208 do Regimento Interno da Câmara Municipal de João Neiva (Resolução CMJN n° 003/2022), para determinar à Secretaria Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas (Semdurb) a instalação de redutor de velocidade (quebra-molas) na Rua Geraldo Franciso da Silva, no Bairro Cohab, na entrada do Bairro São Carlos I, em frente à casa da Sra. Sônia Bissa e Mateus Tonon.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1509/003-2022-glauber-instalacao_placa_sinalizacao_b._industrial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1509/003-2022-glauber-instalacao_placa_sinalizacao_b._industrial.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine à Secretaria Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas a instalação de 01 placa de sinalização com o dizer "Rua sem saída", na Rua Tanisleia Pires Folia, no Bairro Industrial, mais conhecido como Queijeira.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evandro Boca Lisa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal que determine à Semburb, que proceda a abertura com alargamento da Rua Floriano Belo, ligando a mesma à Rua Evair Rodrigues, localizada no Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1511/005-2022-simone-desobstrucao_bueiro-centro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1511/005-2022-simone-desobstrucao_bueiro-centro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que determine à Semdurb, para que proceda a limpeza de bueiro localizado na Rua Negri Orestes, próximo à Barberaria Barreto, em frente à Loja Bella Casa.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1512/006-2022-simone-desobstrucao_bueiro-sao_carlos_i_e_ii.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1512/006-2022-simone-desobstrucao_bueiro-sao_carlos_i_e_ii.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito, que determine à Semdurb, para que proceda a limpeza dos bueiros localizados na avenida que liga os Bairros São Carlos I e São Carlos II.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1513/007-2022-simone-desobstrucao_bueiro-prc_gadiolli-centro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1513/007-2022-simone-desobstrucao_bueiro-prc_gadiolli-centro.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que determine à Semdurb, para que proceda a limpeza de bueiro localizado na Avenida Brasil, em frente a Pracinha do Gadioli, no Centro da Cidade.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1514/009-2022-glauber-construcao_bueiro-ribeirao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1514/009-2022-glauber-construcao_bueiro-ribeirao.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a construção de bueiro no Córrego 21 de Abril, na localidade de Ribeirão.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1515/010-2022-glauber-reconstrucao_muro_arrimo-silvino_matos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1515/010-2022-glauber-reconstrucao_muro_arrimo-silvino_matos.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito a reconstrução de muro de arrimo na Rua Silvino Matos, Centro.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1516/011-22_-_glauber_-_decreta_situacao_de_emergencia__-_anexo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1516/011-22_-_glauber_-_decreta_situacao_de_emergencia__-_anexo.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que avalie a possibilidade de se decretar Calamidade Pública e/ou Situação de Emergência, conforme preceitos legais.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1517/012-22-farah-agua_potavel_bairros_enchentes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1517/012-22-farah-agua_potavel_bairros_enchentes.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que estude a possibilidade de distribuir água potável para os bairros do Município.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1518/013-22-farah-cidada_gilmara.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1518/013-22-farah-cidada_gilmara.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que implemente as medidas necessárias em relação as agressões praticadas pela cidadã Gilmara, bem como oferecer oss cuidados necessários para garantir uma vida mais digna àquela cidadã e maior segurança a todos.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1519/014-22-farah-regularizacao_extintores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1519/014-22-farah-regularizacao_extintores.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que adote providências necessárias no sentido de fazer um levantamento em todas as repartições públicas municipais dos extintores nelas instalados.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1520/015-22-farah-galeria_pluvial_mundo_novo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1520/015-22-farah-galeria_pluvial_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que estude a possibilidade de construir uma galeria para escoamento de águas pluviais na Comunidade Rural de Mundo Novo.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1521/016-2022-glauber-reparos_calct_rua_tanisleia_pires_folli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1521/016-2022-glauber-reparos_calct_rua_tanisleia_pires_folli.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que viabilize junto à Semdurb, para qeu sejam efeturadas com a máxima urgência possível, reparos no calçamento da Rua Tanisleia Pires Pandolfi.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Edilson Mantovani, Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_017-2022_-_marcelo_e_edilson_-_instalacao_corrimao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_017-2022_-_marcelo_e_edilson_-_instalacao_corrimao.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que viabilize a instalação de corrimão e menutenção com limpeza da escadaria localizada na Rua Francisco Barbosa, que dá acesso ao Bairro Floresta.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_020-2022_-_manutencao_de_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_020-2022_-_manutencao_de_rua.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito que providencie em caráter de urgência a manutenção da Rua Vereador Osmar Peixoto, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Professor Eliel</t>
   </si>
   <si>
     <t>Moção de congratulações ao Professor Helder Guastti da Silva pela participação do Prêmio Educador Notal 10</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM PÓSTUMA ao sr. ELCIO DA SILVA VÊSCOVI, registrando o reconhecimento da sociedade joãoneivense, nesse ato representada pelo Poder Legislativo Municipal, pelos feitos realizados em favor do Município de João Neiva.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1171/mocao_cmjn_003-2022-simone-idalia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1171/mocao_cmjn_003-2022-simone-idalia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM E RECONHECIMENTO à Sra. Maria Idália Gabriel Rosa pelos grandes serviços prestados em favor da saúde pública no âmbito do Município de João Neiva</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1185/mocao_004-2022-eliel-igreja_acao_solidaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1185/mocao_004-2022-eliel-igreja_acao_solidaria.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Igreja Evangélica Assembleia de Deus – Ministério Luz para as Nações em reconhecimento à realização da Ação Social em parceria com a Prefeitura Municipal</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1239/mocao_cmjn_005-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1239/mocao_cmjn_005-2022.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações à Professora e Enfermeira Leticya dos Santos Almeida Negri pela conquista do título de Doutora em Saúde Coletiva</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1247/006-2022-simone-ayla_castiglione.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1247/006-2022-simone-ayla_castiglione.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem à atleta da modalidade Taekwondo, Ayla de Almeida Castiglioni</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1265/mocao_cmjn_007-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1265/mocao_cmjn_007-2022.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Município de João Neiva, por intermédio da Secretaria Municipal de Educação, pela realização de evento em comemoração ao aniversário do município</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1266/mocao_cmjn_008-2022_05172022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1266/mocao_cmjn_008-2022_05172022.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao Município de João Neiva, por intermédio da Secretaria Municipal de Trabalho e Assistência Social e do Conselho Municipal dos Direitos da Mulher pela realização da I Conferência Municipal de Políticas Públicas para as Mulheres</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1272/mocao_009-2022_000040.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1272/mocao_009-2022_000040.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento e homenagem ao Centro Educacional Casa do Estudante.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1277/mocao_010-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1277/mocao_010-2022.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação à EMEF Profa. Maria Olíria Sarcinelli Campagnaro e à Professora Sandra Cristina Batista Bergamini em reconhecimento pela realização de Projeto Educativo na Aprendizagem da Matemática</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
     <t>Apresenta congratulações ao servidor Marcos Rogério Bergamini, por sua aposentadoria</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1304/012-2022-eliel-ig_assembleia_de_deus_62_anos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1304/012-2022-eliel-ig_assembleia_de_deus_62_anos.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação para a Igreja Evangélica Assembleia de Deus Luz para as Nações pela celebração dos 62 anos de existência no município</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1342/mocao_cmjn_013-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1342/mocao_cmjn_013-2022.pdf</t>
   </si>
   <si>
     <t>Apresenta congratulações à sra. Maria Luiza Casotti Louzada, Cotinha</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1455/014-2022-eliel-50_anos_escola_dr._orlindo_francisco_borges.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1455/014-2022-eliel-50_anos_escola_dr._orlindo_francisco_borges.pdf</t>
   </si>
   <si>
     <t>Apresenta congratulações à EMEIF Dr. Orlindo Francisco Borges em comemoração aos seus 50 anos</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1465/015-2022-farah-outubro_rosa_semsa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1465/015-2022-farah-outubro_rosa_semsa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO à Campanha “OUTUBRO ROSA” à Secretaria Municipal de Saúde, extensiva aos demais órgãos públicos, empresas privadas e todas as pessoas que, direta ou indiretamente, participam desse trabalho educativo e de conscientização.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1466/016-2022-farah-vera_pignaton.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1466/016-2022-farah-vera_pignaton.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO pela história de luta e vitória da sra. Vera Lucia Pignaton Dambroz contra o câncer de mama, servindo de motivação para tantas outras pessoas</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1467/017-2022-farah-suzana.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1467/017-2022-farah-suzana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO pela história de luta e vitória da sra. Suzana Da Penha Bossato Manzolli contra o câncer de mama, servindo de motivação para tantas outras pessoas</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_018-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_018-2022.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem à família Vicente e Modenesi pelos grandes feitos em prol da coletividade.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1489/019-2022-marcelo-campeonato_taekwondo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1489/019-2022-marcelo-campeonato_taekwondo.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento atletas Taekwondo</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1490/020-2022-marcelo-campeonato_municipal_futebol.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1490/020-2022-marcelo-campeonato_municipal_futebol.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento atletas Campeonato Municipal de Futebol</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cintia Cyrillo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_021-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_021-2022.pdf</t>
   </si>
   <si>
     <t>Mopdo de reconhecimento aos - Servidores do CRAS — Centro de Referência de Assistência Social.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1468/arquivo_contas_pmjn_2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1468/arquivo_contas_pmjn_2019.pdf</t>
   </si>
   <si>
     <t>Ofício TCEES 05358/2022-4, encaminhando a prestação de contas da PMJN referente ao exercício de 2019</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Dispõe pela aprovação, com ressalvas, da prestação de contas da Prefeitura Municipal de João Neiva, relativa ao exercício de 2019</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_cmjn_344-2022-abono_ponto_anual.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_cmjn_344-2022-abono_ponto_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de ponto anual no âmbito da Câmara Municipal de João Neiva-ES.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_cmjn_345-2022-marcelo-denominacao_obra_publico_ponte_ferro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_cmjn_345-2022-marcelo-denominacao_obra_publico_ponte_ferro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de obra pública que especifica</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>Lucas Recla</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_cmjn_346-2022-lucas-divulgacao_lista_consultas_e_exames.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_cmjn_346-2022-lucas-divulgacao_lista_consultas_e_exames.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista de consultas e exames no âmbito do Município de João Neiva-ES</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1151/proj_cmjn_347-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1151/proj_cmjn_347-2022.pdf</t>
   </si>
   <si>
     <t>Institui a carteira de identidade dos Vereadores do Município de João Neiva - ES.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_cmjn_348-2022-eliel-certidao_recusa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_cmjn_348-2022-eliel-certidao_recusa.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de provisão de certidão de recusa de fornecimento de medicamento ou tratamento médico e/ou documento equivalente aos usuários da rede pública de saúde do Município de João Neiva-ES</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Celso Guzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1187/pl_cmjn_349-22-celso-hm-ana_clara_fornaciari_favoro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1187/pl_cmjn_349-22-celso-hm-ana_clara_fornaciari_favoro.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Ana Claudia Fornaciari Favoro</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_cmjn_350-22-celso-hm-claudia_simonelli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_cmjn_350-22-celso-hm-claudia_simonelli.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Claudia Simonelli</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_cmjn_351-22-celso-hm-lea_de_angeli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_cmjn_351-22-celso-hm-lea_de_angeli.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Lea De Angeli</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1190/pl_cmjn_352-22-celso-hm-valdineia_guasti_pianca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1190/pl_cmjn_352-22-celso-hm-valdineia_guasti_pianca.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. VAldineia Guasti Pianca</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Edilson Mantovani</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1191/pl_cmjn_353-22-edilson-cid-alexandre_santos_araujo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1191/pl_cmjn_353-22-edilson-cid-alexandre_santos_araujo.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Alexandre Santos Araújo</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Luciano Laurindo Araújo Osório</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_cmjn_355-22-edilson-hm-andrelucia_marin_silva_osorio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_cmjn_355-22-edilson-hm-andrelucia_marin_silva_osorio.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Andrelucia Marin Silva Osório</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_cmjn_356-22-edilson-hm-pa_luiz_fernando_correia_pereira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_cmjn_356-22-edilson-hm-pa_luiz_fernando_correia_pereira.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao Pastor Luiz Fernando Corrêa Pereira</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_cmjn_357-22-edilson-hm-rodrigo_lozer_tintori.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_cmjn_357-22-edilson-hm-rodrigo_lozer_tintori.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Rodrigo Lozer Tintori</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_cmjn_358-22-eliel-cid-marcos_celestrino_saraiva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_cmjn_358-22-eliel-cid-marcos_celestrino_saraiva.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Marcos Celestrino Saraiva</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_cmjn_359-22-eliel-cid-natalia_nunes_leite.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_cmjn_359-22-eliel-cid-natalia_nunes_leite.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Natalia Nunes Leite</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_cmjn_360-22-eliel-hm-carlos_roberto_cometti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_cmjn_360-22-eliel-hm-carlos_roberto_cometti.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Carlos Roberto Cometti</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_cmjn_361-22-eliel-hm-elda_del_caro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_cmjn_361-22-eliel-hm-elda_del_caro.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Elda Del Caro</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_cmjn_362-22-eliel-hm-jurandir_matos_do_nascimento_junior.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_cmjn_362-22-eliel-hm-jurandir_matos_do_nascimento_junior.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Jurandir Matos do Nascimento Junior</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_cmjn_363-22-eliel-hm-maria_do_carmo_negri_barroso_de_almeida.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_cmjn_363-22-eliel-hm-maria_do_carmo_negri_barroso_de_almeida.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Maria do Carmo Negri Barros de Almeida</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_cmjn_364-22-simone-hm-regina_maria_torri.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_cmjn_364-22-simone-hm-regina_maria_torri.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. REgina Maria Torri</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Eraldo Poleze</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_cmjn_365-22-cid-eraldo-valdemar_mazolini.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_cmjn_365-22-cid-eraldo-valdemar_mazolini.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Valdemar Mazolini</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_cmjn_366-22-hm-fernanda_baptista_zucoloto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_cmjn_366-22-hm-fernanda_baptista_zucoloto.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito a sra. Fernanda Baptista Zucolotto</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_cmjn_367-22-evandro-hm-josias_de_assis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_cmjn_367-22-evandro-hm-josias_de_assis.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Josias de Assis</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_cmjn_368-22-evandro-hm-clarice_pezenti_gardi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_cmjn_368-22-evandro-hm-clarice_pezenti_gardi.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Clarice Pezente Gardimam</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_cmjn_369-22-evandro-cid-lusival_de_souza.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_cmjn_369-22-evandro-cid-lusival_de_souza.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Lucival de Souza</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_cmjn_370-22-evandro-cid-osmar_gomes_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_cmjn_370-22-evandro-cid-osmar_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Osmar Gomes da Silva</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_cmjn_371-22-farah-cid-joao_ancelmo_villaca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_cmjn_371-22-farah-cid-joao_ancelmo_villaca.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. João Ancelmo Villaça</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_cmjn_372-22-farah-cid-natalina_carla_de_oliveira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_cmjn_372-22-farah-cid-natalina_carla_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Natalina Carla de Oliveira</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_cmjn_373-22-farah-cid-vinicius_taufner_de_moraes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_cmjn_373-22-farah-cid-vinicius_taufner_de_moraes.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Vinícius Taufner de Moraes</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_cmjn_374-22-farah-hm-brina_maria_detogni.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_cmjn_374-22-farah-hm-brina_maria_detogni.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Brina Maria Dettogni</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_cmjn_375-22-farah-hm-delson_de_angeli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_cmjn_375-22-farah-hm-delson_de_angeli.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Delson De Angeli</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_cmjn_376-22-farah-hm-vanderleia_conceicao_de_jesus_moraes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_cmjn_376-22-farah-hm-vanderleia_conceicao_de_jesus_moraes.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Vanderleia da Conceição de Jesus Moraes</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. FAbrício Torri</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_cmjn_378-22-glauber-cid-leandro_comper_sperandio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_cmjn_378-22-glauber-cid-leandro_comper_sperandio.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense ao Dr. Leandro Comper Sperandio</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_cmjn_379-22-glauber-cid-nikolas_carlos_nunes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_cmjn_379-22-glauber-cid-nikolas_carlos_nunes.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Nikolas Carlos Nunes</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_cmjn_380-22-glauber-hm-antonio_firme_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_cmjn_380-22-glauber-hm-antonio_firme_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Antônio Firme da Silva</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_cmjn_381-22-glauber-hm-luana_elisa_tessarolo_dos_santos_bertulano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_cmjn_381-22-glauber-hm-luana_elisa_tessarolo_dos_santos_bertulano.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. Luanna Elisa Tessarolo dos Santos Bertulano</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_cmjn_382-22-glauber-hm-felipe_de_bortoli_bello.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_cmjn_382-22-glauber-hm-felipe_de_bortoli_bello.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Felipe De Bortoli Bello</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1235/pl__cmjn_383-2022-junior-cid-durval_loureiro_nogueira_filho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1235/pl__cmjn_383-2022-junior-cid-durval_loureiro_nogueira_filho.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Durval Loureiro Nogueira Filho.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_cmjn_384-2022-junior-hm-jorge_antonio_pianissoli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_cmjn_384-2022-junior-hm-jorge_antonio_pianissoli.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Jorge Antonio Pianissola</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_cmjn_385-22-marcelo-cid-ana_maria_da_costa_pianca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_cmjn_385-22-marcelo-cid-ana_maria_da_costa_pianca.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Ana Maria Costa Pianca</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_cmjn_386-22-marcelo-cid-izaque_flores_braga.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_cmjn_386-22-marcelo-cid-izaque_flores_braga.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joaoneivense o sr. Izaque Flores Braga</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_cmjn_387-22-marcelo-hm-alzira_spinasse_scarpati.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_cmjn_387-22-marcelo-hm-alzira_spinasse_scarpati.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao merito a sra. Alzira Spinassé Scarpatti</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_cmjn_388-22-marcelo-hm-carlos_augusto_belloti_penha.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_cmjn_388-22-marcelo-hm-carlos_augusto_belloti_penha.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito o sr. CArlos Augusto Belloti Penha</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_cmjn_389-22-marcelo-hm-joao_bosco_collodetti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_cmjn_389-22-marcelo-hm-joao_bosco_collodetti.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito o sr. João Bosco Collodetti</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_cmjn_390-22-marcelo-cid-vinicius_bergamini_spinasse.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_cmjn_390-22-marcelo-cid-vinicius_bergamini_spinasse.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Vinícius Bergamini Spinassé</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_cmjn_391-22-simone-cid-jacqueline_da_luz_rodrigues.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_cmjn_391-22-simone-cid-jacqueline_da_luz_rodrigues.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. Jacqueline da Luz Rodrigues</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_cmjn_392-22-simone-cid-raquel_baptista_favarato_reali.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_cmjn_392-22-simone-cid-raquel_baptista_favarato_reali.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joaoneivense a sra. RAquel Baptista Favarato Reali</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_cmjn_393-22-simone-hm-renata_helena_marin.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_cmjn_393-22-simone-hm-renata_helena_marin.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito à sra. REnata Helena Marim</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_cmjn_394-22-simone-hm-wagner_torri.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_cmjn_394-22-simone-hm-wagner_torri.pdf</t>
   </si>
   <si>
     <t>Concede título de honra ao mérito ao sr. Wagner Torri</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1249/projeto_cmjn_395-2022_04182022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1249/projeto_cmjn_395-2022_04182022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.564/2014, que aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva, e dá outras providências, alterada pela Lei Municipal nº 3.005/2017.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1250/projeto_cmjn_396-2022_04182022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1250/projeto_cmjn_396-2022_04182022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº1.128/2001, que dispõe sobre a estrutura administrativa da Câmara Municipal de João Neiva-ES.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1279/397-2022-farah-projeto_adote_uma_praca.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1279/397-2022-farah-projeto_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do Projeto "Adote uma Praça" no Município de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1290/pl_cmjn_398-marcelo-abelhas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1290/pl_cmjn_398-marcelo-abelhas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, manejo, comércio e demais atividades que evolvam colônias de abelhas sem ferrão no âmbito do Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1291/pl_cmjn_399-marcelo-curriculo_cargos_comissionados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1291/pl_cmjn_399-marcelo-curriculo_cargos_comissionados.pdf</t>
   </si>
   <si>
     <t>Institui a publicação obrigatória do currículo profissional de todos os ocupantes de cargos comissionados e designação de função de confiança da administração direta e indireta dos poderes Legislativo e Executivo municipal de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1296/pl_cmjn_400-2022-mesa-suprimentos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1296/pl_cmjn_400-2022-mesa-suprimentos.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.632/2014</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1459/pl_cmjn_401-2022-edilson-nome_rua_triangulo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1459/pl_cmjn_401-2022-edilson-nome_rua_triangulo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública do Bairro Triangulo</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1461/pl_cmjn_402-2022_-_eraldo_-_denominacao_de_via_publica_b._triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1461/pl_cmjn_402-2022_-_eraldo_-_denominacao_de_via_publica_b._triunfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas da comunidade rural de Barra do Triunfo</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1485/proj._lei_cmjn_403-2022_abono_servidores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1485/proj._lei_cmjn_403-2022_abono_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono para valorização dos servidores da Câmara Municipal de João Neiva -ES.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_1.851-2022-convenio_detran.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_1.851-2022-convenio_detran.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a celebrar convênio com o Departamento Estadual de trânsito do Espírito Santo (Detran-ES), e dá outras providências</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1154/proj._1853-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1154/proj._1853-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1153/proj._1854-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1153/proj._1854-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_1855-2022-incentivo_financeiro_ags_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_1855-2022-incentivo_financeiro_ags_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para repasse de incentivo financeiro para fortalecimento de políticas, em parcela única, aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_1856-2022-programa_municipal_de_desenvolvimento_rural.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_1856-2022-programa_municipal_de_desenvolvimento_rural.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desenvolvimento Rural e dispõe sobre a concessão de incentivo para a implantação, expansão e/ou ampliação de propriedades rurais e agroindustriais na zona rural do Município de João Neiva, e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_1857-2022-altera_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_1857-2022-altera_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021, e dá outras providências</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_1858-2022-credito_adicional.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_1858-2022-credito_adicional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_1859-2022-alteracao_lei_2.648-2014_02142022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_1859-2022-alteracao_lei_2.648-2014_02142022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo II da Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_1860-2022-alteracao_lei_3.100-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_1860-2022-alteracao_lei_3.100-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_1.861-2022-sistema_registro_preco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_1.861-2022-sistema_registro_preco.pdf</t>
   </si>
   <si>
     <t>Institui o Regulamento do Sistema de Registro de Preços no âmbito da Administração Pública do Município de João Neiva</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_1862-2022--alteracao_lei_2.546-2013.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_1862-2022--alteracao_lei_2.546-2013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal 2.546/2013</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_1863-2022__03092022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_1863-2022__03092022.pdf</t>
   </si>
   <si>
     <t>Cria a função gratificada de Secretário Escolar para compor o corpo de especialistas das Instituições de Ensino da Rede Pública Municipal de Educação do Município de JoaoNeiva/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_1864-2022__03092022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_1864-2022__03092022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal no 3.036/20181 que delibera sobre o Regime Jurídico dos Servidores Públicos do Município de João Neiva, da Camara Municipal, das Autarquias e das Fundações Municipais.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1172/proj_1865_reajuste_2022_000035.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1172/proj_1865_reajuste_2022_000035.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de percentual para revisão geral anual e do aumento real aos servidores do Poder Executivo, Instituto e Autarquia do Município de João Neiva, alterando as Leis Municipais nºs 3100/2018, 2.648/2014, 3.101/2018, 3.102/2018, 3.183/2019, 3.191/2019, 3.107/2018, 1.138/2001, 1.678/2006, 1.425/2003 e 0799/2014._x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_1.866-2022-abertura_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_1.866-2022-abertura_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_1.867-2022-altera_lei_municipal_976-1999-ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_1.867-2022-altera_lei_municipal_976-1999-ipsjon.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da Lei Municipal 0976/1999, que dispõe sobre a contribuição dos órgãos da administração direta e indireta ao Instituto de Previdência dos Servidores Públicos do Município de João Neiva</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1237/pl_1868-2022-ratifica_resolucao_produtos_hortifruti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1237/pl_1868-2022-ratifica_resolucao_produtos_hortifruti.pdf</t>
   </si>
   <si>
     <t>Ratifica a Resolução 04/2021 e a Resolução 02/2022 do Consórcio Público Intermunicipal para o fortalecimento da produção e comercialização de produtos hortifrutigranjeiros (Cointer)</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_1870-2022-reestruturacao_proder.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_1870-2022-reestruturacao_proder.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Programa de Descentralização de Recursos (PRODER), e dá outras providências</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_1871-2022-criacao_de_cargo_p_programas_sociais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_1871-2022-criacao_de_cargo_p_programas_sociais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos para atendimento a programas sociais, e dá outras providências_x000D_
 _x000D_
 DOCUMENTO ACESSÓRIO - OFÍCIO GP/PMJN 341/2022, ENCAMINHANDO IMPACTO FINANCEIRO</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1263/pl_1.872-2022-concessao_gratificacao_produtividade_assessor_meio_ambiente_e_outros.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1263/pl_1.872-2022-concessao_gratificacao_produtividade_assessor_meio_ambiente_e_outros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de gratificação por produtividade ao assessor de meio ambiente e desenvolvimento sustentável, gerente de licenciamento e educação ambiental, engenheiro ambiental e técnico de defesa ambiental, das SEMADES</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1251/projeto_1.874-2022_041820221.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1251/projeto_1.874-2022_041820221.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_1875-2022-revisao_servidores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_1875-2022-revisao_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de percentual para revisão geral anual e do aumento real aos servidores do Poder Executivo, Instituto e Autarquia do Município de João Neiva, alterando diversas leis municipais</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_1.876-2022-altera_regime_juridico_dos_servidores_publicos_05112022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_1.876-2022-altera_regime_juridico_dos_servidores_publicos_05112022.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.036/2018, que delibera sobre o REgime Jurídico Único dos Servidores Públicos do Município de JOão Neiva, da Câmara Municipal, das Autarquias  e das Fundações Municipais</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1262/pl_1.877-2022-provisao_de_certidao_negativa_de_recusa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1262/pl_1.877-2022-provisao_de_certidao_negativa_de_recusa.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca de provisões de certidões de recusa de fornecimento de medicamento ou tratamento médico e/ou documento equivalente aos usuários da rede pública de saúde do Município</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1264/pl_1.878-2022-altera_estatuto_magisterio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1264/pl_1.878-2022-altera_estatuto_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.120, de 20 de dezembro de 2018, que dispõe sobre o Estatuto do Magistério de João Neiva-ES</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1269/proj_1879_000036.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1269/proj_1879_000036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo II da Lei Municipal No 2.648/2014.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1270/proj_1880_000037.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1270/proj_1880_000037.pdf</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1271/proj_1881_000038.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1271/proj_1881_000038.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Municipal nº 3.100/2018.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1274/proj._de_lei_1.882-2022_000041.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1274/proj._de_lei_1.882-2022_000041.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a oferta de educação em tempo integral nas instituições na rede pública municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1275/proj._de_lei_1.883-2022_000043.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1275/proj._de_lei_1.883-2022_000043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre registro, inspeção e fiscalização de agroindústrias que fabricam produtos de origem animal, no âmbito do Município de João Neiva/ES.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1276/proj._de_lei_1.884-2022_000042.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1276/proj._de_lei_1.884-2022_000042.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de João Neiva, objetivando o repasse de recursos financeiros.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_1.886-202-alteracao_anexo_lei_municipal_2648-14.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_1.886-202-alteracao_anexo_lei_municipal_2648-14.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alteração do anexo II da Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1287/pl_1.887-2022-alteracao_anexo_lei_municipal_3100-18.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1287/pl_1.887-2022-alteracao_anexo_lei_municipal_3100-18.pdf</t>
   </si>
   <si>
     <t>dispõe sobre alteração do anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1288/pl_1.888-2022-altera_lei_3.120-estatuto_magisterio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1288/pl_1.888-2022-altera_lei_3.120-estatuto_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.120, de 20 de dezembro 2018, que dispõe sobre o Estatuto do Magistério de Joao Neiva-ES</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1289/pl_1.889-2022-altera_anexo_lei_3.411.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1289/pl_1.889-2022-altera_anexo_lei_3.411.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do anexo III da Lei Municipal 3.411/2022, que altera a Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1293/proj._1.890-2022_decimo_terceiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1293/proj._1.890-2022_decimo_terceiro.pdf</t>
   </si>
   <si>
     <t>Altera disposição da Lei Municipal nº 3.036/2018, que estabelece nova forma de pagamento do 13º vencimento dos Servidores Públicos do Município de João Neiva, da Câmara Municipal, das Autarquias e das Fundações Municipais.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1294/pl_1.891-2022-desafetacao_de_area_casas_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1294/pl_1.891-2022-desafetacao_de_area_casas_cohab.pdf</t>
   </si>
   <si>
     <t>Autoriza a desafetação e afetação de imóvel público pertence ao Município para fins de de moradia de interesse social e praça pública</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_1.892-2022-altera_codigo_tribuario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_1.892-2022-altera_codigo_tribuario.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 88 da Lei Municipal 3.203, de 27 de setembro de 2019, que dispõe sobre o Código Tributário do Município de João Neiva</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_1.893-2022-altera_vencto_agentes_comunitarios_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_1.893-2022-altera_vencto_agentes_comunitarios_saude.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal 1.886/2007</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1309/pl_1.894-2022-altera_art._8_da_lei_municipal_976-99.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1309/pl_1.894-2022-altera_art._8_da_lei_municipal_976-99.pdf</t>
   </si>
   <si>
     <t>Altera art. 8º da Lei Municipal 0976, de 26 de junho de 1.999</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1308/pl_1.895-2022-regime_adiantamento_fundos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1308/pl_1.895-2022-regime_adiantamento_fundos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regime de Adiantamentos de Fundos, e dá outras providências</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1330/pl_1.896-2022-covenio_associacao_benef.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1330/pl_1.896-2022-covenio_associacao_benef.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de João Neiva, objetivando o repasse de recursos financeiros</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1331/pl_1.897-2022-altera_lei_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1331/pl_1.897-2022-altera_lei_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera art. 1º da Lei Municipal nº 3.3436/2022, que dispõe sobre o Regime de Adiantamentos de Fundos</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1332/pl_1.898-2022-abertura_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1332/pl_1.898-2022-abertura_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1333/pl_1.899-2022-altera_lei_3436-22-regime_adiantamento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1333/pl_1.899-2022-altera_lei_3436-22-regime_adiantamento.pdf</t>
   </si>
   <si>
     <t>Altera art. 1º da Lei Municipal nº 3.436/2022, que dispõe sobre o Regime de Adiantamento de Fundos</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_1900-2022-conselho_municipal_de_educacao_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_1900-2022-conselho_municipal_de_educacao_jn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Educação de João Neiva_x000D_
 _x000D_
     PEDIDO DE URGENCIA DA VEREADORA FARAH</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1349/pl_1901-2022-gestao_democraticatica_de_ensino_publico_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1349/pl_1901-2022-gestao_democraticatica_de_ensino_publico_jn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a gestão democrática do ensino público municipal de João Neiva, e dá outras providências_x000D_
 _x000D_
              PEDIDO DE URGENCIA DA VEREADORA FARAH</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1350/pl_1902-2022-acesso_a_informacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1350/pl_1902-2022-acesso_a_informacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso à informação previsto no inciso XXXIII, caput, do art. 5º; no inciso II do § 3º do art. 37 e do § 2º do art. 216 da Constituição Federal e na Lei FEderal 12.527, de 18 de novembro de 2011, que cria o serviço de informações ao cidadão no âmbito municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1351/pl_1903-2022-altera_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1351/pl_1903-2022-altera_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1352/pl_1904-2022-abertura_de_credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1352/pl_1904-2022-abertura_de_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1396/pl_1905-2022-altera_disposicoes_da_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1396/pl_1905-2022-altera_disposicoes_da_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.341/2021_x000D_
 _x000D_
                 PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1397/pl_1906-2022-institui_o_sistema_municipal_de_ensino_de_joao_neiva_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1397/pl_1906-2022-institui_o_sistema_municipal_de_ensino_de_joao_neiva_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Ensino de João Neiva, e dá outras providências_x000D_
 _x000D_
       PEDIDO DE URGENCIA DA VEREADORA FARAH</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1398/proj._lei_1907-22_-_regulamenta_lgpd.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1398/proj._lei_1907-22_-_regulamenta_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709/2018, que dispõe sobre a Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da administração pública municipal.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_1908-2022-alteracao_ppa_e_abertura_credito_ad_esp.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_1908-2022-alteracao_ppa_e_abertura_credito_ad_esp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do PPA para o quadriênio 2022 a 2025 e dá abertura de credito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1399/pl_1909-2022-alienacao_de_bens_moveis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1399/pl_1909-2022-alienacao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alienação de bens moveis pertencentes ao patrimonio do Município de João Neiva_x000D_
 _x000D_
 _x000D_
                                                       PEDIDO DE URGENCIA</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1449/proj._lei_1.910-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1449/proj._lei_1.910-2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de João Neiva para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1450/pl_1911-2022-altera_lei_municipal_3.341-21.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1450/pl_1911-2022-altera_lei_municipal_3.341-21.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1452/pl_1912-2022-altera_lei_municipal_3.431-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1452/pl_1912-2022-altera_lei_municipal_3.431-22.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.431/2022</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1456/proj_lei_1.913-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1456/proj_lei_1.913-22.pdf</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_1914-2022-criacao_de_cargos_programas_sociais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_1914-2022-criacao_de_cargos_programas_sociais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos para atendimento a programas sociais, e dá outras providências</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1463/pl_1916-2022-ratifica_o_protocolo_de_intencoes_aries.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1463/pl_1916-2022-ratifica_o_protocolo_de_intencoes_aries.pdf</t>
   </si>
   <si>
     <t>Ratifica a redação do protocolo de intenções da Agencia REguladora Intermunicipal de Saneamento Básico do Espírito Santo (ARIES) e autoriza o ingresso do município de João Neiva na referida agência</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 1.138/2001, alterada pela Lei Municipal 1.540/2005_x000D_
 _x000D_
 _x000D_
                                      PEDIDO DE URGÊNCIA</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_1920-2022-urgencia-altera_lei_municipal_3.341-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_1920-2022-urgencia-altera_lei_municipal_3.341-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 3.341/2021</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_1921-2022-urgencia-credito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_1921-2022-urgencia-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_1922-2022-altera_a_lei_municipal_2.648-2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_1922-2022-altera_a_lei_municipal_2.648-2014.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.648/2014</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1479/proj._de_lei_1.923-2022_gratificacao_para_motoristas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1479/proj._de_lei_1.923-2022_gratificacao_para_motoristas.pdf</t>
   </si>
   <si>
     <t>Cria gratificação por atividade de natureza especial para motoristas que exerçam suas funções no transporte escolar, e dá outras providências.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1480/proj._de_lei_1.924-2022_plantao_presencial_saae.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1480/proj._de_lei_1.924-2022_plantao_presencial_saae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de plantão presencial a ser prestado pelos servidores do SAAE-JN.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1481/proj_de_lei_1.926-2022_-_abono.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1481/proj_de_lei_1.926-2022_-_abono.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono para valorização aos servidores do Poder Executivo e Instituto de Previdência dos Servidores de João Neiva - ES.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1482/proj._de_lei_1.927-2022_abono.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1482/proj._de_lei_1.927-2022_abono.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono valorização aos servidores do Serviço Autônomo de Água e Esgoto, Autarquia do Município de João Neiva - ES</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1483/proj._lei._1.928-2022_-_politica_de_bem_estar_animal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1483/proj._lei._1.928-2022_-_politica_de_bem_estar_animal.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Bem-estar animal, e dá outras providências.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1488/pl_1.929-2022-altera_anexo_i_da_lei_municipal_3100-18.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1488/pl_1.929-2022-altera_anexo_i_da_lei_municipal_3100-18.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal 3.100-2018</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1487/1930-2022-altera_lei_municipal_3203-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1487/1930-2022-altera_lei_municipal_3203-2019.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.203-2019</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1491/pl_1931-2022_convenio_abcjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1491/pl_1931-2022_convenio_abcjn.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1492/pl_1932-2022_altera_lei_3415-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1492/pl_1932-2022_altera_lei_3415-2022.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 3.415/2022.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1493/pl_1933-2022_modifica_lei_1138-2001.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1493/pl_1933-2022_modifica_lei_1138-2001.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da lei Municipal nº 1.138/2001.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1494/pl_1934-2022_abertura_de_cradito_adicional_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1494/pl_1934-2022_abertura_de_cradito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1495/pl_1.937-2022_institui_areas_urbanas_consolidadas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1495/pl_1.937-2022_institui_areas_urbanas_consolidadas.pdf</t>
   </si>
   <si>
     <t>Institui Áreas Urbanas Consolidadas, para fins de delimitação de novas metragens de faixas não edificáveis e de Áreas de Preservação Permanente (APP) das margens de cursos d'água em área urbana, no Município de João Neiva.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1496/pl_1.938-2022_recebe_por_doacao_area_que_especifica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1496/pl_1.938-2022_recebe_por_doacao_area_que_especifica.pdf</t>
   </si>
   <si>
     <t>Recebe por doação, com encargo, área que especifica.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1497/pl1.939-2022_revoga_paragrafo_unico_do_art._1_da_lei_municipal_2537-2013.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1497/pl1.939-2022_revoga_paragrafo_unico_do_art._1_da_lei_municipal_2537-2013.pdf</t>
   </si>
   <si>
     <t>Fica revogado o Parágrafo Único do art. 1º da Lei Municipal nº 2.537, de 19 de novembro de 2013.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1498/pl_1.940-2022_organiza_e_estrutura_pgm.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1498/pl_1.940-2022_organiza_e_estrutura_pgm.pdf</t>
   </si>
   <si>
     <t>Organiza e estrutura a Procuradoria Geral do Município de João Neiva, altera a estrutura remuneratória, e dá outras providências.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1499/pl_1941-2022_altera_taxa_de_administracao_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1499/pl_1941-2022_altera_taxa_de_administracao_ipsjon.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal 0976/1999, que dispõe sobre a contribuição dos órgãos da Administração Direta e Indireta ao Instituto de Previdência dos Servidores Públicos do Município de João Neiva (IPSJON).</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1128/p_resolucao_cmjn_001-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1128/p_resolucao_cmjn_001-2022.pdf</t>
   </si>
   <si>
     <t>Institui o calendários das sessões ordinárias a serem realizadas na Sessão Legislativa de 2022</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_resolucao__cmjn_002-2022_cjr.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_resolucao__cmjn_002-2022_cjr.pdf</t>
   </si>
   <si>
     <t>Nega provimento ao Recurso interposto pelo Vereador Lucas da Rós Recla</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_resolucao_003-2022-lucas-convocacao_prefeito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_resolucao_003-2022-lucas-convocacao_prefeito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação do Exmo. Sr. Prefeito Municipal para prestar esclarecimentos sobre a manifestação ocorrida na BR 101, em 15/03/2022.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1306/projeto_de_resolucao_cmjn_004-2022-regimento_interno.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1306/projeto_de_resolucao_cmjn_004-2022-regimento_interno.pdf</t>
   </si>
   <si>
     <t>Institui o Regimento Interno da Câmara Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_resolucao_005-2022-simone-convocacao_secretaria_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_resolucao_005-2022-simone-convocacao_secretaria_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação da Secretária Municipal de Educação de João Neiva para prestar esclarecimentos sobre matéria de sua competência</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1486/proj._res._006-2022_-_convocacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1486/proj._res._006-2022_-_convocacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação do Diretor Presidente do SAAE de João Neiva para prestar esclarecimentos sobre matéria de sua competência.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1284/001-2022_-_pl__1877_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1284/001-2022_-_pl__1877_1.pdf</t>
   </si>
   <si>
     <t>emenda modificativa ao Projeto de Lei nº 1.877/2022</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1282/002-22_-pl_1882_2022-emenda_supressiva_-_educacao_em_tempo_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1282/002-22_-pl_1882_2022-emenda_supressiva_-_educacao_em_tempo_integral.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao art. 15 do PL 1822-2022</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1414/003-2022-eliel-pl_1900-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1414/003-2022-eliel-pl_1900-22.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Projeto de Lei 1.900/2022</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de arts do Projeto de REsolução 004/2022</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1117/rqto_001-2022-lucas-beneficios_servidores_publicos_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1117/rqto_001-2022-lucas-beneficios_servidores_publicos_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos benefícios abaixo relacionados aos Servidores Públicos Municipais._x000D_
 1 – Aumento no Auxilio Alimentação;_x000D_
 2 – Abono salarial para todos os servidores municipais;_x000D_
 3 – Abono especial para os profissionais da saúde.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1118/rqto_002-2022-lucas-plano_cargos_educacao_e_programa_educacao_em_tempo_integral_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1118/rqto_002-2022-lucas-plano_cargos_educacao_e_programa_educacao_em_tempo_integral_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que viabilize estudos, junto à Secretaria Municipal de Educação, sobre as seguintes demandas:_x000D_
 1 – Implementação do Programa Municipal de Educação em Tempo Integral;_x000D_
 2 – Reestruturação do Plano de Cargos e Carreiras da Educação;</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1119/rqto_003-2022-farah-reitera_rqto_22-21-alargamento_rua_pierina_pessotti_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1119/rqto_003-2022-farah-reitera_rqto_22-21-alargamento_rua_pierina_pessotti_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 022/2021 (em anexo), de sua autoria, aprovado por esta Casa Legislativo no mês de fevereiro de 2021,  no qual solicita ao Exmo. Sr. Prefeito Municipal que viabilize, junto à Secretaria Municipal de Desenvolvimento, Habitação e Obras Públicas o alargamento da Rua Pierina Pessotti, no Bairro Carrareto.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1120/rqto_004-2022-farah-indicacao_pl_carteira_identificacao_estudantil_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1120/rqto_004-2022-farah-indicacao_pl_carteira_identificacao_estudantil_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que faça um estudo, juntamente com a Secretaria Municipal de Educação, no sentido de encaminhar para esta Casa de Leis projeto de lei dispondo sobre a regulamentação da emissão da Carteira de Identificação Estudantil aos alunos do Município de João Neiva, e se possível já em formato digital.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>Eraldo Poleze, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1121/rqto_005-2022-farah-eraldo-reparos_rua_arnulfo_nevesl_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1121/rqto_005-2022-farah-eraldo-reparos_rua_arnulfo_nevesl_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando o Exmo. Prefeito Municipal que viabilize, junto à Secretaria competente, reparos na Rua Arnulfo Neves, como reforma do calçamento, limpeza, paisagismo e melhoria na drenagem pluvial para facilitar o escoamento das águas.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1122/rqto_005-2022-farah-eraldo-contratacao_servidor_porteiro_unidades_saude_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1122/rqto_005-2022-farah-eraldo-contratacao_servidor_porteiro_unidades_saude_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. PRefeito Municipal que viabilize, junto à Secretaria Municipal de Saúde, com urgência, a contratação de um servidor para exercer as atribuições de porteiro nas unidades de saúde de maior fluxo.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1123/rqto_007-2022-lucas-reativacao_redutor_velocidade_cristal_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1123/rqto_007-2022-lucas-reativacao_redutor_velocidade_cristal_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal  que intervenha junto à ECO 101, concessionária responsável pela administração da BR 101, para reativação do redutor de velocidade eletrônico instalado na entrada do Bairro Cristal, neste Município.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1124/rqto_008-2022-lucas-indicacao_pl_auxilio_emergencial_covid_profissionais_saude_02022022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1124/rqto_008-2022-lucas-indicacao_pl_auxilio_emergencial_covid_profissionais_saude_02022022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que faça estudos no sentido de enviar para esta Casa de Leis projeto de lei dispondo sobre a concessão em caráter transitório, de auxílio emergencial, para enfrentamento e combate ao Covid 19 para os profissionais de saúde, especificamente aos agentes comunitários e de endemias, bem como os servidores que trabalham diretamente na Unidade de Pronto Atendimento do Município.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1129/009-2022-evandro-extensao_rede_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1129/009-2022-evandro-extensao_rede_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à EDP Escelsa - Concessionária de Energia Elétrica, a extensão de rede elétrica na Rua Corboniano Nestor Pereira, na localidade de Cavalinho, parte final da rua, próximo à residência nº 05 (conforme medidor nº 15268413).</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1132/015-2022-lucas-unidade_saude_centro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1132/015-2022-lucas-unidade_saude_centro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal cópia de toda documentação relativa à contratação da obra da Unidade de Saúde, localizada ao lado da Sede da Prefeitura Municipal, bem como, que sejam prestados esclarecimentos sobre a paralisação de referida construção e eventual projeto de conclusão.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a revitalização asfáltica, pavimentação e/ou reforma das ruas do Bairro Santo Afonso e a ampliação/melhoria dos serviços de limpeza urbana naquele local.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1134/012-2022-lucas-caixa_d_agua_sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1134/012-2022-lucas-caixa_d_agua_sto_afonso.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização de construção/instalação de Caixa D’água no Bairro Santo Afonso, destinada a atender aqueles moradores com abastecimento de água potável de forma mais efetiva, sem as constantes interrupções que vêm ocorrendo.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1135/013-2022-lucas-ruas_b.alvorada.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1135/013-2022-lucas-ruas_b.alvorada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a revitalização das ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1136/014-2022-prestacao_servico_fortaleza.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1136/014-2022-prestacao_servico_fortaleza.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a fiscalização da execução do Contrato de Prestação de Serviços Urbanos (Fortaleza), considerando que estamos recebendo reclamações de populares de que os trabalhadores vinculados a referido contrato estão trabalhando sem os necessários equipamentos de proteção individual – EPI.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1137/015-2022-esclarecimentos_praca_lado_c.cultural.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1137/015-2022-esclarecimentos_praca_lado_c.cultural.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal os esclarecimentos necessários e relativos ao projeto de construção de praça próxima ao Centro Cultural Professor Eliezer Pereira Ramos.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1158/016-2022-simone-mel_merenda_escolar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1158/016-2022-simone-mel_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que analise a viabilidade de incluir o mel na merenda escolar das escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1138/rqto_017-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1138/rqto_017-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal estudos para a implantação de faixa de pedestres na Avenida Hélio Guasti, na altura do acesso ao Bairro Monte Líbano.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1139/rqto_018-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1139/rqto_018-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a análise de estudos que viabilizem exame de acuidade visual para todos os alunos matriculados no ensino fundamental em todas as escolas públicas no Município.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1140/019-2022-eliel_infraestrutura_pequenos_negocios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1140/019-2022-eliel_infraestrutura_pequenos_negocios.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Sr. Prefeito Municipal a viabilização dos pleitos especificados abaixo, que se referem ao atendimento ao setor de comércio do Município:_x000D_
 _x000D_
 1)	A formação de Equipe de Trabalho para estudar alternativas de infraestrutura para o fortalecimento dos pequenos negócios do Município._x000D_
 _x000D_
 2)	A formação de uma equipe de trabalho com o objetivo de produzir um vídeo com o título sugestivo “Por que Investir em João Neiva’’_x000D_
 _x000D_
 3)    A formação de uma equipe de trabalho em parceria com entidades ligadas ao segmento comercial para elaboração de um Plano Municipal de Ações e Atividades para o fortalecimento do setor econômico no Município.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1141/020-2022-eliel-_mestrado_professores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1141/020-2022-eliel-_mestrado_professores.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização de estudos ou incentivos para a realização de Curso de Mestrado na área da Educação aos Profissionais do Magistério da rede municipal.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1142/rqto_021-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1142/rqto_021-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando o envio a esta Casa de projeto de lei que regulamente a obrigatoriedade da limpeza de terrenos urbanos vagos no nosso Município.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1150/req_cmjn_022-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1150/req_cmjn_022-2022.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize a execução dos serviços necessários para resolver o problema de acúmulo de água pluvial na Avenida Negri Orestes, próximo à Padaria Amiguinha.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1159/023-2022-lucas-destinacao_recursos_devolvidos_cmjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1159/023-2022-lucas-destinacao_recursos_devolvidos_cmjn.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal informações sobre a destinação dos recursos devolvidos pela Câmara Municipal em relação ao exercício financeiro de 2021</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1160/024-2022-lucas-elaboracao_projetos_via_acesso_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1160/024-2022-lucas-elaboracao_projetos_via_acesso_jn.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal urgência na elaboração dos projetos de vias de acesso a Cidade de João Neiva.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1161/025-2022-lucas-complementacao_piso_acs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1161/025-2022-lucas-complementacao_piso_acs.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a viabilização da complementação do piso salarial para os Agentes Comunitários de Saúde – ACS e Agentes de Combate as Endemias, considerando as novas Portarias do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1162/026-2022-lucas-extensao_calcamento_rua_eduarco_bozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1162/026-2022-lucas-extensao_calcamento_rua_eduarco_bozzi.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de extensão com calçamento e limpeza da Rua Eduardo Bozzi, localizado no Bairro Cohab</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1163/027-2022-lucas-servicos_conservacao_praca_b.fatima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1163/027-2022-lucas-servicos_conservacao_praca_b.fatima.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de conservação da Praça localizada no Bairro de Fátima.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1164/028-2022-lucas-maior_publicidade_refis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1164/028-2022-lucas-maior_publicidade_refis.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal de maior publicidade da Lei Municipal nº 2.796/2015, que dispõe sobre Programa de Recuperação Fiscal – REFIS, no Município de João Neiva, relativo aos débitos fiscais.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1152/req._cmjn_29-2022_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1152/req._cmjn_29-2022_simone.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Prefeito Municipal que analise a viabilidade de instituir no âmbito municipal da chamada "Bolsa Atleta", como já existe em diversos outros municípios.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1165/030-2022-simone-_obras_qr_code.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1165/030-2022-simone-_obras_qr_code.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que analise a viabilidade de criar, no âmbito municipal, lei que obrigue a Administração e suas autarquias a disponibilizar eletronicamente o Código de Barra Bidimensional Quick (QR CODE) nas placas de obras públicas, para leitura por smartphone e outros dispositivos móveis, mediante acesso à página da WEB com informações atualizadas da contratação e execução da obra/serviço, a exemplo do projeto de Lei municipal nº 088/2021, do Município de Colatina-ES</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1166/031-2022-simone-_reitera_rqtos_16_e_132-21.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1166/031-2022-simone-_reitera_rqtos_16_e_132-21.pdf</t>
   </si>
   <si>
     <t>Sejam reiterados os termos dos Requerimentos CMJN nºs 016/2021 e 132/2021 (em anexo), de sua autoria, aprovados por esta Casa Legislativa nos meses de fevereiro e setembro de 2021, os quais solicitam ao Exmo. Sr. Prefeito Municipal que viabilize junto aos órgãos responsáveis a reestruturação e modernização do serviço de táxi no âmbito municipal, assim como reestruturação e modernização dos estacionamentos de modo geral no Município destinados além de pontos de taxi, os de carga e descarga e estacionamentos de transporte escolar.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1167/032-2022-lucas-_projeto_obra_revitalizacao_vila_nova.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1167/032-2022-lucas-_projeto_obra_revitalizacao_vila_nova.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que encaminhe para esta Casa o projeto da obra de revitalização asfáltica do Bairro Vila Nova que fora executado pela Empresa ESTE (PPP).</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1168/033-2022-lucas-servicos_dedetizacao_b._crubixa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1168/033-2022-lucas-servicos_dedetizacao_b._crubixa.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que diligencie junto à Secretaria competente no sentido de providenciar os serviços de dedetização, limpeza e capina em todo o Bairro Crubixá.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1169/034-2022-lucas-muro_b.cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1169/034-2022-lucas-muro_b.cruzeiro.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que diligencie junto à Secretaria competente no sentido de promover uma intervenção no Bairro Cruzeiro, com a retirada de terra e entulho advindos da queda de um muro na Rua Rosa Maria Ribeiro, próximo à escadaria que dá acesso ao bairro.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1175/035-2022-celso-edp_limpeza_faixa_servidao_b.sao_bras_2.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1175/035-2022-celso-edp_limpeza_faixa_servidao_b.sao_bras_2.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que intervenha junto à ESCELSA EDP, objetivando viabilizar os serviços de limpeza da faixa de servidão da rede de energia na localidade do Bairro São Brás, Estrada de Demétrio Ribeiro (próximo à oficina de motos).</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1176/036-2022-celso-reforma_ruas_b.sao_bras_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1176/036-2022-celso-reforma_ruas_b.sao_bras_1.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize os serviços de reforma das ruas do  Bairro São Brás, Estrada de Demétrio Ribeiro (próximo a oficina de motos).</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1177/037-2022-celso-limpeza_rio_b.sao_bras.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1177/037-2022-celso-limpeza_rio_b.sao_bras.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize os serviços de limpeza do rio no trecho que atravessa o Bairro São Brás.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1178/rqto_038-2022-marcelo-melhorias_rua_b._ernesto_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1178/rqto_038-2022-marcelo-melhorias_rua_b._ernesto_silva.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que, junto à Secretaria competente, viabilize melhorias na Rua Maanain, localizada na parte lateral, assim como na rua localizada atrás da Associação Pestalozzi, no Bairro Ernesto Silva.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1183/039-2022-simone-saae_motivo_interrupcao_agua_b.sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1183/039-2022-simone-saae_motivo_interrupcao_agua_b.sto_afonso.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Ilmo. Sr. Diretor do SAAE-JN que esclareça o motivo e indique soluções para as constantes interrupções no fornecimento de água para o Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1184/040-farah-manutencao_rua_eduardo_bozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1184/040-farah-manutencao_rua_eduardo_bozzi.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que intervenha junto à Secretaria e órgãos competentes no sentido de que seja feita a manutenção da Rua Eduardo Bozzi, nas proximidades da Igreja Cristã Maranata, no Bairro Cohab.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1231/041-2022-celso-servico_corrego_tres_de_maio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1231/041-2022-celso-servico_corrego_tres_de_maio.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize junto à VALE os serviços necessários para viabilizar o tráfego de veículos e máquinas no túnel (sob o viaduto/ferrovia) localizado na comunidade rural denominada “Córrego Três de Maio”, Distrito de Acioli (localizado em frente à entrada do “Morro do Feijão”).</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1232/042-2022-lucas-manutencao_rua_delegacia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1232/042-2022-lucas-manutencao_rua_delegacia.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que providencie, junto à SEMDURB a manutenção na entrada da rua que dá acesso à delegacia de polícia civil, em João Neiva.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1233/043-2022-lucas-rampa_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1233/043-2022-lucas-rampa_hospital.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que fiscalize  e requisite à Associação de Beneficência e Cultura de João Neiva para que providencie a manutenção da rampa que dá acesso ao Hospital e Maternidade Sagrado Coração de Maria, em João Neiva.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1234/044-2022-marcelo-reforma_telhado_quadra_maria_oliria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1234/044-2022-marcelo-reforma_telhado_quadra_maria_oliria.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que, junto à Secretaria competente, viabilize a reforma do telhado quadra poliesportiva da EMEF Professora Maria Olíria Sarcinelli Campagnaro, no centro da cidade.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1240/045-2022-evandro-reforma_praca_sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1240/045-2022-evandro-reforma_praca_sto_afonso.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize a reforma da praça da Comunidade de Santo Afonso, diante de sua importância para o lazer dos moradores da comunidade.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1241/046-2022-evandro-reforma_praca_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1241/046-2022-evandro-reforma_praca_cavalinho.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize a reforma da praça da Comunidade de Cavalinho, diante de sua importância para o lazer dos moradores da comunidade.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1242/047-2022-evandro-pavimentacao_ruas_sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1242/047-2022-evandro-pavimentacao_ruas_sto_afonso.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal, para que junto aos setores competentes, providencie a viabilização de captação de recursos para a execução de pavimentação, drenagem e instalação de meio-fio de ruas do Bairro Santo Afonso, totalizando uma área aproximada de 1.758,00 m².</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1243/048-2022-evandro-construcao_praca_piraqueacu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1243/048-2022-evandro-construcao_praca_piraqueacu.pdf</t>
   </si>
   <si>
     <t>Sejam solicitadas ações ao Exmo. Sr. Prefeito, que possibilitem a construção de uma praça no Bairro Piraqueaçu, mais precisamente no terreno pertencente à municipalidade localizado em frente onde hoje funciona a unidade de saúde do bairro.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1244/049-2022-lucas-doc_identid_deficiente.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1244/049-2022-lucas-doc_identid_deficiente.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que faça estudos junto à Secretaria Municipal de Saúde - SEMSA sobre a viabilidade e os trâmites legais para expedição de DOCUMENTO DE IDENTIFICAÇÃO PARA DEFICIENTES às pessoas com VISÃO MONOCULAR do Município de João Neiva, conforme Decreto Federal 10.654, de 22 de março de 2021, que dispõe sobre avaliação psicossocial da visão monocular para fins de reconhecimento da condição de pessoa com deficiência.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1245/050-2022-simone-esclarecimentos_saae-agua_sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1245/050-2022-simone-esclarecimentos_saae-agua_sto_afonso.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Ilmo. Sr. Diretor do SAAE esclarecimentos adicionais, já que o Requerimento CMJN nº 39/2022 não foi suficiente para que possamos repassar à comunidade do Bairro Santo Afonso o contexto atual.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1248/requerimento_051-2022_04182022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1248/requerimento_051-2022_04182022.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que estude a viabilidade de se disciplinar o tr^nsito na Rua Lúcia Cometti, que dá acesso à EEEFM "João Neiva" e à EMEI "Teresita Borrini Farina" como mão única (descida), bem como a devida sinalização.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1252/052-2022-lucas-placa_farmacias.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1252/052-2022-lucas-placa_farmacias.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à SEMDURB e a empresa responsável pela sinalização do trânsito para melhoria da mobilidade urbana no centro da cidade, que está sendo feita nesta última semana, com a instalação de placas indicativas em frente às farmácias, informando o tempo máximo permitido de estacionamento (15 minutos) e que a vaga é destinada às pessoas que estão nas farmácias.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1253/053-2022-eliel-transporte_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1253/053-2022-eliel-transporte_publico.pdf</t>
   </si>
   <si>
     <t>Considerando que conforme o artigo 174 da Lei Orgânica Municipal o transporte coletivo de passageiros é serviço essencial e obrigação do Poder Público, responsável por seu planejamento, gerenciamento e operação, diretamente ou mediante concessão ou permissão, sempre através de licitação._x000D_
 		_x000D_
 Considerando que o parágrafo único do referido artigo preconiza que o município velará pela política de transporte coletivo municipal, além do planejamento e administração do trânsito._x000D_
 _x000D_
 Considerando a condição atual do transporte coletivo municipal tanto em relação ao atendimento adequado à população quando à situação legal do contrato com a empresa que atualmente presta esse serviço, bem como as inúmeras reclamações dos munícipes que necessitam do transporte para se locomoverem em suas diversas atividades._x000D_
 		_x000D_
 Considerando ainda as diversas intervenções feitas a partir do Poder Legislativo junto ao Executivo, pede-se que seja viabilizado um transporte coletivo adequado e que atenda às legislações le</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Considerando a necessidade de ações com o objetivo de propor, apoiar e incentivar ações estruturais e sociais em defesa e proteção dos animais no município de João Neiva, bem como lutar por políticas públicas voltadas a causa animal. ._x000D_
 Considerando o crescente número de animais que circulam pelas ruas do município, abandonados ou não, a população preocupada com essa situação, tem nos cobrado providências no sentido de se ver a imediata realização de uma política efetiva quanto ao controle populacional de cães e gatos, através da castração._x000D_
 		Considerando que a castração busca um equilíbrio na população animal, diminuindo o índice de abandono e maus-tratos e prevenindo agravos à saúde pública e agressões ao meio ambiente, visto ainda, que tal procedimento já é realizado com sucesso em várias cidades do Brasil._x000D_
 _x000D_
 REQUER-SE na forma regimental, que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, para que viabilize, junto à secretaria competente um programa que promova a castração</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1256/054-2022-marcelo-limpeza_campo_bom_de_bola_pdf.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1256/054-2022-marcelo-limpeza_campo_bom_de_bola_pdf.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto aos setores competentes, dos serviços de limpeza e manutenção do campo Society, "campo bom de bola", localizado no Bairro Floresta. _x000D_
 Importante registrar que o campo se encontra com a grama sintética já bastante desgastada, necessitando de troca e a substituição das traves que estão bastante corrosão e remendos. _x000D_
 Justifica-se o presente requerimento ante a necessidade de se garantir maior qualidade de vida para aos moradores, tendo em vista ser um dos únicos locais que dispõem para prática de esportes e lazer._x000D_
 Diante do exposto, certos de contar com as ações necessárias para tal, aguardamos as devidas providências no atendimento de tal demanda.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1259/056-2022-eliel-exame_acuidade_visual_semsa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1259/056-2022-eliel-exame_acuidade_visual_semsa.pdf</t>
   </si>
   <si>
     <t>Reitera os termos do Requerimento CMJN 018/2022 (anexo), solicitando ao Executivo Municipal e sua equipe, com urgência possível, a realização dos testes de acuidade visual, na busca de melhorar o processo educativo de nossos alunos para uma formação plena de todos e de cada um, a fim de que se tornem cidadãos críticos, autônomos e participativos</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1260/057-2022-eliel-bueiros_b.triangulo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1260/057-2022-eliel-bueiros_b.triangulo.pdf</t>
   </si>
   <si>
     <t>Solicitando à Municipalidade intervenções junto à Secretaria Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas para serem providenciados os serviços de limpeza, com a retirada de lixos e matos das ruas do Bairro Triângulo. Solicita ainda seja efetuada a limpeza, desobstrução e reparos dos bueiros daquelas ruas, que hoje se encontram tomados com vegetação e areia e muitos deles danificados.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que intervenha junto às Secretarias Municipais de Educação, e Cultura no sentido de estudar a possibilidade de promover para o mês de setembro do corrente, o desfile cívico escolar no Município.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1268/059-2022-farah-praca_gadiolli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1268/059-2022-farah-praca_gadiolli.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, junto aos setores competentes da Administração, a substituição da areia existente nas áreas de recreação das crianças na “Pracinha do Gadiolli”, no centro da cidade.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1280/060-2022-eliel-materiais_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1280/060-2022-eliel-materiais_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que busque junto à Secretaria competente, informações sobre o funcionamento do fornecimento de materiais de saúde como cadeiras de rodas, cadeira de banho, órteses, próteses, aparelhos auditivos, entre outros.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie junto a Secretaria competente, seja refeito o calçamento da Rua Professor Agripino Gonçalves, rua que dá acesso a várias residências e à fábrica de mariolas de Acioli.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1285/062-2022-eliel-transporte_escolar_educacao_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1285/062-2022-eliel-transporte_escolar_educacao_especial.pdf</t>
   </si>
   <si>
     <t>Requer junto à Secretaria competente informações sobre a real situação do transporte escolar para alunos público-alvo da educação especial.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1292/063-2022-eliel-curso_primeiros_socorros_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1292/063-2022-eliel-curso_primeiros_socorros_1.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita uma análise sobre a aplicabilidade da Lei Municipal 2.534/2013, informando quando foi ministrado o último curso de primeiros socorros a todos os profissionais da educação e a previsão sobre sua atualização, bem como a disponibilização dos kits de primeiros socorros nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1298/064-2022-marcelo-campo_bom_de_bola_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1298/064-2022-marcelo-campo_bom_de_bola_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja reiterado os termos do Requerimento CMJN 160/2021 (cópia anexa), aprovado em 23 de novembro de 2021, por meio do qual solicita ao Exmo. Sr. Prefeito Municipal a viabilização, junto aos setores competentes, dos serviços de limpeza e manutenção do campo society, "campo bom de bola", localizado no Bairro Floresta.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1299/065-2022-eliel-ponte_ferro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1299/065-2022-eliel-ponte_ferro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que seja feita uma vistoria pelos setores competentes no sentido de efetuar os devidos reparos no local, uma vez que a ponte é bastante utilizada tanto por pedestres que fazem práticas esportivas na Avenida Hélio Guasti, como por veículos, até mesmo de grande porte, que seguem em sentido ao centro da cidade, vindos da BR 101.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, junto à EDP Escelsa - Concessionária de Energia Elétrica, a extensão de rede elétrica na estrada que dá acesso à propriedade do Sr. Cléber Caniçalli (in memorian), no Bairro Cristal, num total de aproximadamente 200 (duzentos) metros.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1301/067-2022-evandro-substituicao_poste_cristal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1301/067-2022-evandro-substituicao_poste_cristal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, o mais urgente possível, junto à concessionária de energia elétrica EDP Espírito Santo, a substituição do poste localizado na Rua José Rebuzzi Sarcinelli, Bairro Cristal, próximo ao estabelecimento do sr. Gumercindo.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1302/068-2022-evandro-carro_fumace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1302/068-2022-evandro-carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto à Secretaria Municipal de Saúde e Vigilância Epidemiológica, a possibilidade de trafegar, ao menos uma vez por semana, o carro fumacê pelos Bairros Cristal, Santo Afonso e Cavalinho, que são os bairros, no momento, com mais proliferação de mosquitos; bem como em outros bairros, se necessário for.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1305/069-2022-eliel-minuta_pl_carga_horaria_portador_deficiencia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1305/069-2022-eliel-minuta_pl_carga_horaria_portador_deficiencia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a análise e eventual encaminhamento de projeto de lei, cuja minuta segue em anexo, estabelecendo no âmbito do Munícipio de João Neiva-ES a concessão de carga horária especial a servidor seja portador de deficiência ou possua cônjuge, filho ou dependente com deficiência, independente da compensação de horários, desde que comprovada a necessidade.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1307/070-eliel-acioli_rua_luiz_zaganelli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1307/070-eliel-acioli_rua_luiz_zaganelli.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente a solução para o sério problema de drenagem pluvial da Rua Luiz Zaganelli, em Acioli.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1341/071-2022-eliel-drenagem_pluvial_rua_paulo_zeni_vila_nova.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1341/071-2022-eliel-drenagem_pluvial_rua_paulo_zeni_vila_nova.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos melhoria no sistema de drenagem pluvial da Rua Paulo Zeni, Bairro Vila Nova de Baixo, em frente à EMEF Pedro Nolasco.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1453/072-22-eliel-prefeito-piso_salarial_professores_requerimento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1453/072-22-eliel-prefeito-piso_salarial_professores_requerimento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal esclarecimentos e informações a respeito do piso nacional do magistério</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1454/073-2022-edilson-academia_popular_b.cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1454/073-2022-edilson-academia_popular_b.cohab.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que viabilize a instalação de uma academia popular no Bairro Cohab</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1400/004-2022-substitutivo_regimento_interno.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1400/004-2022-substitutivo_regimento_interno.pdf</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1258/veto_ao_pl_cmjn_348-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1258/veto_ao_pl_cmjn_348-2022.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei CMJN 348/2022, que dispõe acerca da certidão de recusa de fornecimento de medicamento ou tratamento médico e/ou documento equivalente  aos usuários da rede pública de saúde do Município de João Neiva</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1273/proposta_de_emenda_a_lei_organica_001-2022_000039.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1273/proposta_de_emenda_a_lei_organica_001-2022_000039.pdf</t>
   </si>
   <si>
     <t>Modifica a redação de disposições da Lei Orgânica Municipal de João Neiva (acrescenta inciso III ao art. 3º/ altera a redação do §3º do art. 42/ altera redação do inciso XI do art. 61/ altera redação do inciso II do art. 78)</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1310/of._007-22_galuber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1310/of._007-22_galuber.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e capina das ruas do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1311/of.008-22_glauber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1311/of.008-22_glauber.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza e capina das ruas do Bairro Cristal</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1312/of.10-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1312/of.10-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitando serviços de limpeza com capina/roçagem, bem como a retirada de lixos e entulhos, das ruas dos Bairros Santa Luzia, Fátima e Penha.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1313/of.11-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1313/of.11-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Secretário Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas, para que seja providenciada a reforma/reforço ou, se for o caso, seja refeito o muro de arrimo existente na Rua Miguel Gabidelli, no Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1314/of.12-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1314/of.12-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo que empenhe esforços para seguir as orientações do check list do Governo do Estado para possível celebração de convênio para instalação de painéis fotovoltáicos nas escolas municipais.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Celso Guzzo, Eraldo Poleze, Evandro Boca Lisa, Glauber Tonon</t>
   </si>
   <si>
     <t>Indicação de projeto de lei que institui o Programa Municipal de Desenvolvimento Rural, e dispõe sobre a concessão de incentivos para a implantação, expansão e/ou ampliação de propriedades rurais e agroindustriais na zona rural do Município de João Neiva e dá outras providências.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1316/of.19-22_eraldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1316/of.19-22_eraldo.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Deputado Estadual Vandinho Leite, da indicação do Município de João Neiva para o recebimento de uma pila de café.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Solicitação ao Executivo que viabilize junto aos representantes da empresa Cordial Transporte e Turismo, concessionária prestadora do serviço de transporte intermunicipal (João Neiva X Aracruz), a realização de uma reunião com a presença dos Prefeitos dos Municípios de João NEiva, Ibiraçu e Aracruz, para discutirem sobre a qualidade na prestação do serviço.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1318/of._21-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1318/of._21-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo para intervir junto a TV Vitória, afiliada da Recodr TV, para que a transmissão da emissora também seja disponibilizada no formato digital.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1319/of._22-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1319/of._22-22_farah.pdf</t>
   </si>
   <si>
     <t>Reiteração do Ofício Vereadores CMJN nº 018/2022, que solicita ao Executivo informações sobre a paralisação das obras da Unidade de Saúde do Centro.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1320/of.23-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1320/of.23-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo de informações sobre a atualização das planilhas orçamentárias das obras de pavimentação e drenagem do Polo Industrial, Bairro Recantos, do Loteamento Grippa e da Rua Alencar Araripe.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1321/of.24-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1321/of.24-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo que envie por meio do sistema "e-docs/SIGA", documentação necessária exigida pela Secretaria de Estado de Esporte, para que seja possível recebimento de Emenda Parlamentar da Deputada Estadual Raquel Lessa.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1322/of.25-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1322/of.25-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Secretário Municipal de Saúde, que informe a existência de bairro no Município que não tenha atendimento de Agente Comunitária de Saúde.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1323/of.26-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1323/of.26-22_simone.pdf</t>
   </si>
   <si>
     <t>Requisição ao Deputado Federal Josias da Vitória, de recurso através de emenda parlamentar para ser destinado ao Fundo Municipal de Assistência Social e em favor da "Casa Rosa".</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1324/of.27-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1324/of.27-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo que viabilize benefício de auxílio gás municipal.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1325/of.28-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1325/of.28-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Secretário Municipal de Saúde do retorno do horário normal de atendimento da Farmácia Básica.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>Solicitação ao Centro de Referência Especializado em Assistência Social, que inclua no evento do dia das mulheres palestra sobre violência doméstica a ser ministrada pela Dra. Amanda da Silva Barbosa, Delegada de Polícia, Titular DEAM e DPCAI de Aracruz.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1327/of._31-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1327/of._31-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação ao Executivo que viabilize a manutenção das estradas vicinais do Município.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1441/of._32-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1441/of._32-22_farah.pdf</t>
   </si>
   <si>
     <t>Manutenção de ruas no Bairro Alvorada.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1440/of.33-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1440/of.33-22_eliel.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de guarda-corpo em rua do centro da cidade.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1439/of.36-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1439/of.36-22_farah.pdf</t>
   </si>
   <si>
     <t>Informações sobre Projeto de Lei CMJN nº 346/2022, de autoria do Vereador Lucas Recla.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1438/of._38-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1438/of._38-22_farah.pdf</t>
   </si>
   <si>
     <t>Manutenção e limpeza de bueiro na Rua dos Ipês, Bairro Floresta.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1437/of.39-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1437/of.39-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita avaliação técnica da Defesa Civil em residência de cidadã.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1436/of.40-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1436/of.40-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMDURB que providencie a retirada do entulho na Rua Arnulfo Neves.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>Solicita intervenção junto à EDP Escelsa para realização de alguns postes na Rua Eduardo Bozzi, Bairro Cohab.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1434/of.45-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1434/of.45-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Gilson Daniel_x000D_
 _x000D_
 Solicita ao Governo do Estado a doação de um veículo para atender a Defesa Civil Municipal.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1433/of.47-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1433/of.47-22_simone.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Saúde_x000D_
 _x000D_
 Requer que seja informada a quantidade de cirurgiões dentistas, carga horário, local e regime de trabalho no âmbito do Município de João Neiva.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1432/of._48-22_marcelo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1432/of._48-22_marcelo.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a problemática das pessoas em situação de rua do município.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1431/of.49-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1431/of.49-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Programa Academia da Saúde.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1430/of.50-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1430/of.50-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita mudanças na promoção por escolaridade dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1429/of._51-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1429/of._51-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita revogação do Decreto nº8.191/2021 (Validade Concurso Público).</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Ao Diretor do SAAE._x000D_
 _x000D_
 Solicita informações acerca da reunião com a Concessionária ECO-101.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1427/of._53-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1427/of._53-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB que providencie a fiscalização nas obras do projeto de revitalização da cidade.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1426/of._54-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1426/of._54-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURBn que providencie a manuitenção da Rua Clovis Correia.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1425/of.55-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1425/of.55-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1424/of._56-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1424/of._56-22_eliel.pdf</t>
   </si>
   <si>
     <t>Requer a intervenção do Poder Executivo junto às autoridades policiais em relação aos furtos e vandalismo ocorridos no cemitério municipal.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1423/of._57-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1423/of._57-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da rua Samuel Farina, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1422/resp._of_58-22.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1422/resp._of_58-22.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Saúde_x000D_
 _x000D_
 Solicita providências sobre a incidência de caramujos na cidade.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1421/of._59-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1421/of._59-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Cultura_x000D_
 _x000D_
 Solicita informações sobre a Banda Marcial de João Neiva.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1420/of.60-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1420/of.60-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Meio Ambiente e Desenvolvimento Sustentável._x000D_
 _x000D_
 Solicita irrigação dos canteiros do centro da cidade com carro pipa com certa frequência.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1419/of.61-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1419/of.61-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de proteção na lateral do Rio Piraqueaçu em frente a EMEI Teresita Borrini Farina.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1418/of.63-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1418/of.63-22_farah.pdf</t>
   </si>
   <si>
     <t>Á Secretária Municipal de Educação._x000D_
 _x000D_
 Requer esclarecimentos a respeito da merenda escolar.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1417/of.64-22_glauber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1417/of.64-22_glauber.pdf</t>
   </si>
   <si>
     <t>Requer a viabilização de parceria com a Vale, objetivando executar obra de manilhamento do córrego que atravessa o Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1416/of.65-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1416/of.65-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do programa habitacional.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1415/of.66-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1415/of.66-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Especialista de Mercado do Grupo Águia Branca._x000D_
 _x000D_
 Solicita o estudo da viabilidade de que, ao menos três vezes por dia, no trajeto ColatinaxJoão Neiva, os ônibus voltem a adentrar nas localidades de Cavalinho e Acioli, e que possam fazer algumas paradas durante o dia no ponto de entrada da localidade de Santo Afonso.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1413/of.68-22_glauber_e_evandro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1413/of.68-22_glauber_e_evandro.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza e dragagem do "Rio Cavalinho", da Valada de Cavalinhos, passando pela Rodovia 259, até a comunidade de Cavalinho.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1412/of.69-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1412/of.69-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita a SEMDURB que providencie a fiscalização da implementação do projeto de revitalização do trânsito da cidade.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1411/of.70-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1411/of.70-22_eliel.pdf</t>
   </si>
   <si>
     <t>Requer informações sobra a execução e o fornecimento dos uniformes, objeto do Contrato Administrativo nº 036/2021.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1410/of._71-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1410/of._71-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria que providencie os serviços de poda das árvores do Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>Ao Especialista de Mercado do Grupo Águia Branca_x000D_
 _x000D_
 Solicita a inclusão João NEiva na rota da viação do veículo "Outubro Rosa" e que seja também incluído na rota do "ExpressoIluminado".</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1408/of._73-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1408/of._73-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizada lista de medicamentos em estoque na Farmácia Básica.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1407/of._74-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1407/of._74-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Cultura, Turismo e Esporte._x000D_
 _x000D_
 Solicita à Secretaria que estude a possibilidade de realização do Evento "João Neiva ao Vivo", com a gravação de CD.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1406/of._75-22_edilson.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1406/of._75-22_edilson.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de placa de sinalização, indicando as localidades de "Juá de Cima" e Juá de Baixo".</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1405/of.76-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1405/of.76-22_farah.pdf</t>
   </si>
   <si>
     <t>Requer a adoção de providências que garantam a efetiva prestação do serviço de fonoaudiólogo em favor dos pacientes necessitados.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1404/of._77-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1404/of._77-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção junto à EDP Escelsa para troca de um poste na Rua Projetada em Ribeirão.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1403/of.79-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1403/of.79-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita providências junto à Vigilância Sanitária/Epidemiológica - infestação de mosquitos no Bairro Cristal.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1402/of._80-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1402/of._80-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita retorno do Programa "Sua nota vale prêmios".</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1401/of._81-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1401/of._81-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na passarela na ponte sobre o Rio Clotário.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1394/of.82-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1394/of.82-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de córrego do bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1393/of._83-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1393/of._83-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca de propriedade pública pertencente ao SAAE-JN.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1392/of.84-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1392/of.84-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita substituição de postes de madeira localizados nos bairros Vila Nova de Cima e Acioli.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1391/of._85-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1391/of._85-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção junto ao Governo do Estado sobre atendimento do SAMU no Muncípio.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1390/of._86-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1390/of._86-22_simone.pdf</t>
   </si>
   <si>
     <t>Ao CIM Polinorte_x000D_
 _x000D_
 Requer esclarecimentos e documentos que demonstrem como ocorre a regulação e a execução dos serviços de atendimento de urgência/emergência do SAMU no Município.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Celso Guzzo, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1389/of._87-22_celso_e_glauber.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1389/of._87-22_celso_e_glauber.pdf</t>
   </si>
   <si>
     <t>Solicitam limpeza de trecho urbano que liga a Avenida Helio Guasti à Comunidade de São Brás, após realização de cavalgada.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1388/of.88-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1388/of.88-22_simone.pdf</t>
   </si>
   <si>
     <t>Requer disponibilização de uniforme escolar para os alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1387/of._89-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1387/of._89-22_simone.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimento sobre o serviço de iluminação pública.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1386/of.90-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1386/of.90-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita reajuste do valor do aluguel social.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1385/of.91-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1385/of.91-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Diretor do SAAE _x000D_
 _x000D_
 Solicita seja viabilizada solução para constante mal cheiro em campo de futebol de Acioli.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1384/of.92-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1384/of.92-22_farah.pdf</t>
   </si>
   <si>
     <t>Informações sobre as empresas que já foram notificadas para que se proceda a retirada de fios inutilizados presos aos postes para regularização conforme dispõe o ordenamento jurídico municipal.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1383/of._93-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1383/of._93-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca do transporte público escolar miunicipal.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1382/of._94-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1382/of._94-22_eliel.pdf</t>
   </si>
   <si>
     <t>Á Secretária Municipal de Educação_x000D_
 _x000D_
 Solicita informações referentes à quantidade de servidores lotados na SEMED.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1381/of.95-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1381/of.95-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita alteração da Lei Municipal nº 3.252/2020.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1380/of.96-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1380/of.96-22_eliel.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do COnselho Municipal de Educação_x000D_
 _x000D_
 Solicitando horário de atendimento de referido conselho.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1379/of.98-22_eraldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1379/of.98-22_eraldo.pdf</t>
   </si>
   <si>
     <t>Ao Diretor Presidente do DER-ES_x000D_
 _x000D_
 Solicita instalação de placas em trecho no interior.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1378/of.99-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1378/of.99-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre boletim de casos de COVID-19.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1377/of._100-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1377/of._100-22_eliel.pdf</t>
   </si>
   <si>
     <t>Ao Presidente do Conselho Municipal de Educação_x000D_
 _x000D_
 Solicitando atas da eleição de membros do CME.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1376/of.101-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1376/of.101-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca da ausência de respostas das proposições encaminhadas.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2252/of_ver_102-2022_desligamento_conselho_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2252/of_ver_102-2022_desligamento_conselho_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação de desligamento dos Conselhos.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1375/of.105-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1375/of.105-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Diretor do SAAE_x000D_
 _x000D_
 Solicitando a retirada de materiais deixados pela instituição nas calçadas da Avenida Nossa Senharo Aparecida, no Bairro Cristal.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1374/of.106-22_farh.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1374/of.106-22_farh.pdf</t>
   </si>
   <si>
     <t>Ao Secretário Municipal de Obras_x000D_
 _x000D_
 Solicita o estudo da possibilidade de molhar Avenida Nossa Senhora Aparecida, no BAirro Cristal, ao menos três vezes por semana.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1373/of.107-22-_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1373/of.107-22-_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre uniformes escolares.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Ao Diretor Presidente do DER-ES_x000D_
 _x000D_
 Solicitando instalação de placa em determinado trecho no interior.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1371/of.109-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1371/of.109-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Prefeito referentes ao PL 1.889/2022.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1370/of.110-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1370/of.110-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao. Secretário Municipal de Obras_x000D_
 _x000D_
 Solicita a providência da instalação de placas em alguhns locais da cidade.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Celso Guzzo, Cintia Cyrillo, Edilson Mantovani, Eraldo Poleze, Evandro Boca Lisa, Farah Oliveira, Glauber Tonon, Júnior Deambrósio, Marcelo Campostrini, Professor Eliel, Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1369/of.111-22_conjunto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1369/of.111-22_conjunto.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da aplicabilidade da Lei Municipal nº 3.318/2021.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1368/of.112-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1368/of.112-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB que providencie a limpeza e reparo no calçamento do Bairro Cruzeiro.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1367/of.113-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1367/of.113-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicita à SEMDURB a construção de muro de arrimo e instalação de dormentes para proteção à residência no BAirro Cruzeiro.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1366/of.114-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1366/of.114-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Cel. Alexandre Quintino_x000D_
 _x000D_
 Solicitando a indicação/emenda do município de João Neiva para recebimento de equipamento para academia popular.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Celso Guzzo, Cintia Cyrillo, Edilson Mantovani, Eraldo Poleze, Evandro Boca Lisa, Farah Oliveira, Glauber Tonon, Júnior Deambrósio, Marcelo Campostrini, Professor Eliel</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1365/of.115-22_conjunto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1365/of.115-22_conjunto.pdf</t>
   </si>
   <si>
     <t>Ao Comandante do 5º BPM_x000D_
 _x000D_
 Solicita a verificação da possibilidade de intensificação no patrulhamento no Bairro de Fátima.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Celso Guzzo, Edilson Mantovani, Eraldo Poleze, Evandro Boca Lisa, Farah Oliveira, Glauber Tonon, Júnior Deambrósio, Marcelo Campostrini, Professor Eliel</t>
   </si>
   <si>
     <t>Ao Delegado de Polícia._x000D_
 _x000D_
 Solicitando a intensificação dos procedimentos de investigação dos delitos ocorridos no Bairro de Fátima.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1363/of.117-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1363/of.117-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da quadra do Bairro Cristal.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1362/of.118-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1362/of.118-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita calçamento na entrada do Bairro Cristal.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1361/of.119-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1361/of.119-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria no serviço de atendimento médico e odontológico do Bairro Cristal.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1360/of.120-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1360/of.120-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita viabilização dos serviços de iluminação pública nas margens da BR-101.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1359/of._121-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1359/of._121-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita seja informada a data de inauguração da US Acioli.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1358/of.122-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1358/of.122-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita implementação dos horários de transporte coletivo para Acioli.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1357/of.123-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1357/of.123-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na rede de esgoto do Bairro Floresta.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1356/of.124-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1356/of.124-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita reforma de escadarias dos Bairros Cruzeiro e Floresta.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1355/of.125-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1355/of.125-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita construção de quebra-molas na Rua Vinhático no BAirro Floresta.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1354/of.126-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1354/of.126-22_simone.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre o cronograma de execução dos serviços de reforma da Unidade de Saúde do Bairro Floresta.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1353/of.127-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1353/of.127-22_simone.pdf</t>
   </si>
   <si>
     <t>Requer melhoria  do serviço de iluminação pública no Bairro Floresta II (Lotealemento Bitti).</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1447/of._128-22_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1447/of._128-22_simone.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cronograma da reforma da quadra do Bairro Floresta.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2253/of_ver_131-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2253/of_ver_131-2022.pdf</t>
   </si>
   <si>
     <t>Solicita extensão de rede de energia no Bairro São Carlos I.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1328/of._132-22_-_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1328/of._132-22_-_eliel.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal seja encaminhado para esta Casa o alvará de funcionamento emitido pelo Corpo de Bombeiro da EMEI Claudete Teresinha Cometti. _x000D_
 _x000D_
 Solicita ainda seja feito um estudo pela Defesa Civil e a emissão do laudo sobre a real situação da escola e informe o andamento do processo de construção/reforma, conforme mencionado pela Secretaria de Planejamento por ocasião da audiência pública sobre orçamento participativo.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio_vereadores_133-2022-eliel-bairro_cristal_defesa_civil.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio_vereadores_133-2022-eliel-bairro_cristal_defesa_civil.pdf</t>
   </si>
   <si>
     <t>Solicita à Coordenadoria de Defesa Civil sejam feitos estudos e  providências no Bairro Cristal sobre situações que especifica de iminente risco aos cidadãos</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1334/of._134-22_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1334/of._134-22_-_farah.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante essa Municipalidade que viabilize, junto à Secretaria de Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas, no sentido de efetuar a limpeza no entorno da Unidade de Saúde do Bairro Floresta, que está em obra.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio_vereadores_135-2022-cintia-reforma_portao_ferroviaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio_vereadores_135-2022-cintia-reforma_portao_ferroviaria.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante essa Municipalidade que viabilize, junto à Secretaria de Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas, no sentido de efetuar o reparo ou a troca do portão lateral do Campo da Ferroviária.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1339/oficio_vereadores_136-2022-simone-agentes_comunitarios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1339/oficio_vereadores_136-2022-simone-agentes_comunitarios.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante V. Exa. registrar que existem reclamações das comunidades dos bairros Vila Nova e Monte Líbano, relatando a ausência de agentes comunitários de saúde.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1340/oficio_vereadores_137-2022-simone_-reforma_limpeza_rua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1340/oficio_vereadores_137-2022-simone_-reforma_limpeza_rua.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante V. Exa. requerer a viabilização de serviços de pavimentação, reforma e limpeza (inclusive com uso caro pipa) na Rua Marcos Vanderley Pandolfi, Bairro Vila Nova.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1336/oficio_vereadores_138-2022-farah-ponto_onibus_jua.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1336/oficio_vereadores_138-2022-farah-ponto_onibus_jua.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante essa Municipalidade requerer que viabilize, junto aos órgãos competentes, a construção de um novo ponto de ônibus para atender os moradores da localidade de Juá e região</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio_vereadores_139-2022-farah-extintores_escolas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio_vereadores_139-2022-farah-extintores_escolas.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante essa Municipalidade requerer que viabilize, junto aos órgãos competentes, um levantamento sobre a atual situação em que se encontram os extintores das escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio_vereadores_140-2022-simone-rua_crubixa_bitti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio_vereadores_140-2022-simone-rua_crubixa_bitti.pdf</t>
   </si>
   <si>
     <t>A Vereadora firmatária, no uso regular de suas atribuições legais e regimentais, vem perante V. Exa. requerer a viabilização dos serviços de pavimentação da Rua das Rosas, rua lateral à Igreja Católica, que tem como ponto de referência a “rua do Salão do Bitti”, no Bairro Crubixá.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1344/oficio_vereadores_141-2022-eliel-portaria_servidores_semed.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1344/oficio_vereadores_141-2022-eliel-portaria_servidores_semed.pdf</t>
   </si>
   <si>
     <t>Solicitando à SEMED que seja encaminhado para esta Casa as portaria de localização dos servidores que estão lotados no órgão central da Secretaria</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio_vereadores_142-2022-farah-levantamento_ruas_bairro_floresta_e_extensao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio_vereadores_142-2022-farah-levantamento_ruas_bairro_floresta_e_extensao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal viabilize, junto ao setor responsável, análise da nomenclatura dos ruas do Bairro Floresta e suas extensões (Floresta I e II e Alvorada)</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1346/oficio_vereadores_143-2022-simone-rotatoria_av._presidente_vargas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1346/oficio_vereadores_143-2022-simone-rotatoria_av._presidente_vargas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que seja viabilizada a reconstrução da rotatória próxima ao prédio da Prefeitura Municipal, na Avenida Presidente Vargas</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1442/of._144-22_cintia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1442/of._144-22_cintia.pdf</t>
   </si>
   <si>
     <t>Solicita seja refeita calçada em frente à Escola Deputado Nilzo Plazzi.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1443/of._145-22_cintia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1443/of._145-22_cintia.pdf</t>
   </si>
   <si>
     <t>Solicita seja refeita a galeria pluvial na rotatória próxima à Escola Pedro Nolasco.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1444/of._146-22_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1444/of._146-22_eliel.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre funcionamento do sistema de telefonia móvel do Bairro Cavalinho.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1445/of.147-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1445/of.147-22_farah.pdf</t>
   </si>
   <si>
     <t>Solicitação de urgência aos Projetos de Lei nºs 1.900, 1.901 e 1.902.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1446/of._148-22_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1446/of._148-22_farah.pdf</t>
   </si>
   <si>
     <t>Ao Grupo Águia Branca, solicitando ônibus Outubro Rosa e Natal Iluminado.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1474/oficio_149-2022_-_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1474/oficio_149-2022_-_simone.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento da Defesa Civil no município.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1475/oficio_150-2022_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1475/oficio_150-2022_-_farah.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno do Programa Hiperdias no município.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1476/oficio_151-2022_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1476/oficio_151-2022_-_farah.pdf</t>
   </si>
   <si>
     <t>Solicita que seja viabilizado junto à Escelsa para que proceda a devida notificação às empresas que utilizam os postes para a regularização necessária.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1477/oficio_152-2022_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1477/oficio_152-2022_-_farah.pdf</t>
   </si>
   <si>
     <t>Ao Especialista de Mercado do Grupo Águia Branca, solicitando que João Neiva seja contamplada pela rota do Expresso Iluminado.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1478/oficio_153-2022_-_eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1478/oficio_153-2022_-_eliel.pdf</t>
   </si>
   <si>
     <t>À Sra. Secretária Municipal de Educação, com cópia para o Presidente do Conselho Municipal de Educação, reiterando os termos do Ofício Vereadores 093/2022, que solicita informações acerca da prestação do serviço de transporte público escolar do município.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1553/of._ver._157-2022-_glauber_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1553/of._ver._157-2022-_glauber_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para pavimentação de estrada rural.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1554/of._ver._158-2022_-_glauber-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1554/of._ver._158-2022_-_glauber-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para aquisição de equipamento subsolador.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1555/of._ver._159-2022-_glauber-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1555/of._ver._159-2022-_glauber-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para aquisição de academia popular.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1556/of._ver._160-2022_-_glauber_-_emenda_parlamentar_campo_society.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1556/of._ver._160-2022_-_glauber_-_emenda_parlamentar_campo_society.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para construção de campo society.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2254/161-2022-farah-convite_secretarias_municipais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2254/161-2022-farah-convite_secretarias_municipais.pdf</t>
   </si>
   <si>
     <t>Convite para apresentação dos trabalhos realizados/2022.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1557/of._ver._162-2022_-_farah_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1557/of._ver._162-2022_-_farah_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para atender a Secretaria Municipal de Cultura, Turismo, Juventude e Esporte do Município de João Neiva.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1558/of._ver._163-2022_-_farah_-_academia_popular.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1558/of._ver._163-2022_-_farah_-_academia_popular.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho a indicação do Município de João Neiva para recebimento de equipamentos para academia popular.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1559/of._ver._164-2022_-_simone_-_emenda_parlamentar_custeio_fms.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1559/of._ver._164-2022_-_simone_-_emenda_parlamentar_custeio_fms.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitória a indicação do Município de João Neiva para recebimento emenda parlamentar para custeio do FMS.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1580/of._ver._165-2022-_simone_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1580/of._ver._165-2022-_simone_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitória emenda parlamentar para custeio da Casa Rosa.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1560/of._ver._165-b-2022-_simone_-_emenda_parlamentar_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1560/of._ver._165-b-2022-_simone_-_emenda_parlamentar_hospital.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitória emenda parlamentar para atender ao Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1561/of._ver._165-a-2022_-_simone_emenda_parlamentar_pestalozzi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1561/of._ver._165-a-2022_-_simone_emenda_parlamentar_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Raquel Lessa emenda parlamentar para custeio da Associação Pestalozzi de João Neiva.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1562/of._ver._168-2022_-_simone_-_emenda_parlamentar_fms.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1562/of._ver._168-2022_-_simone_-_emenda_parlamentar_fms.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Raquel Lessa emenda parlamentar para custeio do FMS.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1582/of._ver._169-2022_-__glauber_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1582/of._ver._169-2022_-__glauber_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para atender ao Projeto JHJ.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1581/of._ver._170-2022-_glauber_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1581/of._ver._170-2022-_glauber_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para atender à Associação de Moradores São Carlos II.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1563/of._ver._171-2022_-_glauber-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1563/of._ver._171-2022_-_glauber-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos emenda parlamentar para atender à Associação de Moradores do Bairro São Carlos II.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Cintia Cyrillo, Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1564/of._ver._172-2022_-_glauber-farah-cintia-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1564/of._ver._172-2022_-_glauber-farah-cintia-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos emenda parlamentar para atender ao Projeto José Homem Justo.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cintia Cyrillo, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1565/of._ver._173-2022-_farah-cintia-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1565/of._ver._173-2022-_farah-cintia-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para custeio da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1566/of._ver._174-2022-_farah-cintia-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1566/of._ver._174-2022-_farah-cintia-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho emenda parlamentar para custeio de Associação da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1567/of._ver._175-2022-_farah-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1567/of._ver._175-2022-_farah-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos emenda parlamentar para custeio da Associação da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1568/of._ver._176-2022_-_cintia-farah-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1568/of._ver._176-2022_-_cintia-farah-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos emenda parlamentar para custeio da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1569/of._ver._177-2022-_glauber-farah-cintia-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1569/of._ver._177-2022-_glauber-farah-cintia-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Federal Lauriete Rodrigues de Jesus emenda parlamentar para atender ao Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1570/of._ver._178-2022_-__glauber_-_academia_popular.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1570/of._ver._178-2022_-__glauber_-_academia_popular.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos indicação do Município de João Neiva para recebimento de equipamentos para academia popular.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1571/of._ver._179-2022-_cintia-farah-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1571/of._ver._179-2022-_cintia-farah-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Bruno Lamas emenda parlamentar para custeio da Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1572/of._ver._180-2022_-_cintia-farah_-_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1572/of._ver._180-2022_-_cintia-farah_-_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Bruno Lamas emenda parlamentar para atender ao Projeto JHJ.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1573/of._ver._184-2022-_farah-realocacao_de_postes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1573/of._ver._184-2022-_farah-realocacao_de_postes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito intervenção junto à Escelsa realocação de alguns postes na Rua Eduardo Bozzi, Bairro Cohab.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1574/of._ver._185-2022-_farah_-_ponte_mundo_novo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1574/of._ver._185-2022-_farah_-_ponte_mundo_novo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho viabilização de recursos para construção de uma ponte na comunidade de Mundo Novo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1575/of._ver._186-2022-_cintia_-_campo_bom_de_bola.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1575/of._ver._186-2022-_cintia_-_campo_bom_de_bola.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho recursos para instalação de um Campo Bom de Bola.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1576/of._ver._187-2022-_cintia_-_academia_popular.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1576/of._ver._187-2022-_cintia_-_academia_popular.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Xambinho recebimento de equipamentos para academia popular.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1577/of._ver._188-2022_-_marcelo-_retirada_de_veiculos_abandonados.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1577/of._ver._188-2022_-_marcelo-_retirada_de_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito diligências no sentido de que sejam retirados veículos que estão abandonados em vias públicas.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1578/189-2022-_farah-dep_alexandre_chambinho_-_calct-muro_e_galeria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1578/189-2022-_farah-dep_alexandre_chambinho_-_calct-muro_e_galeria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexendre Xambinho intermediação junto ao Governo Estadual para construção da nova sede para Polícia Civil de João Neiva.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2030/of_ver_190-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2030/of_ver_190-2022.pdf</t>
   </si>
   <si>
     <t>Solicita ao deputado Estadual Alexandre Marçal a viabilização de recursos para instalação de painéis fotovoltáicos nas escolas municipais.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1579/of._ver._191-2022-_marcelo-_sericos_de_conservacao_ruas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1579/of._ver._191-2022-_marcelo-_sericos_de_conservacao_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviços de conservação de ruas no Bairro Floresta.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1170/representacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1170/representacao.pdf</t>
   </si>
   <si>
     <t>Abertura de processo de cassação em face do vereador Lucas Recla</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer de comissão</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1155/001-2022_-_nega_provimento_ao_recurso_interposto_pelo_vereador_lucas_da_ros_recla..pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1155/001-2022_-_nega_provimento_ao_recurso_interposto_pelo_vereador_lucas_da_ros_recla..pdf</t>
   </si>
   <si>
     <t>Nega provimento ao recurso interposto pelo Vereador Licas da Rós Recla.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1257/relatorio_final_comissao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1257/relatorio_final_comissao.pdf</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Processante referente ao Proc Adm 012/2022 (Vereador Lucas Recla)</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>SubEm</t>
   </si>
   <si>
     <t>Subemenda</t>
   </si>
   <si>
     <t>Subemenda à Proposta de Emenda à LOM 001/2022</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>PPIP</t>
   </si>
   <si>
     <t>Proposta de Projeto de Iniciativa Popular</t>
   </si>
   <si>
     <t>Eleitores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1462/proposta_de_projeto_iniciativa_popular_001-2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1462/proposta_de_projeto_iniciativa_popular_001-2022.pdf</t>
   </si>
   <si>
     <t>Promove a retirada do município de João Neiva do Consórcio Público Intermunicipal para o fortalecimento da produção e comercialização de produtos hortifrutigranjeiros - COINTER, e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5422,67 +5422,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1343/registro_de_chapa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1278/denunicia_marcos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1457/indic._01-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_02-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1509/003-2022-glauber-instalacao_placa_sinalizacao_b._industrial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1511/005-2022-simone-desobstrucao_bueiro-centro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1512/006-2022-simone-desobstrucao_bueiro-sao_carlos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1513/007-2022-simone-desobstrucao_bueiro-prc_gadiolli-centro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1514/009-2022-glauber-construcao_bueiro-ribeirao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1515/010-2022-glauber-reconstrucao_muro_arrimo-silvino_matos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1516/011-22_-_glauber_-_decreta_situacao_de_emergencia__-_anexo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1517/012-22-farah-agua_potavel_bairros_enchentes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1518/013-22-farah-cidada_gilmara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1519/014-22-farah-regularizacao_extintores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1520/015-22-farah-galeria_pluvial_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1521/016-2022-glauber-reparos_calct_rua_tanisleia_pires_folli.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_017-2022_-_marcelo_e_edilson_-_instalacao_corrimao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_020-2022_-_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1171/mocao_cmjn_003-2022-simone-idalia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1185/mocao_004-2022-eliel-igreja_acao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1239/mocao_cmjn_005-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1247/006-2022-simone-ayla_castiglione.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1265/mocao_cmjn_007-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1266/mocao_cmjn_008-2022_05172022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1272/mocao_009-2022_000040.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1277/mocao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1304/012-2022-eliel-ig_assembleia_de_deus_62_anos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1342/mocao_cmjn_013-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1455/014-2022-eliel-50_anos_escola_dr._orlindo_francisco_borges.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1465/015-2022-farah-outubro_rosa_semsa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1466/016-2022-farah-vera_pignaton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1467/017-2022-farah-suzana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1489/019-2022-marcelo-campeonato_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1490/020-2022-marcelo-campeonato_municipal_futebol.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1468/arquivo_contas_pmjn_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_cmjn_344-2022-abono_ponto_anual.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_cmjn_345-2022-marcelo-denominacao_obra_publico_ponte_ferro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_cmjn_346-2022-lucas-divulgacao_lista_consultas_e_exames.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1151/proj_cmjn_347-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_cmjn_348-2022-eliel-certidao_recusa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1187/pl_cmjn_349-22-celso-hm-ana_clara_fornaciari_favoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_cmjn_350-22-celso-hm-claudia_simonelli.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_cmjn_351-22-celso-hm-lea_de_angeli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1190/pl_cmjn_352-22-celso-hm-valdineia_guasti_pianca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1191/pl_cmjn_353-22-edilson-cid-alexandre_santos_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_cmjn_355-22-edilson-hm-andrelucia_marin_silva_osorio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_cmjn_356-22-edilson-hm-pa_luiz_fernando_correia_pereira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_cmjn_357-22-edilson-hm-rodrigo_lozer_tintori.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_cmjn_358-22-eliel-cid-marcos_celestrino_saraiva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_cmjn_359-22-eliel-cid-natalia_nunes_leite.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_cmjn_360-22-eliel-hm-carlos_roberto_cometti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_cmjn_361-22-eliel-hm-elda_del_caro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_cmjn_362-22-eliel-hm-jurandir_matos_do_nascimento_junior.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_cmjn_363-22-eliel-hm-maria_do_carmo_negri_barroso_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_cmjn_364-22-simone-hm-regina_maria_torri.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_cmjn_365-22-cid-eraldo-valdemar_mazolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_cmjn_366-22-hm-fernanda_baptista_zucoloto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_cmjn_367-22-evandro-hm-josias_de_assis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_cmjn_368-22-evandro-hm-clarice_pezenti_gardi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_cmjn_369-22-evandro-cid-lusival_de_souza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_cmjn_370-22-evandro-cid-osmar_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_cmjn_371-22-farah-cid-joao_ancelmo_villaca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_cmjn_372-22-farah-cid-natalina_carla_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_cmjn_373-22-farah-cid-vinicius_taufner_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_cmjn_374-22-farah-hm-brina_maria_detogni.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_cmjn_375-22-farah-hm-delson_de_angeli.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_cmjn_376-22-farah-hm-vanderleia_conceicao_de_jesus_moraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_cmjn_378-22-glauber-cid-leandro_comper_sperandio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_cmjn_379-22-glauber-cid-nikolas_carlos_nunes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_cmjn_380-22-glauber-hm-antonio_firme_da_silva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_cmjn_381-22-glauber-hm-luana_elisa_tessarolo_dos_santos_bertulano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_cmjn_382-22-glauber-hm-felipe_de_bortoli_bello.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1235/pl__cmjn_383-2022-junior-cid-durval_loureiro_nogueira_filho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_cmjn_384-2022-junior-hm-jorge_antonio_pianissoli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_cmjn_385-22-marcelo-cid-ana_maria_da_costa_pianca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_cmjn_386-22-marcelo-cid-izaque_flores_braga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_cmjn_387-22-marcelo-hm-alzira_spinasse_scarpati.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_cmjn_388-22-marcelo-hm-carlos_augusto_belloti_penha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_cmjn_389-22-marcelo-hm-joao_bosco_collodetti.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_cmjn_390-22-marcelo-cid-vinicius_bergamini_spinasse.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_cmjn_391-22-simone-cid-jacqueline_da_luz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_cmjn_392-22-simone-cid-raquel_baptista_favarato_reali.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_cmjn_393-22-simone-hm-renata_helena_marin.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_cmjn_394-22-simone-hm-wagner_torri.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1249/projeto_cmjn_395-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1250/projeto_cmjn_396-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1279/397-2022-farah-projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1290/pl_cmjn_398-marcelo-abelhas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1291/pl_cmjn_399-marcelo-curriculo_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1296/pl_cmjn_400-2022-mesa-suprimentos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1459/pl_cmjn_401-2022-edilson-nome_rua_triangulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1461/pl_cmjn_402-2022_-_eraldo_-_denominacao_de_via_publica_b._triunfo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1485/proj._lei_cmjn_403-2022_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_1.851-2022-convenio_detran.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1154/proj._1853-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1153/proj._1854-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_1855-2022-incentivo_financeiro_ags_e_ace.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_1856-2022-programa_municipal_de_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_1857-2022-altera_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_1858-2022-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_1859-2022-alteracao_lei_2.648-2014_02142022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_1860-2022-alteracao_lei_3.100-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_1.861-2022-sistema_registro_preco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_1862-2022--alteracao_lei_2.546-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_1863-2022__03092022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_1864-2022__03092022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1172/proj_1865_reajuste_2022_000035.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_1.866-2022-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_1.867-2022-altera_lei_municipal_976-1999-ipsjon.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1237/pl_1868-2022-ratifica_resolucao_produtos_hortifruti.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_1870-2022-reestruturacao_proder.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_1871-2022-criacao_de_cargo_p_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1263/pl_1.872-2022-concessao_gratificacao_produtividade_assessor_meio_ambiente_e_outros.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1251/projeto_1.874-2022_041820221.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_1875-2022-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_1.876-2022-altera_regime_juridico_dos_servidores_publicos_05112022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1262/pl_1.877-2022-provisao_de_certidao_negativa_de_recusa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1264/pl_1.878-2022-altera_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1269/proj_1879_000036.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1270/proj_1880_000037.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1271/proj_1881_000038.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1274/proj._de_lei_1.882-2022_000041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1275/proj._de_lei_1.883-2022_000043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1276/proj._de_lei_1.884-2022_000042.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_1.886-202-alteracao_anexo_lei_municipal_2648-14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1287/pl_1.887-2022-alteracao_anexo_lei_municipal_3100-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1288/pl_1.888-2022-altera_lei_3.120-estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1289/pl_1.889-2022-altera_anexo_lei_3.411.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1293/proj._1.890-2022_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1294/pl_1.891-2022-desafetacao_de_area_casas_cohab.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_1.892-2022-altera_codigo_tribuario.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_1.893-2022-altera_vencto_agentes_comunitarios_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1309/pl_1.894-2022-altera_art._8_da_lei_municipal_976-99.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1308/pl_1.895-2022-regime_adiantamento_fundos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1330/pl_1.896-2022-covenio_associacao_benef.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1331/pl_1.897-2022-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1332/pl_1.898-2022-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1333/pl_1.899-2022-altera_lei_3436-22-regime_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_1900-2022-conselho_municipal_de_educacao_jn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1349/pl_1901-2022-gestao_democraticatica_de_ensino_publico_jn.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1350/pl_1902-2022-acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1351/pl_1903-2022-altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1352/pl_1904-2022-abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1396/pl_1905-2022-altera_disposicoes_da_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1397/pl_1906-2022-institui_o_sistema_municipal_de_ensino_de_joao_neiva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1398/proj._lei_1907-22_-_regulamenta_lgpd.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_1908-2022-alteracao_ppa_e_abertura_credito_ad_esp.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1399/pl_1909-2022-alienacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1449/proj._lei_1.910-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1450/pl_1911-2022-altera_lei_municipal_3.341-21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1452/pl_1912-2022-altera_lei_municipal_3.431-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1456/proj_lei_1.913-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_1914-2022-criacao_de_cargos_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1463/pl_1916-2022-ratifica_o_protocolo_de_intencoes_aries.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_1920-2022-urgencia-altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_1921-2022-urgencia-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_1922-2022-altera_a_lei_municipal_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1479/proj._de_lei_1.923-2022_gratificacao_para_motoristas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1480/proj._de_lei_1.924-2022_plantao_presencial_saae.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1481/proj_de_lei_1.926-2022_-_abono.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1482/proj._de_lei_1.927-2022_abono.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1483/proj._lei._1.928-2022_-_politica_de_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1488/pl_1.929-2022-altera_anexo_i_da_lei_municipal_3100-18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1487/1930-2022-altera_lei_municipal_3203-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1491/pl_1931-2022_convenio_abcjn.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1492/pl_1932-2022_altera_lei_3415-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1493/pl_1933-2022_modifica_lei_1138-2001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1494/pl_1934-2022_abertura_de_cradito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1495/pl_1.937-2022_institui_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1496/pl_1.938-2022_recebe_por_doacao_area_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1497/pl1.939-2022_revoga_paragrafo_unico_do_art._1_da_lei_municipal_2537-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1498/pl_1.940-2022_organiza_e_estrutura_pgm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1499/pl_1941-2022_altera_taxa_de_administracao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1128/p_resolucao_cmjn_001-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_resolucao__cmjn_002-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_resolucao_003-2022-lucas-convocacao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1306/projeto_de_resolucao_cmjn_004-2022-regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_resolucao_005-2022-simone-convocacao_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1486/proj._res._006-2022_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1284/001-2022_-_pl__1877_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1282/002-22_-pl_1882_2022-emenda_supressiva_-_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1414/003-2022-eliel-pl_1900-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1117/rqto_001-2022-lucas-beneficios_servidores_publicos_02022022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1118/rqto_002-2022-lucas-plano_cargos_educacao_e_programa_educacao_em_tempo_integral_02022022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1119/rqto_003-2022-farah-reitera_rqto_22-21-alargamento_rua_pierina_pessotti_02022022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1120/rqto_004-2022-farah-indicacao_pl_carteira_identificacao_estudantil_02022022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1121/rqto_005-2022-farah-eraldo-reparos_rua_arnulfo_nevesl_02022022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1122/rqto_005-2022-farah-eraldo-contratacao_servidor_porteiro_unidades_saude_02022022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1123/rqto_007-2022-lucas-reativacao_redutor_velocidade_cristal_02022022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1124/rqto_008-2022-lucas-indicacao_pl_auxilio_emergencial_covid_profissionais_saude_02022022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1129/009-2022-evandro-extensao_rede_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1132/015-2022-lucas-unidade_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1134/012-2022-lucas-caixa_d_agua_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1135/013-2022-lucas-ruas_b.alvorada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1136/014-2022-prestacao_servico_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1137/015-2022-esclarecimentos_praca_lado_c.cultural.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1158/016-2022-simone-mel_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1138/rqto_017-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1139/rqto_018-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1140/019-2022-eliel_infraestrutura_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1141/020-2022-eliel-_mestrado_professores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1142/rqto_021-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1150/req_cmjn_022-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1159/023-2022-lucas-destinacao_recursos_devolvidos_cmjn.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1160/024-2022-lucas-elaboracao_projetos_via_acesso_jn.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1161/025-2022-lucas-complementacao_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1162/026-2022-lucas-extensao_calcamento_rua_eduarco_bozzi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1163/027-2022-lucas-servicos_conservacao_praca_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1164/028-2022-lucas-maior_publicidade_refis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1152/req._cmjn_29-2022_simone.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1165/030-2022-simone-_obras_qr_code.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1166/031-2022-simone-_reitera_rqtos_16_e_132-21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1167/032-2022-lucas-_projeto_obra_revitalizacao_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1168/033-2022-lucas-servicos_dedetizacao_b._crubixa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1169/034-2022-lucas-muro_b.cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1175/035-2022-celso-edp_limpeza_faixa_servidao_b.sao_bras_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1176/036-2022-celso-reforma_ruas_b.sao_bras_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1177/037-2022-celso-limpeza_rio_b.sao_bras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1178/rqto_038-2022-marcelo-melhorias_rua_b._ernesto_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1183/039-2022-simone-saae_motivo_interrupcao_agua_b.sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1184/040-farah-manutencao_rua_eduardo_bozzi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1231/041-2022-celso-servico_corrego_tres_de_maio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1232/042-2022-lucas-manutencao_rua_delegacia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1233/043-2022-lucas-rampa_hospital.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1234/044-2022-marcelo-reforma_telhado_quadra_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1240/045-2022-evandro-reforma_praca_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1241/046-2022-evandro-reforma_praca_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1242/047-2022-evandro-pavimentacao_ruas_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1243/048-2022-evandro-construcao_praca_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1244/049-2022-lucas-doc_identid_deficiente.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1245/050-2022-simone-esclarecimentos_saae-agua_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1248/requerimento_051-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1252/052-2022-lucas-placa_farmacias.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1253/053-2022-eliel-transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1256/054-2022-marcelo-limpeza_campo_bom_de_bola_pdf.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1259/056-2022-eliel-exame_acuidade_visual_semsa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1260/057-2022-eliel-bueiros_b.triangulo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1268/059-2022-farah-praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1280/060-2022-eliel-materiais_saude.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1285/062-2022-eliel-transporte_escolar_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1292/063-2022-eliel-curso_primeiros_socorros_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1298/064-2022-marcelo-campo_bom_de_bola_floresta.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1299/065-2022-eliel-ponte_ferro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1301/067-2022-evandro-substituicao_poste_cristal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1302/068-2022-evandro-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1305/069-2022-eliel-minuta_pl_carga_horaria_portador_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1307/070-eliel-acioli_rua_luiz_zaganelli.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1341/071-2022-eliel-drenagem_pluvial_rua_paulo_zeni_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1453/072-22-eliel-prefeito-piso_salarial_professores_requerimento.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1454/073-2022-edilson-academia_popular_b.cohab.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1400/004-2022-substitutivo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1258/veto_ao_pl_cmjn_348-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1273/proposta_de_emenda_a_lei_organica_001-2022_000039.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1310/of._007-22_galuber.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1311/of.008-22_glauber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1312/of.10-22_farah.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1313/of.11-22_farah.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1314/of.12-22_farah.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1316/of.19-22_eraldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1318/of._21-22_farah.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1319/of._22-22_farah.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1320/of.23-22_simone.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1321/of.24-22_farah.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1322/of.25-22_farah.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1323/of.26-22_simone.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1324/of.27-22_farah.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1325/of.28-22_farah.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1327/of._31-22_farah.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1441/of._32-22_farah.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1440/of.33-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1439/of.36-22_farah.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1438/of._38-22_farah.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1437/of.39-22_farah.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1436/of.40-22_farah.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1434/of.45-22_farah.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1433/of.47-22_simone.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1432/of._48-22_marcelo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1431/of.49-22_simone.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1430/of.50-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1429/of._51-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1427/of._53-22_farah.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1426/of._54-22_farah.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1425/of.55-22_farah.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1424/of._56-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1423/of._57-22_farah.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1422/resp._of_58-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1421/of._59-22_farah.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1420/of.60-22_farah.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1419/of.61-22_farah.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1418/of.63-22_farah.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1417/of.64-22_glauber.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1416/of.65-22_farah.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1415/of.66-22_farah.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1413/of.68-22_glauber_e_evandro.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1412/of.69-22_farah.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1411/of.70-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1410/of._71-22_farah.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1408/of._73-22_farah.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1407/of._74-22_farah.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1406/of._75-22_edilson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1405/of.76-22_farah.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1404/of._77-22_farah.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1403/of.79-22_farah.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1402/of._80-22_farah.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1401/of._81-22_farah.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1394/of.82-22_farah.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1393/of._83-22_farah.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1392/of.84-22_farah.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1391/of._85-22_farah.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1390/of._86-22_simone.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1389/of._87-22_celso_e_glauber.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1388/of.88-22_simone.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1387/of._89-22_simone.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1386/of.90-22_farah.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1385/of.91-22_farah.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1384/of.92-22_farah.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1383/of._93-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1382/of._94-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1381/of.95-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1380/of.96-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1379/of.98-22_eraldo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1378/of.99-22_simone.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1377/of._100-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1376/of.101-22_farah.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2252/of_ver_102-2022_desligamento_conselho_farah.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1375/of.105-22_farah.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1374/of.106-22_farh.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1373/of.107-22-_eliel.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1371/of.109-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1370/of.110-22_farah.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1369/of.111-22_conjunto.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1368/of.112-22_farah.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1367/of.113-22_farah.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1366/of.114-22_farah.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1365/of.115-22_conjunto.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1363/of.117-22_simone.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1362/of.118-22_simone.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1361/of.119-22_simone.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1360/of.120-22_simone.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1359/of._121-22_simone.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1358/of.122-22_simone.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1357/of.123-22_simone.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1356/of.124-22_simone.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1355/of.125-22_simone.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1354/of.126-22_simone.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1353/of.127-22_simone.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1447/of._128-22_simone.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2253/of_ver_131-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1328/of._132-22_-_eliel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio_vereadores_133-2022-eliel-bairro_cristal_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1334/of._134-22_-_farah.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio_vereadores_135-2022-cintia-reforma_portao_ferroviaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1339/oficio_vereadores_136-2022-simone-agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1340/oficio_vereadores_137-2022-simone_-reforma_limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1336/oficio_vereadores_138-2022-farah-ponto_onibus_jua.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio_vereadores_139-2022-farah-extintores_escolas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio_vereadores_140-2022-simone-rua_crubixa_bitti.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1344/oficio_vereadores_141-2022-eliel-portaria_servidores_semed.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio_vereadores_142-2022-farah-levantamento_ruas_bairro_floresta_e_extensao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1346/oficio_vereadores_143-2022-simone-rotatoria_av._presidente_vargas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1442/of._144-22_cintia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1443/of._145-22_cintia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1444/of._146-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1445/of.147-22_farah.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1446/of._148-22_farah.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1474/oficio_149-2022_-_simone.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1475/oficio_150-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1476/oficio_151-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1477/oficio_152-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1478/oficio_153-2022_-_eliel.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1553/of._ver._157-2022-_glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1554/of._ver._158-2022_-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1555/of._ver._159-2022-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1556/of._ver._160-2022_-_glauber_-_emenda_parlamentar_campo_society.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2254/161-2022-farah-convite_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1557/of._ver._162-2022_-_farah_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1558/of._ver._163-2022_-_farah_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1559/of._ver._164-2022_-_simone_-_emenda_parlamentar_custeio_fms.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1580/of._ver._165-2022-_simone_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1560/of._ver._165-b-2022-_simone_-_emenda_parlamentar_hospital.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1561/of._ver._165-a-2022_-_simone_emenda_parlamentar_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1562/of._ver._168-2022_-_simone_-_emenda_parlamentar_fms.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1582/of._ver._169-2022_-__glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1581/of._ver._170-2022-_glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1563/of._ver._171-2022_-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1564/of._ver._172-2022_-_glauber-farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1565/of._ver._173-2022-_farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1566/of._ver._174-2022-_farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1567/of._ver._175-2022-_farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1568/of._ver._176-2022_-_cintia-farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1569/of._ver._177-2022-_glauber-farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1570/of._ver._178-2022_-__glauber_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1571/of._ver._179-2022-_cintia-farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1572/of._ver._180-2022_-_cintia-farah_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1573/of._ver._184-2022-_farah-realocacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1574/of._ver._185-2022-_farah_-_ponte_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1575/of._ver._186-2022-_cintia_-_campo_bom_de_bola.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1576/of._ver._187-2022-_cintia_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1577/of._ver._188-2022_-_marcelo-_retirada_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1578/189-2022-_farah-dep_alexandre_chambinho_-_calct-muro_e_galeria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2030/of_ver_190-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1579/of._ver._191-2022-_marcelo-_sericos_de_conservacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1170/representacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1155/001-2022_-_nega_provimento_ao_recurso_interposto_pelo_vereador_lucas_da_ros_recla..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1257/relatorio_final_comissao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1462/proposta_de_projeto_iniciativa_popular_001-2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1343/registro_de_chapa_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1278/denunicia_marcos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1457/indic._01-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1458/indicacao_02-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1509/003-2022-glauber-instalacao_placa_sinalizacao_b._industrial.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1511/005-2022-simone-desobstrucao_bueiro-centro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1512/006-2022-simone-desobstrucao_bueiro-sao_carlos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1513/007-2022-simone-desobstrucao_bueiro-prc_gadiolli-centro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1514/009-2022-glauber-construcao_bueiro-ribeirao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1515/010-2022-glauber-reconstrucao_muro_arrimo-silvino_matos.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1516/011-22_-_glauber_-_decreta_situacao_de_emergencia__-_anexo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1517/012-22-farah-agua_potavel_bairros_enchentes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1518/013-22-farah-cidada_gilmara.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1519/014-22-farah-regularizacao_extintores.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1520/015-22-farah-galeria_pluvial_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1521/016-2022-glauber-reparos_calct_rua_tanisleia_pires_folli.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1522/indicacao_017-2022_-_marcelo_e_edilson_-_instalacao_corrimao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1523/indicacao_020-2022_-_manutencao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1171/mocao_cmjn_003-2022-simone-idalia.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1185/mocao_004-2022-eliel-igreja_acao_solidaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1239/mocao_cmjn_005-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1247/006-2022-simone-ayla_castiglione.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1265/mocao_cmjn_007-2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1266/mocao_cmjn_008-2022_05172022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1272/mocao_009-2022_000040.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1277/mocao_010-2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1304/012-2022-eliel-ig_assembleia_de_deus_62_anos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1342/mocao_cmjn_013-2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1455/014-2022-eliel-50_anos_escola_dr._orlindo_francisco_borges.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1465/015-2022-farah-outubro_rosa_semsa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1466/016-2022-farah-vera_pignaton.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1467/017-2022-farah-suzana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1500/mocao_018-2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1489/019-2022-marcelo-campeonato_taekwondo.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1490/020-2022-marcelo-campeonato_municipal_futebol.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1501/mocao_021-2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1468/arquivo_contas_pmjn_2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1157/pl_cmjn_344-2022-abono_ponto_anual.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1126/pl_cmjn_345-2022-marcelo-denominacao_obra_publico_ponte_ferro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1127/pl_cmjn_346-2022-lucas-divulgacao_lista_consultas_e_exames.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1151/proj_cmjn_347-2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1186/pl_cmjn_348-2022-eliel-certidao_recusa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1187/pl_cmjn_349-22-celso-hm-ana_clara_fornaciari_favoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1188/pl_cmjn_350-22-celso-hm-claudia_simonelli.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1189/pl_cmjn_351-22-celso-hm-lea_de_angeli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1190/pl_cmjn_352-22-celso-hm-valdineia_guasti_pianca.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1191/pl_cmjn_353-22-edilson-cid-alexandre_santos_araujo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1193/pl_cmjn_355-22-edilson-hm-andrelucia_marin_silva_osorio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1194/pl_cmjn_356-22-edilson-hm-pa_luiz_fernando_correia_pereira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1195/pl_cmjn_357-22-edilson-hm-rodrigo_lozer_tintori.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1196/pl_cmjn_358-22-eliel-cid-marcos_celestrino_saraiva.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1197/pl_cmjn_359-22-eliel-cid-natalia_nunes_leite.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1198/pl_cmjn_360-22-eliel-hm-carlos_roberto_cometti.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1199/pl_cmjn_361-22-eliel-hm-elda_del_caro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1200/pl_cmjn_362-22-eliel-hm-jurandir_matos_do_nascimento_junior.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1201/pl_cmjn_363-22-eliel-hm-maria_do_carmo_negri_barroso_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1202/pl_cmjn_364-22-simone-hm-regina_maria_torri.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1203/pl_cmjn_365-22-cid-eraldo-valdemar_mazolini.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1204/pl_cmjn_366-22-hm-fernanda_baptista_zucoloto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1205/pl_cmjn_367-22-evandro-hm-josias_de_assis.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1206/pl_cmjn_368-22-evandro-hm-clarice_pezenti_gardi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1207/pl_cmjn_369-22-evandro-cid-lusival_de_souza.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1208/pl_cmjn_370-22-evandro-cid-osmar_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1209/pl_cmjn_371-22-farah-cid-joao_ancelmo_villaca.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1210/pl_cmjn_372-22-farah-cid-natalina_carla_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1211/pl_cmjn_373-22-farah-cid-vinicius_taufner_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1212/pl_cmjn_374-22-farah-hm-brina_maria_detogni.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1213/pl_cmjn_375-22-farah-hm-delson_de_angeli.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1214/pl_cmjn_376-22-farah-hm-vanderleia_conceicao_de_jesus_moraes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1216/pl_cmjn_378-22-glauber-cid-leandro_comper_sperandio.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1217/pl_cmjn_379-22-glauber-cid-nikolas_carlos_nunes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1218/pl_cmjn_380-22-glauber-hm-antonio_firme_da_silva.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1219/pl_cmjn_381-22-glauber-hm-luana_elisa_tessarolo_dos_santos_bertulano.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1220/pl_cmjn_382-22-glauber-hm-felipe_de_bortoli_bello.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1235/pl__cmjn_383-2022-junior-cid-durval_loureiro_nogueira_filho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1236/pl_cmjn_384-2022-junior-hm-jorge_antonio_pianissoli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1221/pl_cmjn_385-22-marcelo-cid-ana_maria_da_costa_pianca.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1222/pl_cmjn_386-22-marcelo-cid-izaque_flores_braga.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1223/pl_cmjn_387-22-marcelo-hm-alzira_spinasse_scarpati.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1224/pl_cmjn_388-22-marcelo-hm-carlos_augusto_belloti_penha.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1225/pl_cmjn_389-22-marcelo-hm-joao_bosco_collodetti.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1226/pl_cmjn_390-22-marcelo-cid-vinicius_bergamini_spinasse.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1227/pl_cmjn_391-22-simone-cid-jacqueline_da_luz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1228/pl_cmjn_392-22-simone-cid-raquel_baptista_favarato_reali.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1229/pl_cmjn_393-22-simone-hm-renata_helena_marin.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1230/pl_cmjn_394-22-simone-hm-wagner_torri.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1249/projeto_cmjn_395-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1250/projeto_cmjn_396-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1279/397-2022-farah-projeto_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1290/pl_cmjn_398-marcelo-abelhas.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1291/pl_cmjn_399-marcelo-curriculo_cargos_comissionados.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1296/pl_cmjn_400-2022-mesa-suprimentos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1459/pl_cmjn_401-2022-edilson-nome_rua_triangulo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1461/pl_cmjn_402-2022_-_eraldo_-_denominacao_de_via_publica_b._triunfo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1485/proj._lei_cmjn_403-2022_abono_servidores.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1125/pl_1.851-2022-convenio_detran.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1154/proj._1853-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1153/proj._1854-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1130/pl_1855-2022-incentivo_financeiro_ags_e_ace.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1131/pl_1856-2022-programa_municipal_de_desenvolvimento_rural.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1143/pl_1857-2022-altera_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1144/pl_1858-2022-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1145/pl_1859-2022-alteracao_lei_2.648-2014_02142022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1146/pl_1860-2022-alteracao_lei_3.100-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1147/pl_1.861-2022-sistema_registro_preco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1148/pl_1862-2022--alteracao_lei_2.546-2013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1173/pl_1863-2022__03092022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1174/pl_1864-2022__03092022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1172/proj_1865_reajuste_2022_000035.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1180/pl_1.866-2022-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1181/pl_1.867-2022-altera_lei_municipal_976-1999-ipsjon.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1237/pl_1868-2022-ratifica_resolucao_produtos_hortifruti.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1238/pl_1870-2022-reestruturacao_proder.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1246/pl_1871-2022-criacao_de_cargo_p_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1263/pl_1.872-2022-concessao_gratificacao_produtividade_assessor_meio_ambiente_e_outros.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1251/projeto_1.874-2022_041820221.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1255/pl_1875-2022-revisao_servidores.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1261/pl_1.876-2022-altera_regime_juridico_dos_servidores_publicos_05112022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1262/pl_1.877-2022-provisao_de_certidao_negativa_de_recusa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1264/pl_1.878-2022-altera_estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1269/proj_1879_000036.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1270/proj_1880_000037.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1271/proj_1881_000038.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1274/proj._de_lei_1.882-2022_000041.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1275/proj._de_lei_1.883-2022_000043.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1276/proj._de_lei_1.884-2022_000042.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1286/pl_1.886-202-alteracao_anexo_lei_municipal_2648-14.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1287/pl_1.887-2022-alteracao_anexo_lei_municipal_3100-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1288/pl_1.888-2022-altera_lei_3.120-estatuto_magisterio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1289/pl_1.889-2022-altera_anexo_lei_3.411.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1293/proj._1.890-2022_decimo_terceiro.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1294/pl_1.891-2022-desafetacao_de_area_casas_cohab.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1295/pl_1.892-2022-altera_codigo_tribuario.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1297/projeto_de_lei_1.893-2022-altera_vencto_agentes_comunitarios_saude.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1309/pl_1.894-2022-altera_art._8_da_lei_municipal_976-99.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1308/pl_1.895-2022-regime_adiantamento_fundos.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1330/pl_1.896-2022-covenio_associacao_benef.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1331/pl_1.897-2022-altera_lei_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1332/pl_1.898-2022-abertura_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1333/pl_1.899-2022-altera_lei_3436-22-regime_adiantamento.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_1900-2022-conselho_municipal_de_educacao_jn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1349/pl_1901-2022-gestao_democraticatica_de_ensino_publico_jn.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1350/pl_1902-2022-acesso_a_informacao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1351/pl_1903-2022-altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1352/pl_1904-2022-abertura_de_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1396/pl_1905-2022-altera_disposicoes_da_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1397/pl_1906-2022-institui_o_sistema_municipal_de_ensino_de_joao_neiva_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1398/proj._lei_1907-22_-_regulamenta_lgpd.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1451/pl_1908-2022-alteracao_ppa_e_abertura_credito_ad_esp.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1399/pl_1909-2022-alienacao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1449/proj._lei_1.910-2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1450/pl_1911-2022-altera_lei_municipal_3.341-21.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1452/pl_1912-2022-altera_lei_municipal_3.431-22.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1456/proj_lei_1.913-22.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1460/pl_1914-2022-criacao_de_cargos_programas_sociais.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1463/pl_1916-2022-ratifica_o_protocolo_de_intencoes_aries.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1470/pl_1920-2022-urgencia-altera_lei_municipal_3.341-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1471/pl_1921-2022-urgencia-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1473/pl_1922-2022-altera_a_lei_municipal_2.648-2014.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1479/proj._de_lei_1.923-2022_gratificacao_para_motoristas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1480/proj._de_lei_1.924-2022_plantao_presencial_saae.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1481/proj_de_lei_1.926-2022_-_abono.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1482/proj._de_lei_1.927-2022_abono.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1483/proj._lei._1.928-2022_-_politica_de_bem_estar_animal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1488/pl_1.929-2022-altera_anexo_i_da_lei_municipal_3100-18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1487/1930-2022-altera_lei_municipal_3203-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1491/pl_1931-2022_convenio_abcjn.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1492/pl_1932-2022_altera_lei_3415-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1493/pl_1933-2022_modifica_lei_1138-2001.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1494/pl_1934-2022_abertura_de_cradito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1495/pl_1.937-2022_institui_areas_urbanas_consolidadas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1496/pl_1.938-2022_recebe_por_doacao_area_que_especifica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1497/pl1.939-2022_revoga_paragrafo_unico_do_art._1_da_lei_municipal_2537-2013.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1498/pl_1.940-2022_organiza_e_estrutura_pgm.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1499/pl_1941-2022_altera_taxa_de_administracao_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1128/p_resolucao_cmjn_001-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1156/projeto_de_resolucao__cmjn_002-2022_cjr.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1182/projeto_de_resolucao_003-2022-lucas-convocacao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1306/projeto_de_resolucao_cmjn_004-2022-regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1469/projeto_de_resolucao_005-2022-simone-convocacao_secretaria_educacao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1486/proj._res._006-2022_-_convocacao.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1284/001-2022_-_pl__1877_1.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1282/002-22_-pl_1882_2022-emenda_supressiva_-_educacao_em_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1414/003-2022-eliel-pl_1900-22.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1117/rqto_001-2022-lucas-beneficios_servidores_publicos_02022022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1118/rqto_002-2022-lucas-plano_cargos_educacao_e_programa_educacao_em_tempo_integral_02022022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1119/rqto_003-2022-farah-reitera_rqto_22-21-alargamento_rua_pierina_pessotti_02022022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1120/rqto_004-2022-farah-indicacao_pl_carteira_identificacao_estudantil_02022022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1121/rqto_005-2022-farah-eraldo-reparos_rua_arnulfo_nevesl_02022022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1122/rqto_005-2022-farah-eraldo-contratacao_servidor_porteiro_unidades_saude_02022022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1123/rqto_007-2022-lucas-reativacao_redutor_velocidade_cristal_02022022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1124/rqto_008-2022-lucas-indicacao_pl_auxilio_emergencial_covid_profissionais_saude_02022022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1129/009-2022-evandro-extensao_rede_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1132/015-2022-lucas-unidade_saude_centro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1134/012-2022-lucas-caixa_d_agua_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1135/013-2022-lucas-ruas_b.alvorada.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1136/014-2022-prestacao_servico_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1137/015-2022-esclarecimentos_praca_lado_c.cultural.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1158/016-2022-simone-mel_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1138/rqto_017-2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1139/rqto_018-2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1140/019-2022-eliel_infraestrutura_pequenos_negocios.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1141/020-2022-eliel-_mestrado_professores.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1142/rqto_021-2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1150/req_cmjn_022-2022.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1159/023-2022-lucas-destinacao_recursos_devolvidos_cmjn.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1160/024-2022-lucas-elaboracao_projetos_via_acesso_jn.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1161/025-2022-lucas-complementacao_piso_acs.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1162/026-2022-lucas-extensao_calcamento_rua_eduarco_bozzi.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1163/027-2022-lucas-servicos_conservacao_praca_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1164/028-2022-lucas-maior_publicidade_refis.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1152/req._cmjn_29-2022_simone.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1165/030-2022-simone-_obras_qr_code.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1166/031-2022-simone-_reitera_rqtos_16_e_132-21.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1167/032-2022-lucas-_projeto_obra_revitalizacao_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1168/033-2022-lucas-servicos_dedetizacao_b._crubixa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1169/034-2022-lucas-muro_b.cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1175/035-2022-celso-edp_limpeza_faixa_servidao_b.sao_bras_2.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1176/036-2022-celso-reforma_ruas_b.sao_bras_1.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1177/037-2022-celso-limpeza_rio_b.sao_bras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1178/rqto_038-2022-marcelo-melhorias_rua_b._ernesto_silva.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1183/039-2022-simone-saae_motivo_interrupcao_agua_b.sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1184/040-farah-manutencao_rua_eduardo_bozzi.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1231/041-2022-celso-servico_corrego_tres_de_maio.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1232/042-2022-lucas-manutencao_rua_delegacia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1233/043-2022-lucas-rampa_hospital.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1234/044-2022-marcelo-reforma_telhado_quadra_maria_oliria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1240/045-2022-evandro-reforma_praca_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1241/046-2022-evandro-reforma_praca_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1242/047-2022-evandro-pavimentacao_ruas_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1243/048-2022-evandro-construcao_praca_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1244/049-2022-lucas-doc_identid_deficiente.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1245/050-2022-simone-esclarecimentos_saae-agua_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1248/requerimento_051-2022_04182022.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1252/052-2022-lucas-placa_farmacias.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1253/053-2022-eliel-transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1256/054-2022-marcelo-limpeza_campo_bom_de_bola_pdf.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1259/056-2022-eliel-exame_acuidade_visual_semsa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1260/057-2022-eliel-bueiros_b.triangulo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1268/059-2022-farah-praca_gadiolli.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1280/060-2022-eliel-materiais_saude.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1285/062-2022-eliel-transporte_escolar_educacao_especial.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1292/063-2022-eliel-curso_primeiros_socorros_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1298/064-2022-marcelo-campo_bom_de_bola_floresta.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1299/065-2022-eliel-ponte_ferro.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1301/067-2022-evandro-substituicao_poste_cristal.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1302/068-2022-evandro-carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1305/069-2022-eliel-minuta_pl_carga_horaria_portador_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1307/070-eliel-acioli_rua_luiz_zaganelli.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1341/071-2022-eliel-drenagem_pluvial_rua_paulo_zeni_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1453/072-22-eliel-prefeito-piso_salarial_professores_requerimento.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1454/073-2022-edilson-academia_popular_b.cohab.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1400/004-2022-substitutivo_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1258/veto_ao_pl_cmjn_348-2022.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1273/proposta_de_emenda_a_lei_organica_001-2022_000039.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1310/of._007-22_galuber.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1311/of.008-22_glauber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1312/of.10-22_farah.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1313/of.11-22_farah.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1314/of.12-22_farah.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1316/of.19-22_eraldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1318/of._21-22_farah.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1319/of._22-22_farah.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1320/of.23-22_simone.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1321/of.24-22_farah.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1322/of.25-22_farah.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1323/of.26-22_simone.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1324/of.27-22_farah.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1325/of.28-22_farah.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1327/of._31-22_farah.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1441/of._32-22_farah.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1440/of.33-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1439/of.36-22_farah.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1438/of._38-22_farah.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1437/of.39-22_farah.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1436/of.40-22_farah.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1434/of.45-22_farah.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1433/of.47-22_simone.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1432/of._48-22_marcelo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1431/of.49-22_simone.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1430/of.50-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1429/of._51-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1427/of._53-22_farah.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1426/of._54-22_farah.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1425/of.55-22_farah.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1424/of._56-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1423/of._57-22_farah.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1422/resp._of_58-22.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1421/of._59-22_farah.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1420/of.60-22_farah.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1419/of.61-22_farah.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1418/of.63-22_farah.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1417/of.64-22_glauber.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1416/of.65-22_farah.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1415/of.66-22_farah.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1413/of.68-22_glauber_e_evandro.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1412/of.69-22_farah.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1411/of.70-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1410/of._71-22_farah.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1408/of._73-22_farah.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1407/of._74-22_farah.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1406/of._75-22_edilson.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1405/of.76-22_farah.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1404/of._77-22_farah.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1403/of.79-22_farah.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1402/of._80-22_farah.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1401/of._81-22_farah.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1394/of.82-22_farah.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1393/of._83-22_farah.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1392/of.84-22_farah.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1391/of._85-22_farah.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1390/of._86-22_simone.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1389/of._87-22_celso_e_glauber.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1388/of.88-22_simone.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1387/of._89-22_simone.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1386/of.90-22_farah.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1385/of.91-22_farah.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1384/of.92-22_farah.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1383/of._93-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1382/of._94-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1381/of.95-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1380/of.96-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1379/of.98-22_eraldo.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1378/of.99-22_simone.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1377/of._100-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1376/of.101-22_farah.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2252/of_ver_102-2022_desligamento_conselho_farah.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1375/of.105-22_farah.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1374/of.106-22_farh.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1373/of.107-22-_eliel.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1371/of.109-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1370/of.110-22_farah.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1369/of.111-22_conjunto.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1368/of.112-22_farah.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1367/of.113-22_farah.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1366/of.114-22_farah.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1365/of.115-22_conjunto.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1363/of.117-22_simone.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1362/of.118-22_simone.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1361/of.119-22_simone.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1360/of.120-22_simone.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1359/of._121-22_simone.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1358/of.122-22_simone.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1357/of.123-22_simone.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1356/of.124-22_simone.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1355/of.125-22_simone.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1354/of.126-22_simone.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1353/of.127-22_simone.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1447/of._128-22_simone.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2253/of_ver_131-2022.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1328/of._132-22_-_eliel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1329/oficio_vereadores_133-2022-eliel-bairro_cristal_defesa_civil.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1334/of._134-22_-_farah.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1335/oficio_vereadores_135-2022-cintia-reforma_portao_ferroviaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1339/oficio_vereadores_136-2022-simone-agentes_comunitarios.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1340/oficio_vereadores_137-2022-simone_-reforma_limpeza_rua.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1336/oficio_vereadores_138-2022-farah-ponto_onibus_jua.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1337/oficio_vereadores_139-2022-farah-extintores_escolas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1338/oficio_vereadores_140-2022-simone-rua_crubixa_bitti.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1344/oficio_vereadores_141-2022-eliel-portaria_servidores_semed.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1345/oficio_vereadores_142-2022-farah-levantamento_ruas_bairro_floresta_e_extensao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1346/oficio_vereadores_143-2022-simone-rotatoria_av._presidente_vargas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1442/of._144-22_cintia.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1443/of._145-22_cintia.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1444/of._146-22_eliel.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1445/of.147-22_farah.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1446/of._148-22_farah.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1474/oficio_149-2022_-_simone.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1475/oficio_150-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1476/oficio_151-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1477/oficio_152-2022_-_farah.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1478/oficio_153-2022_-_eliel.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1553/of._ver._157-2022-_glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1554/of._ver._158-2022_-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1555/of._ver._159-2022-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1556/of._ver._160-2022_-_glauber_-_emenda_parlamentar_campo_society.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2254/161-2022-farah-convite_secretarias_municipais.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1557/of._ver._162-2022_-_farah_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1558/of._ver._163-2022_-_farah_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1559/of._ver._164-2022_-_simone_-_emenda_parlamentar_custeio_fms.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1580/of._ver._165-2022-_simone_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1560/of._ver._165-b-2022-_simone_-_emenda_parlamentar_hospital.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1561/of._ver._165-a-2022_-_simone_emenda_parlamentar_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1562/of._ver._168-2022_-_simone_-_emenda_parlamentar_fms.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1582/of._ver._169-2022_-__glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1581/of._ver._170-2022-_glauber_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1563/of._ver._171-2022_-_glauber-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1564/of._ver._172-2022_-_glauber-farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1565/of._ver._173-2022-_farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1566/of._ver._174-2022-_farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1567/of._ver._175-2022-_farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1568/of._ver._176-2022_-_cintia-farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1569/of._ver._177-2022-_glauber-farah-cintia-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1570/of._ver._178-2022_-__glauber_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1571/of._ver._179-2022-_cintia-farah-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1572/of._ver._180-2022_-_cintia-farah_-_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1573/of._ver._184-2022-_farah-realocacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1574/of._ver._185-2022-_farah_-_ponte_mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1575/of._ver._186-2022-_cintia_-_campo_bom_de_bola.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1576/of._ver._187-2022-_cintia_-_academia_popular.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1577/of._ver._188-2022_-_marcelo-_retirada_de_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1578/189-2022-_farah-dep_alexandre_chambinho_-_calct-muro_e_galeria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/2030/of_ver_190-2022.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1579/of._ver._191-2022-_marcelo-_sericos_de_conservacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1170/representacao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1155/001-2022_-_nega_provimento_ao_recurso_interposto_pelo_vereador_lucas_da_ros_recla..pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1257/relatorio_final_comissao.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2022/1462/proposta_de_projeto_iniciativa_popular_001-2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H432"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="164" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="163.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>