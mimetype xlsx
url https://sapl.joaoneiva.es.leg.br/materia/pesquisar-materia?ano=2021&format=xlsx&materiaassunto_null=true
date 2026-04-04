--- v0 (2025-11-23)
+++ v1 (2026-04-04)
@@ -51,6272 +51,6272 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denúncia apresenta por cidadão</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Denúncia enviada por email (adilson conte) em face do Exmo. Sr Prefeito Municioal, sobre a nomeação de servidor em discordância com a lei e uso de cargos para furar fila de vacinação.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Wagner Henrique Lemos</t>
   </si>
   <si>
     <t>Solicita abertura de CPI em face de servidores do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/842/mocao_001-2021-todos_vereadores-policia_civil_000148.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/842/mocao_001-2021-todos_vereadores-policia_civil_000148.pdf</t>
   </si>
   <si>
     <t>Homenagem à Polícia Civil - João Neiva-ES</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/843/mocao_002-2021-todos_vereadores-policia_militar_000149.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/843/mocao_002-2021-todos_vereadores-policia_militar_000149.pdf</t>
   </si>
   <si>
     <t>Homenagem à Polícia Militar - João Neiva-ES</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/865/mocao_003-2021-todos_os_vereadores-paulinho_emater_000212.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/865/mocao_003-2021-todos_os_vereadores-paulinho_emater_000212.pdf</t>
   </si>
   <si>
     <t>Homenagem ao "Paulinho da Emater" pelos relevantes serviços prestados ao Município</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/868/mocao_004-2021-todos_os_vereadores-_delio_baptista_reali.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/868/mocao_004-2021-todos_os_vereadores-_delio_baptista_reali.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM ao finado DELIO BAPTISTA REALI, registrando o reconhecimento da sociedade joãoneivense, nesse ato representada pelo Poder Legislativo Municipal, pelos grandes feitos realizados em favor do Município de João Neiva</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/869/mocao_005-2021-todos_os_vereadores-rita_nunes_bravo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/869/mocao_005-2021-todos_os_vereadores-rita_nunes_bravo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM à finada RITA DE FÁTIMA NUNES BRAVO, registrando o reconhecimento da sociedade joãoneivense, nesse ato representada pelo Poder Legislativo Municipal, pelos grandes feitos realizados em favor do Município de João Neiva.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/913/mocao_006-2021-grupo_escoteiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/913/mocao_006-2021-grupo_escoteiro.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento e congratulações ao 8ª Grupo Escoteiro Pedro Nolasco</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/914/mocao_007-2021-homenagem_postuma_d.elvira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/914/mocao_007-2021-homenagem_postuma_d.elvira.pdf</t>
   </si>
   <si>
     <t>Moção de homenagem póstuma à D. Elvira Cornélia Negri Barroso</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/936/mocao_cmjn_008-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/936/mocao_cmjn_008-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Honra ao Mérito em homenagem a Lucas Moraes dos Santos</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/939/mocao_cmjn_009-2021-todos_os_vereadores-homenagem_postuma_jose_maria_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/939/mocao_cmjn_009-2021-todos_os_vereadores-homenagem_postuma_jose_maria_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM póstuma ao sr. JOSÉ MARIA DA SILVA, registrando o reconhecimento da sociedade joãoneivense, nesse ato representada pelo Poder Legislativo Municipal, pelos grandes feitos realizados em favor do Município de João Neiva.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Lucas Recla</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/979/mocao_010-21-lucas_-_ministra_damares.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/979/mocao_010-21-lucas_-_ministra_damares.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM E RECONHECIMENTO à Exma. Dra. Ministra DAMARES REGINA ALVES, pelos grandes feitos realizados em favor do Estado Democrático de Direito.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_011-2021-simone-aposentadoria_marcos_possato.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_011-2021-simone-aposentadoria_marcos_possato.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem ao Dr. Marco Antônio Teixeira Possatto</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/992/mocao_012-2021-simone-aposentadoria_joao_bosco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/992/mocao_012-2021-simone-aposentadoria_joao_bosco.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem ao Dr. João Bosco Collodetti</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/993/mocao_013-2021-simone-homenagem_thais_guzzo_fraga.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/993/mocao_013-2021-simone-homenagem_thais_guzzo_fraga.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem à Dra. Thais Guzzo Fraga</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/994/mocao_014-2021-lucas-apoio_comissao_aprovados_concurso_pc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/994/mocao_014-2021-lucas-apoio_comissao_aprovados_concurso_pc.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à Comissão de aprovados no concurso público da Polícia Civil no ES</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1036/015-21-mesa_diretora_-_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1036/015-21-mesa_diretora_-_hospital.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos trabalhos prestados neste momento de Pandemia Covid-19.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1037/016-21-mesa_diretora_-_secretaria_de_saude_e_usfs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1037/016-21-mesa_diretora_-_secretaria_de_saude_e_usfs.pdf</t>
   </si>
   <si>
     <t>Moção de Reconhecimento aos trabalhos prestados neste momento de Pandemia Covid-19</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1021/mocao_cmjn_017-2021-congratulacoes_dr._kleber_reis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1021/mocao_cmjn_017-2021-congratulacoes_dr._kleber_reis.pdf</t>
   </si>
   <si>
     <t>Moção de Honra ao Mérito ao Dr. Kleber Reis</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1033/018-2021-lucas-servidor_edson_viana_da_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1033/018-2021-lucas-servidor_edson_viana_da_silva.pdf</t>
   </si>
   <si>
     <t>Apresenta congratulações ao servidor Edson Viana da Silva, por sua aposentadoria.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Professor Eliel</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1034/019-2021-eliel-professores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1034/019-2021-eliel-professores.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação aos professores em Comemoração ao Dia do Professor</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1035/020-2021-eliel-servidor_publico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1035/020-2021-eliel-servidor_publico.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação aos Servidores Públicos em Comemoração ao Dia do Servidor Público</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1055/mocao_021-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1055/mocao_021-2021.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento à Associação Coletivo Abá Tyba Cultura e Paz, de João Neiva.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_cmjn_022-2021-tarcisio_morellatto_19102021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_cmjn_022-2021-tarcisio_morellatto_19102021.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem Póstuma ao sr. Tarcísio Morellato</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1046/mocao_cmjn_023-2021-congratulacoes_igrejas_evangelicas_19102021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1046/mocao_cmjn_023-2021-congratulacoes_igrejas_evangelicas_19102021.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação às igrejas Evangélicas do Município de João Neiva representadas pela Associação de Pastores Evangélicos</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1070/024-21-lucas-jose_p_de_jesus.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1070/024-21-lucas-jose_p_de_jesus.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações ao ex-combatente José Pinto de Jesus</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1071/025-21-lucas-florencio_pessoa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1071/025-21-lucas-florencio_pessoa.pdf</t>
   </si>
   <si>
     <t>Moção de contratulações ao ex-combatente Florêncio Santiago Pessôa</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1073/026-21-mesa_-_outubro_rosa_e_novembro_azul.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1073/026-21-mesa_-_outubro_rosa_e_novembro_azul.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento às Campanhas "Outubro Rosa" e "Novembro Azul"</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1072/027-21-farah_-_outubro_rosa_-_carla_c_f_silva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1072/027-21-farah_-_outubro_rosa_-_carla_c_f_silva.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento à sra. Carla Cíntia Freitas da Silva (Movimento Outubro Rosa)</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1077/mocao_028-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1077/mocao_028-2021.pdf</t>
   </si>
   <si>
     <t>Moção de reconhecimento e homenagem ao Sr. Gleison Cristi Marque, pelos serviços prestados em favor da saúde pública do Município de João Neiva.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1092/mocao_029-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1092/mocao_029-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Homenagem a Loja Maçônica Fraternidade e Luz n° 4.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1113/mocao_30-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1113/mocao_30-2021.pdf</t>
   </si>
   <si>
     <t>Moção de congratulação ao Centro Estadual de Educação Técnica (CEET) Talmo Luiz Silva, em reconhecimento aos serviços prestados no Munícipio.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Espírito Santo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/974/tcees-oficio_3050-2021-contas_pmjn_2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/974/tcees-oficio_3050-2021-contas_pmjn_2017.pdf</t>
   </si>
   <si>
     <t>Ofício TCEES 03050/2021-8, referente ao Processo TC 04061/2018-3 - Parecer Prévio TC 029-2021, que trata da Prestação de Contas Anual - exercício 2017, da Prefeitura Municipal de João Neiva-ES</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_decreto_legislativo_001-2021-aprova_contas_pmjn_2017_com_ressalvas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_decreto_legislativo_001-2021-aprova_contas_pmjn_2017_com_ressalvas.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação, com ressalvas, da prestação de contas da Prefeitura Municipal de João Neiva, relativa ao exercício de 2017</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_decreto_legislativo_002-2021-aprova_contas_pmjn_2018_com_ressalvas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_decreto_legislativo_002-2021-aprova_contas_pmjn_2018_com_ressalvas.pdf</t>
   </si>
   <si>
     <t>Dispõe pela aprovação, com ressalvas, da prestação de contas da Prefeitura Municipal de João Neiva, relativa ao exercício de 2018.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº  2.631/2014, de 29 de maio de 2014, que “Cria o Diploma Aluno Nota Dez, e dá outras providências”.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/845/pl_cmjn_322-2021-simone-programa_farmacia_solidaria_000166.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/845/pl_cmjn_322-2021-simone-programa_farmacia_solidaria_000166.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Solidária no âmbito do Município de João Neiva e dá outras providências.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/853/pl_cmjn_323-2021-lucas-plantao_farmacias_000197.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/853/pl_cmjn_323-2021-lucas-plantao_farmacias_000197.pdf</t>
   </si>
   <si>
     <t>Institui plantão de atendimento para farmácias e drogarias no âmbito do Município de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>dispõe sobre a forma procedimental para disponibilização de vagas em cemitérios pata enterro de cadáveres não reclamados por parentes ou responsáveis legais, considerados “indigentes”</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/867/pl_cmjn_325-2021-marcelo-transparencia_iptu_000221.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/867/pl_cmjn_325-2021-marcelo-transparencia_iptu_000221.pdf</t>
   </si>
   <si>
     <t>Institui política de transparência na cobrança do Imposto Sobre a Propriedade Predial e Territorial Urbana (IPTU) no Município de João Neiva.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/884/pl_cmjn_326-2021_000004.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/884/pl_cmjn_326-2021_000004.pdf</t>
   </si>
   <si>
     <t>Obriga a afixação, em local visível e acessível, do nome e horário de trabalho dos profissionais médicos que atuam nos serviços de saúde no Município de João Neiva.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Júnior Deambrósio, Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/889/pl_327-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/889/pl_327-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a essencialidade para a saúde públlica a prática de atividades e exercícios físicos no Município de João Neiva</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/899/pl_cmjn_328-2021-simone-transparencia_vacinas_covid.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/899/pl_cmjn_328-2021-simone-transparencia_vacinas_covid.pdf</t>
   </si>
   <si>
     <t>Institui sistema de transparência para o rastreamento de doses de vacina contra a covid-19 e para a identificação da população vacinada no Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/934/pl_cmjn_329-2021-simone-transparencia_rastreamento_vacinas_covid_000312.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/934/pl_cmjn_329-2021-simone-transparencia_rastreamento_vacinas_covid_000312.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/935/pl_cmjn_330-2021-empresa_energia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/935/pl_cmjn_330-2021-empresa_energia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária ou permissionária de serviço público de distribuição de energia elétrica atender às normas técnicas aplicáveis à ocupação do espaço público e promover a retirada dos fios inutilizados nos postes, notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos, em vias públicas de João Neiva e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/951/pl_cmjn_331-2021-eliel-campanha_do_agasalho_000339.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/951/pl_cmjn_331-2021-eliel-campanha_do_agasalho_000339.pdf</t>
   </si>
   <si>
     <t>Oficializa a Campanha do Agasalho no âmbito do município e dá outras providências</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/971/pl_cmjn_332-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/971/pl_cmjn_332-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autenticidade de documentos por advogados nos processos administrativos no âmbito do Município de JOão Neiva</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/972/pl_cmjn_333-2021-lucas-doacao_de_bens_moveis_inserviveis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/972/pl_cmjn_333-2021-lucas-doacao_de_bens_moveis_inserviveis.pdf</t>
   </si>
   <si>
     <t>Regulamenta a doação de bens móveis inservíveis pelo Poder Executivo Municipal</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/973/pl_cmjn_334-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/973/pl_cmjn_334-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação à provisão de cargos comissionados na Administração Pública Direta e Indireta</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>Evandro Boca Lisa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/986/pl_335-2021-evandro-altera_a_lei_municipal_906-1998-saae-jn_20210805_131431.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/986/pl_335-2021-evandro-altera_a_lei_municipal_906-1998-saae-jn_20210805_131431.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 102-A à Lei Municipal 0906/1998</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/995/pl_cmjn_336-2021-lucas-educacao_linguagem.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/995/pl_cmjn_336-2021-lucas-educacao_linguagem.pdf</t>
   </si>
   <si>
     <t>Garante aos estudantes do Município de João Neiva-ES o direito ao aprendizado da língua portuguesa de acordo com as normas e orientações legais de ensino estabelecidas com base nas orientações nacionais acerca de educação, nos termos da Lei Federal 9.394, de 20 de dezembro de 1996, e alterações posteriores, pelo Vocabulário Ortográfico da Língua Portuguesa (VOLP) e pela gramática elaborada nos termos da reforma ortográfica ratificada pela Comunidade dos Países de Língua Portuguesa (CPLP)</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/990/pl_cmjn_337-2021-linguagem_clara_12082021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/990/pl_cmjn_337-2021-linguagem_clara_12082021.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de linguagem clara nos órgãos da Administração direta e indireta</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_338-2021-lucas-educacao_financeira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_338-2021-lucas-educacao_financeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de conceitos de educação financeira na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1016/pl_cmjn_339-2021-marcelo-fibromialgia-atendimento_preferencial_13092021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1016/pl_cmjn_339-2021-marcelo-fibromialgia-atendimento_preferencial_13092021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>Glauber Tonon, Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_340-2021-marcelo_e_glaber-fibromialgia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_340-2021-marcelo_e_glaber-fibromialgia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento preferencial às pessoas com fibromialgia nos locais que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_341-2021-lucas-cobranca_custos_limpeza_espacos_publicos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_341-2021-lucas-cobranca_custos_limpeza_espacos_publicos.pdf</t>
   </si>
   <si>
     <t>Autoriza a Administração Municipal a cobrar de indivíduos, sindicatos, movimentos sociais, entidades públicas ou privadas e empresas organizadoras os custos oriundos dos serviços de limpeza urbana e da reparação dos danos ao mobiliário urbano e equipamentos públicos ocorridos em vias públicas em função da realização de eventos abertos ou fechados, manifestações, passeatas, desfiles ou outro tipo de concentração popular que culminem em depredação de coisa alheia, vandalismo, perigo a pessoa, patrimônio, a paz pública ou a incolumidade pública, no âmbito do Município de João Neiva, bem como impõe sanções aos infratores do disposto nesta Lei, e dá outras providências.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_cmjn_342-2021-lucas-desobrigatoriedade_comprovante_vacinacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_cmjn_342-2021-lucas-desobrigatoriedade_comprovante_vacinacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de se exigir apresentação de comprovante de vacinação ou certificado de imunização e segurança sanitária (passaporte de vacina) contra a Covid-19 no âmbito do Município de João Neiva.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>Eraldo Poleze</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1116/343-2021-eraldo_-ruas_barra_triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1116/343-2021-eraldo_-ruas_barra_triunfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas da comunidade de rural de Barra do Triunfo</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/796/pl_1788-2021_000085.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/796/pl_1788-2021_000085.pdf</t>
   </si>
   <si>
     <t>que altera disposições da Lei Municipal nº 3.203, de 27 de setembro de 2019, que especifica</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/798/pl_1789-2021-altera_lei_municipal_970-99.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/798/pl_1789-2021-altera_lei_municipal_970-99.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 970/1999, que especifica</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/799/pl_1790-2021-convenio_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/799/pl_1790-2021-convenio_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de João Neiva, objetivando o repasse de recursos financeiros</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/844/pl_1.791-2021-altera_loa_000162.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/844/pl_1.791-2021-altera_loa_000162.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.270/2020, que estima a receita e fixa a despes do orçamento do Município de João Neiva para o exercício de 2021</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/866/pl_1.792-2021-agentes_comunitario_saude_000219.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/866/pl_1.792-2021-agentes_comunitario_saude_000219.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse financeiro para fortalecimento de políticas, em parcela única, aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/885/pl_1793-2021_000005.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/885/pl_1793-2021_000005.pdf</t>
   </si>
   <si>
     <t>REvoga os incisos IIIe IV do art. 5º da Lei Municipal 3.085, de 27 de abril de 2018</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/881/proj._de_lei_1.794-2021-fundeb.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/881/proj._de_lei_1.794-2021-fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social (CACS), do Fundo  de Manutenção e Desenvolvimento da Educação Básica e de VAlorização dos Profissionais da Educação (FUNDB), conforme art. 212-A da Constituição FEderal, e regulamentado na forma da Lei FEderal 14.113/2020</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/886/pl_1795-2021_000006.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/886/pl_1795-2021_000006.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 119 da Lei Municipal 0906/1998</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/887/pl_1796-2021_000007.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/887/pl_1796-2021_000007.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do mandato dos atuais Conselheiros do Conselho Administrativo e Fiscal do Instituto de Previdência dos Servidores Públicos do Município de JOão Neiva (Ipsjon), constante da Lei Municipal 0977/1998</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/890/pl_1797-2021-auxilio_emergencial_pandemia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/890/pl_1797-2021-auxilio_emergencial_pandemia.pdf</t>
   </si>
   <si>
     <t>Institui auxílio emergencial municipal para pessoa em situação de vulnerabilidade social, agravada pela pandemia causada pelo novo Coronavírus (COVID-19), e dá outras providências.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/891/pl_1798-2021-cessao_servidor_mp.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/891/pl_1798-2021-cessao_servidor_mp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão de servidor público municipal para o órgão do Ministério Público Estadual instalado no Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/892/pl_1799-2021-convenio_secsegpublica_pc.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/892/pl_1799-2021-convenio_secsegpublica_pc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Secretaria de SEgurança Pública do Estado do Espírito Santo, por intermédio do Departamento de Polícia Civil, e dá outras providências</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/893/pl_1800-2021-covenio_secseg.publica-_pmpdf.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/893/pl_1800-2021-covenio_secseg.publica-_pmpdf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com a Secretaria de SEgurança Pública do Estado do Espírito Santo, por intermédio do Departamento da Polícia Militar do 5º BPM, 2ª Cia, e dá outras providências</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/894/pl_1801-2021-faixa_nao_edificante_rodovia_federal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/894/pl_1801-2021-faixa_nao_edificante_rodovia_federal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a faixa de área "non aedificandi" as margens das Rodovias Federais no Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/895/pl_1802-2021-rateio_honorarios_procuradores.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/895/pl_1802-2021-rateio_honorarios_procuradores.pdf</t>
   </si>
   <si>
     <t>Regulamenta o direito ao recebimento e o rateio de honorários advocatícios para o Procurador Geral e os Procuradores Jurídicos do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/903/pl_1803-2021-ldo_000268.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/903/pl_1803-2021-ldo_000268.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária Anual para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/905/pl_1804-2021-autoriza_celebrar_acordo_processo_administrativo_e_transacionarem_processo_judiciais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/905/pl_1804-2021-autoriza_celebrar_acordo_processo_administrativo_e_transacionarem_processo_judiciais.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal, os Presidentes de autarquias, os advogados efetivos e procurador geral a celebrarem acordo em processos administrativos e transacionarem  em processos judiciais em que o Município de João Neiva e suas autarquias foram interessados, autor, réu ou estiver interesse jurídico na qualidade de assistente ou oponente, e dá outras providências.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/906/pl_1805-2021-criacao_conselho_municipal_de_esporte_e_fme.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/906/pl_1805-2021-criacao_conselho_municipal_de_esporte_e_fme.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte e do Fundo Municipal do Esporte de João Neiva</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/907/pl_1806-2021-autoriza_recebimento_doacao_bens_e_servicos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/907/pl_1806-2021-autoriza_recebimento_doacao_bens_e_servicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de doações de bens móveis, imóveis e de serviços de pessoas físicas ou jurídicas de direito privado pelos Órgãos e pelas entidades da administração pública municipal direta e indireta.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/915/pl_1807-2021-plano_mun_cult.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/915/pl_1807-2021-plano_mun_cult.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Plano Municipal de Cultura de João Neiva (PMC-JN)</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/928/pl_1808-2021-acresce_prgfo_unico_lm_3.289-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/928/pl_1808-2021-acresce_prgfo_unico_lm_3.289-2021.pdf</t>
   </si>
   <si>
     <t>Acresce parágrafo único aos arts 3º e 4º da Lei Municipal 3.289/2021</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/929/pl_1809-2021-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/929/pl_1809-2021-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento público do Município de João Neiva para o exercício de 2021</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/930/pl_1810-2021-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/930/pl_1810-2021-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/931/pl_1811-2021-altera_lm_3.036-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/931/pl_1811-2021-altera_lm_3.036-2018.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.036-2018</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/932/pl_1812-2021-dispoe_sobre_alteracao_da_lm_3.036-2001_que_dispoe_sobre_a_estrutura_administrativa_da_pmjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/932/pl_1812-2021-dispoe_sobre_alteracao_da_lm_3.036-2001_que_dispoe_sobre_a_estrutura_administrativa_da_pmjn.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da LM 1.138-2001, que dispõe sobre a Estrutura Administrativa da PMJN</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/955/pl_1813-21-credito_adicional.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/955/pl_1813-21-credito_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de credito adicional especial ao orçamento vigente</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/956/pl_1814-21-modifica_lei_1425-2003.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/956/pl_1814-21-modifica_lei_1425-2003.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal 1.425-2003</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/966/pl_1815-2021-dispoe_sobre_a_criacao_do_servico_de_atendimento_familiar__do_municipio_de_joao_neiva-es_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/966/pl_1815-2021-dispoe_sobre_a_criacao_do_servico_de_atendimento_familiar__do_municipio_de_joao_neiva-es_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de Atendimento Familiar  do Município de João Neiva-ES, e dá outras providências</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/967/pl_1816-2021-autoriza_abertura_de_credito_ad._suplementar_ao_orcamento_do_municipio_de_jn_para_2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/967/pl_1816-2021-autoriza_abertura_de_credito_ad._suplementar_ao_orcamento_do_municipio_de_jn_para_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito ad. suplementar ao orçamento do Município de JN para o exercício de 2021</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/968/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/968/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/969/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/969/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito ad. especial no orçamento vigente do Município de JN</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/970/pl_1819-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/970/pl_1819-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança dos Serviços Públicos de Manejo de Resíduos Sólidos Urbanos (SMRSU) no Município de JOão Neiva-ES</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/982/pl_1820-2021-altera_lei_970-99-codigo_mun_vig_sanitaria_000437.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/982/pl_1820-2021-altera_lei_970-99-codigo_mun_vig_sanitaria_000437.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 970/1999, que institui o Código Municipal de Vigilância Sanitária do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/985/pl_1821-2021-criacao_fmeief-pedido_urgencia_20210803_112927.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/985/pl_1821-2021-criacao_fmeief-pedido_urgencia_20210803_112927.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Educação Infantil e do Ensino Fundamental (FMEIEF), e dá outras providências</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/996/pl_1822-2021-institui_zeis.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/996/pl_1822-2021-institui_zeis.pdf</t>
   </si>
   <si>
     <t>Institui Zonas Especiais de Interesse Social (ZEIS), as áreas de terras urbanas compreendidas nas coordenadas geográficas de bairros do Município de João Neiva-ES, e dá outras providências</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_1.823-2021-ppa.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_1.823-2021-ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2022 a 2025</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_1.824-2021-carteira_municipal_de_identificacao_do_autista_13092021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_1.824-2021-carteira_municipal_de_identificacao_do_autista_13092021.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Identificação do Autista (CMIA), e dá outras providências</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_1.825-2021-credito_adicional_especial_10092021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_1.825-2021-credito_adicional_especial_10092021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1015/pl_1.826-2021-altera_art.6o_lei_3.259-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1015/pl_1.826-2021-altera_art.6o_lei_3.259-2021.pdf</t>
   </si>
   <si>
     <t>Altera redação do art. 6º da Lei Municipal 3.289/2021</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_1.827-2021-altera_ldo_2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_1.827-2021-altera_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 3.310/2021, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2022</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_1.828-2021-loa_2022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_1.828-2021-loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de João Neiva para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_1.829-2021-doacao_area.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_1.829-2021-doacao_area.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de área que especifica</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_1.830-2021-previdencia_complementar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_1.830-2021-previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar dos servidores efetivos da Administração Direta e Indireta, e do Poder Legislativo no âmbito do Município de João Neiva; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_1.831-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_1.831-2021.pdf</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_1832-2021-abertura_credito_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_1832-2021-abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_1833-2021-altera_lei_3.027-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_1833-2021-altera_lei_3.027-2017.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal 3.027/2017</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_1834-2021-abertura_credito_adicional_especia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_1834-2021-abertura_credito_adicional_especia.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_n_1.837-2021_-_altera_lei_3.305-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_n_1.837-2021_-_altera_lei_3.305-2021.pdf</t>
   </si>
   <si>
     <t>Altera disposição da Lei Municipal nº 3.306, de 15 de julho de 2021, que especifica.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1084/pl_1.838-2021_-_ratifica_delibercao_do_cointer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1084/pl_1.838-2021_-_ratifica_delibercao_do_cointer.pdf</t>
   </si>
   <si>
     <t>Ratifica a deliberação da Assembleia Geral do Consórcio Público Intermunicipal para o fortalecimento da produção e comercialização de produtos hortifrutigranjeiros -COINTER, que altera e consolida o contrato de consórcio público do COINTER, e dá outras providências.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_1.839-2021_000013.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_1.839-2021_000013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ação governamental para garantir a efetiva continuidade do Programa de Inovação Educação Conectada, no âmbito da Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_1.840-2021_000016.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_1.840-2021_000016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 2.648/2014.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_1.841-2021_000014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_1.841-2021_000014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municíípio de João Neiva a firmar convênio com a Associação de Beneficência e Cultura de João Neiva, objetivando o repasse de recursos financeiros.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_1.842-2021_000015.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_1.842-2021_000015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1106/proj._lei_1.845-2021_taxa_adm_ipsjon_completo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1106/proj._lei_1.845-2021_taxa_adm_ipsjon_completo.pdf</t>
   </si>
   <si>
     <t>Altera oart.7°-B da Lei Municipal n.° 0976/19991 para dispor sobre a taxa de administração para o custeio das despesas correntes e_x000D_
 de capital necessárias organização e ao funcionamento do Instituto de Previdência dos Servidores Públicos do Município de JoaoNeiva (Ipsjon), e dá outras providências.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1107/proj._lei_1.846-2021_credito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1107/proj._lei_1.846-2021_credito.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1108/proj._lei_1.847-2021_credito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1108/proj._lei_1.847-2021_credito.pdf</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1109/proj._lei_1.848-2021_credito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1109/proj._lei_1.848-2021_credito.pdf</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1114/proj._lei_1.849-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1114/proj._lei_1.849-2021.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1115/proj._lei_1.850-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1115/proj._lei_1.850-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o complemento constitucional de recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação (FUNDEB)</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/848/p_resolucao_001-2021_000156.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/848/p_resolucao_001-2021_000156.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na sessão legislativa de 2021</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/983/projeto_de_resolucao_cmjn_002-2021-lucas-convocacao_prefeito_e_procurador_000424.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/983/projeto_de_resolucao_cmjn_002-2021-lucas-convocacao_prefeito_e_procurador_000424.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a convocação do Exmo. Sr. Prefeito Municipal e do Procurador Geral do Municipio de João Neiva para prestarem esclarecimentos sobre o Processo Administrativo PMJN 279/2021</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/797/proposta_emenda_001-2021_-_pl_1788-2021_000086.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/797/proposta_emenda_001-2021_-_pl_1788-2021_000086.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do Projeto de Lei nº 1.788/2021</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>Altera e acrescenta no Projeto de Lei nº 1.804/2021.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/943/proposta_de_emenda_004-2021-eliel-pl_1811-2021_000330.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/943/proposta_de_emenda_004-2021-eliel-pl_1811-2021_000330.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 1.811/2021.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/980/proposta_de_emenda_005-2021-pl_1815-21_-_familia_acolhedora.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/980/proposta_de_emenda_005-2021-pl_1815-21_-_familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Projeto de Lei 1.815/2021</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/989/proposta_de_emenda_006-21-pl_334-2021_090820211.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/989/proposta_de_emenda_006-21-pl_334-2021_090820211.pdf</t>
   </si>
   <si>
     <t>Altera disposições do Projeto de Lei CMJN 334/2021</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/800/rqto_001-2021-lucas-isentando_iptu_moradores_cadunicos_000107.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/800/rqto_001-2021-lucas-isentando_iptu_moradores_cadunicos_000107.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que através da Secretaria competente, faça estudos e emita decreto temporário de 180 dias (6 meses), isentando o pagamento de IPTU aos moradores do Município que estão cadastrados no CadÚnico.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/801/rqto_002-2021-lucas-doacao_kits_escolares_000108.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/801/rqto_002-2021-lucas-doacao_kits_escolares_000108.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que, através da Secretaria Municipal de Educação, faça estudos no sentindo de disponibilizar à população doação de 2.182 kits escolares, alcançando 650 alunos da Educação Infantil, 883 alunos do Fundamental 1, e 649 alunos do Fundamental 2.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/802/rqto_003-2021-marcelo-poda_arvores_floresta_000109.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/802/rqto_003-2021-marcelo-poda_arvores_floresta_000109.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie, junto ao setor competente, a poda de árvores do Bairro Floresta.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/803/rqto_004-2021-marcelo-manutencao_ruas_alvorada_000110.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/803/rqto_004-2021-marcelo-manutencao_ruas_alvorada_000110.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal, para que, junto aos setores competentes, viabilize a manutenção em todas as ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto à empresa responsável pelo serviço de iluminação das vias públicas do município, uma vistoria nos postes de iluminação do Distrito de Acioli, pois foi verifica-se em alguns deles, a existência de algumas luminárias em fase final de vida útil, outras danificadas e lentes queimadas.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/805/rqto_006-2021-lucas-unidade_saude_crubixa_000112.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/805/rqto_006-2021-lucas-unidade_saude_crubixa_000112.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente a construção de uma unidade de saúde no Bairro Crubixá.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/806/rqto_007-2021-lucas-auxilio_emergencial_municipes_000113.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/806/rqto_007-2021-lucas-auxilio_emergencial_municipes_000113.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal em caráter de urgência, para que o mesmo conceda AUXILIO EMERGENCIAL para as pessoas em situação socialmente vulnerável, com o apoio da respectiva Secretaria que tem como controle e atribuição de dar assistência às famílias e cidadãos do Município de João Neiva, indicação essa que direciona a aplicabilidade do recurso público de maneira mais justa e coerente diante o estado de calamidade que estamos enfrentando, devido à pandemia do COVID-19.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/807/rqto_008-2021-lucas-plano_municipal_saneamento_basico_000114.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/807/rqto_008-2021-lucas-plano_municipal_saneamento_basico_000114.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente a viabilização de estudos para a elaboração do Plano Municipal de Saneamento Básico - PMSB.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/808/rqto_009-2021-lucas-compra_lixeiras_e_conteiner_000115.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/808/rqto_009-2021-lucas-compra_lixeiras_e_conteiner_000115.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente, em caráter de urgência, a compra de LIXEIRAS CONTÊINER para sanar de imediato o problema em tese</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/809/rqto_010-2021-lucas-poda_arvores_arnulfo_neves_000116.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/809/rqto_010-2021-lucas-poda_arvores_arnulfo_neves_000116.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente, em caráter de urgência, a poda de árvores no final da Rua Arnulfo Neves, ao lado da Mercearia do Gessi, subindo o Bairro de Fátima, sentido Demétrio Ribeiro</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/810/rqto_011-2021-lucas-limpeza_cristal_000117.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/810/rqto_011-2021-lucas-limpeza_cristal_000117.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente, em caráter de urgência, a limpeza de vegetação e lixo (entulhos e resíduos) em frente do Bairro Cristal, em todo o seu perímetro de vias de acesso à localidade</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/811/rqto_012-2021-lucas-criacao_banco_de_alimentos_000118.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/811/rqto_012-2021-lucas-criacao_banco_de_alimentos_000118.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que estude a viabilidade da criação de um banco de alimentos, tendo em vista o momento de ESTADO DE CALAMIDADE PÚBLICA que estamos passando, devido a pandemia do novo CORONAVÍRUS.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/812/rqto_013-2021-lucas-retirada_quebra-molas_000119.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/812/rqto_013-2021-lucas-retirada_quebra-molas_000119.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que determine à Secretaria competente a retirada de quebra-molas em alguns pontos do centro do Município.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/813/rqto_014-2021-lucas-restabelecimentos_horario_onibus_sao_roque_000120.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/813/rqto_014-2021-lucas-restabelecimentos_horario_onibus_sao_roque_000120.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que seja encaminhado ofício à empresa São Roque Transportes Ltda, para que sejam restabelecidos os horários de ônibus que circulam no perímetro do Município.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>Celso Guzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/814/rqto_015-2021-celso-conservacao_estrada_demetrio_ribeiro_x_barra_triunfo_000121.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/814/rqto_015-2021-celso-conservacao_estrada_demetrio_ribeiro_x_barra_triunfo_000121.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto ao Governo do Estado ou mesmo através de ações do próprio Município, os serviços de reforma e conservação da estrada que liga Demétrio Ribeiro a Barra do Triunfo, em especial no que se refere a retirada de grandes pedras que estão obstruindo e gerando risco a segurança do tráfego de veículos e pessoas</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/815/rqto_016-2021-simone-servico_taxi_000122.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/815/rqto_016-2021-simone-servico_taxi_000122.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a reestruturação e modernização do serviço de táxi no âmbito municipal.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/816/rqto_017-2021-simone-continuidade_atendimento_odonto_acioli_000123.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/816/rqto_017-2021-simone-continuidade_atendimento_odonto_acioli_000123.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização da continuidade de atendimento médico-odontológico nas comunidades rurais, em especial de Barra do Triunfo e Acioli.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/817/rqto_018-2021-farah-parceria_termoeletrica_manutencao_vias_000124.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/817/rqto_018-2021-farah-parceria_termoeletrica_manutencao_vias_000124.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização de uma parceria entre a municipalidade e a empresa responsável pela termoelétrica que está sendo construída na localidade “Mundo Novo”, neste município</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/818/rqto_019-2021-farah-manutencao_calcamento_ruas_pestalozzi_000125.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/818/rqto_019-2021-farah-manutencao_calcamento_ruas_pestalozzi_000125.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização dos serviços de manutenção no calçamento das ruas que dão acesso à Associação Pestalozzi, no Bairro Ernesto Silva.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/819/rqto_020-2021-farah-manutencao_passeios_pontes_000126.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/819/rqto_020-2021-farah-manutencao_passeios_pontes_000126.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal, que viabilize em caráter de urgência, os serviços de conservação dos passeios das pontes existentes no centro da cidade de João Neiva</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/820/rqto_021-2021-farah-manutencao_calcamento_rua_francisco_neto_000127.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/820/rqto_021-2021-farah-manutencao_calcamento_rua_francisco_neto_000127.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização dos serviços de manutenção no calçamento da Rua Francisco Neto, no Bairro de Fátima</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/821/rqto_022-2021-farah-alargamento_rua_pierina_pessoti_000128.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/821/rqto_022-2021-farah-alargamento_rua_pierina_pessoti_000128.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal o alargamento da Rua Pierina Pessotti, no Bairro Carrareto, tendo em vista que a largura atual gera transtornos no tráfego de veículos e pedestres.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/822/rqto_023-2021-junior-implantacao_cerco_eletronico_000129.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/822/rqto_023-2021-junior-implantacao_cerco_eletronico_000129.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização junto ao Governo do Estado e do Município de Aracruz a implantação do chamado “Cerco Eletrônico”, para monitoramento da cidade como medida de segurança e de forma a coibir roubos e furtos de veículos, em residências, em estabelecimentos comerciais, entre outro</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/823/rqto_024-2021-lucas-elaboracao_plano_de_acoes_covid_000130.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/823/rqto_024-2021-lucas-elaboracao_plano_de_acoes_covid_000130.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que mobilize sua equipe técnica para elaboração, caso ainda não tenha, de um Plano de Ações efetivas de combate e prevenção ao COVID-19, sistematizando as medidas a serem desenvolvidas no Município de João Neiva para frear a propagação do novo Coronavírus e amenizar suas consequências; que atendam às necessidades das pessoas vulneráveis e reduzam os impactos socioeconômicos decorrentes dela.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/824/rqto_025-2021-lucas-limpeza_das_margens_rios_centro_000131.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/824/rqto_025-2021-lucas-limpeza_das_margens_rios_centro_000131.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos, a execução de serviços de limpeza das margens dos rios Piraqueaçu e Clotário, que atravessam o perímetro urbano do Município.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/825/rqto_026-2021-celso-galeria_demetrio_ribeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/825/rqto_026-2021-celso-galeria_demetrio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize os serviços de reforma e conservação das diversas galerias de coleta/drenagem de águas pluviais existentes na Comunidade de Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>Celso Guzzo, Eraldo Poleze, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/826/rqto_027-2021-farah-eraldo-celso-manutencao_estradas_vicinais_rurais_000132.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/826/rqto_027-2021-farah-eraldo-celso-manutencao_estradas_vicinais_rurais_000132.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie a manutenção nas estradas das comunidades rurais do município, com atenção especial as estradas próximas ao “Jequitibá Rosa”, as quais se encontram em situação mais precária.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/827/rqto_028-2021-farah-retirada_palmerias_rua_jose_vulpi_000133.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/827/rqto_028-2021-farah-retirada_palmerias_rua_jose_vulpi_000133.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização da retirada das palmeiras existentes na Rua José Vulpi, no Bairro Vila Nova de Baixo, tendo em vista que as mesmas oferecem risco aos moradores</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/828/rqto_029-2021-farah-limpeza_bairro_santa_luzia_000134.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/828/rqto_029-2021-farah-limpeza_bairro_santa_luzia_000134.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização de serviços de capina, roçada, raspagem, limpeza de espaços públicos, retirada de entulhos e reforma do calçamento de ruas do Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/829/rqto_030-2021-farah-servico_drenagem_rua_jose_vulpi_000135.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/829/rqto_030-2021-farah-servico_drenagem_rua_jose_vulpi_000135.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização dos serviços de correção/adequação do escoamento/drenagem das águas pluviais que descem da Rua José Vulpi, no Bairro Vila Nova de Baixo, tendo em vista que as manilhas atuais não são suficientes</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/830/rqto_031-2021-farah-quebra-molas_rua_das_orquideas_000136.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/830/rqto_031-2021-farah-quebra-molas_rua_das_orquideas_000136.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização da instalação de dois quebra-molas na Rua das Orquídeas, no Bairro Crubixá, tendo em vista o tráfego de veículos em alta velocidade no local, gerando assim risco de acidentes</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/831/rqto_032-2021-farah-limpeza_lote_rua_gilvan_favaro_000137.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/831/rqto_032-2021-farah-limpeza_lote_rua_gilvan_favaro_000137.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização junto ao real proprietário, os serviços de limpeza de lote localizado na Rua Gilvan Fávero, ao lado da casa 126</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/832/033-2021-marcelo-manutencao_calcamento_ruas_bairro_sta_luzia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/832/033-2021-marcelo-manutencao_calcamento_ruas_bairro_sta_luzia.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize serviços de melhoria nas Rua Juracy do Nascimento e Vitorino Gripa (próximas à fábrica de capeletes Fornaciari), no Loteamento Recantos, Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/833/rqto_034-2021-lucas-reservatorio_agua_santo_afonso_000138.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/833/rqto_034-2021-lucas-reservatorio_agua_santo_afonso_000138.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto ao SAAE a construção de um reservatório de água para atender os moradores do Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/834/rqto_035-2021-lucas-implantacao_nac_000139.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/834/rqto_035-2021-lucas-implantacao_nac_000139.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que estude a possibilidade de se criar/implantar um Núcleo de Atendimento ao Cidadão (NAC), o qual terá como objetivo facilitar a vida dos munícipes, ao reunir diversos serviços em um único lugar</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/835/rqto_036-2021-celso-pintura_estacionamento_rua_7_000140.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/835/rqto_036-2021-celso-pintura_estacionamento_rua_7_000140.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize a pintura de restrição de estacionamento na esquina da Rua Sete com a Avenida Brasil, considerando que os veículos pesados não estão conseguindo realizar referida manobra de uma para outro desses logradouros</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/836/rqto_037-2021-celso-limpeza_ruas_demetrio_ribeiro_000141.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/836/rqto_037-2021-celso-limpeza_ruas_demetrio_ribeiro_000141.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização junto à Secretaria competente dos serviços de capina, roçada, raspagem, limpeza de espaços públicos da Comunidade de Demétrio Ribeiro, inclusive da rua que dá acesso à comunidade</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/837/rqto_038-2021-lucas-reforma_quadra_cavalinhos_000142.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/837/rqto_038-2021-lucas-reforma_quadra_cavalinhos_000142.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie a necessária reforma da quadra do Bairro Cavalinho, diante da sua importância para o lazer de referida comunidade.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/838/rqto_039-2021-lucas-comercio_atividade_essencial_000143.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/838/rqto_039-2021-lucas-comercio_atividade_essencial_000143.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal, a inclusão de todo o comercio como atividade essencial do Município e que as medidas adotadas pelo Executivo referentes à pandemia e com relação ao comércio, sejam apenas restritivas, e como última e extrema medida, o fechamento de qualquer estabelecimento comercial</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que faça uma solicitação junto à Empresa ECO 101, no sentido de que faça uma vistoria nos postes de iluminação instalados ao longo da BR 101, no trecho que compreende desde a Rodoviária até o Bairro Piraqueaçu, tendo em vista a existência de luminárias em fase final de vida útil, outras danificadas, com lentes queimadas.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/839/rto_041-2021-celso-limpeza_rodovia_mario_ruy_000153.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/839/rto_041-2021-celso-limpeza_rodovia_mario_ruy_000153.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto ao DNIT os serviços de limpeza da vegetação às margens da Rodovia Mário Ruy, que liga Barra do Triunfo ao o Distrito de Acioli, mais especificamente, num ponto próximo à chegada de Acioli.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/840/rto_042-2021-celso-calcamento_final_da_rua_demetrio_ribeiro_000154.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/840/rto_042-2021-celso-calcamento_final_da_rua_demetrio_ribeiro_000154.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto à Secretaria de Obras para que seja refeito o calçamento do final da Rua Therezita Borrini Farina, em Demétrio Ribeiro, sentido à localidade de Rio Saúna, no trecho que dá acesso à igreja da comunidade.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Celso Guzzo, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/847/rqto_043-2021-farah-celso-limpeza_ruas_cavalinho_000177.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/847/rqto_043-2021-farah-celso-limpeza_ruas_cavalinho_000177.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de capina, roçada, raspagem, limpeza de espaços públicos, retirada de entulhos, desobstrução de bueiros e reforma do calçamento de vias públicas da Localidade de Cavalinho._x000D_
 _x000D_
 Solicitam ainda que seja refeita a mureta de proteção que existia na ponte localizada na entrada da comunidade, pois a mesma foi destruída após a colisão de um veículo, segundo relato dos moradores.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/855/rqto_044-2021-farah-sinalizacao_rua_eurico_sales_000201.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/855/rqto_044-2021-farah-sinalizacao_rua_eurico_sales_000201.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, em atendimento a diversos pedidos dos cidadãos, uma melhor sinalização, com a instalação de placas e pinturas, nas Ruas Carlos R. Negri, Antônio Sarcinelli e Eurico Sales, no centro do Município.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/856/rqto_045-2021-lucas-gestao_integrada_municipal_000202.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/856/rqto_045-2021-lucas-gestao_integrada_municipal_000202.pdf</t>
   </si>
   <si>
     <t>Seja solicitada ao Exmo. Sr. Prefeito Municipal a viabilização da criação de “Gabinete de Gestão Integrada Municipal – GGIM no Município de João Neiva”.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/857/rqto_046-2021-lucas-contratacao_policiais_reserva_000203.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/857/rqto_046-2021-lucas-contratacao_policiais_reserva_000203.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a viabilização de convênio com o Governo do Estado do Espírito Santo, objetivando a contratação de policiais militares e civis da reserva para atuação na segurança púbica em âmbito municipal.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/858/rqto_047-2021-farah-corrimao_escadaria_b.cruzeiro_000204.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/858/rqto_047-2021-farah-corrimao_escadaria_b.cruzeiro_000204.pdf</t>
   </si>
   <si>
     <t>Seja solicitado do Exmo. Sr. Prefeito Municipal que providencie a instalação de um corrimão na escadaria que dá acesso ao Bairro de Cruzeiro, iniciando-se na Rua Miguel Cabidelli, Bairro Triângulo, a exemplo do que foi feito na escadaria que tem início na Rua Cipriano dos Santos, que dá acesso ao Bairro de Fátima.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/859/rqto_048-2021-simone-encaminhamento_pl_itbi_000205.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/859/rqto_048-2021-simone-encaminhamento_pl_itbi_000205.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a elaboração e encaminhamento à Câmara Municipal de projeto de lei, conforme minuta com cópia em anexo.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize junto ao SAAE forma legal de alterar a cobrança das tarifas de água e de esgoto para a categoria “indústria”, redefinindo novo valor de consumo mínimo e também criando uma nova categoria de “Micro Empreendedor Individual – MEI”.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/861/rqto_050-2021-celso-limpeza_estrada_demetrio_ribeiro_000207.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/861/rqto_050-2021-celso-limpeza_estrada_demetrio_ribeiro_000207.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que faça gestão junto à SEMOSU - Secretaria Municipal de Obras e Serviços Urbanos, e também ao Governo do Estado, para providências no sentido de fazer a limpeza ao longo da estrada que liga a sede do Município ao Bairro Demétrio Ribeiro.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/862/rqto_051-2021-celso-calcamento_trecho_final_rua_b._ernesto_silva_000208.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/862/rqto_051-2021-celso-calcamento_trecho_final_rua_b._ernesto_silva_000208.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras para que viabilize o nivelamento e calçamento do trecho final da rua conhecida como “Rua Joaquim Silva Almeida”, no Bairro Ernesto Silva, mais conhecido como Bairro Pestalozzi.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/863/rqto_052-2021-bocalisa-quebra-molas_rua_cohab_000209.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/863/rqto_052-2021-bocalisa-quebra-molas_rua_cohab_000209.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras e Serviço Urbanos, a instalação de quebra-molas na Rua Eraldo Francisco Silva, no Bairro Cohab.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/864/rqto_053-2021-bocalisa-quebra-molas_rua_santo_afonso_000210.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/864/rqto_053-2021-bocalisa-quebra-molas_rua_santo_afonso_000210.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras e Serviço Urbanos, a instalação de quebra-molas nas ruas do Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/870/rqto_054-2021-farah-escadaria_bairro_de_fatima-vico.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/870/rqto_054-2021-farah-escadaria_bairro_de_fatima-vico.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando do Exmo. Sr. Prefeito Municipal que providencie a reforma e instalação de um corrimão na escadaria que dá acesso ao Bairro de Fátima, iniciando-se na Rua Arnulfo Neves, a exemplo, a exemplo do que foi feito na escadaria que tem início na Rua Cipriano dos Santos, que também dá acesso ao Bairro de Fátima. _x000D_
 Trata-se de reivindicação antiga da comunidade, tendo em vista, que muitas crianças e idosos que necessitam transitar nesta escadaria, correm risco por não contarem com um ponto de apoio para se sentirem mais seguros.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/872/rqto_055-2021-lucas-banheiro_quimico_centro_jn_000231.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/872/rqto_055-2021-lucas-banheiro_quimico_centro_jn_000231.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização junto à Secretaria Municipal de Obras e Serviços Urbanos da instalação de um banheiro químico, bem como a devida manutenção em relação à limpeza, no centro da cidade, próximo aos correios, pois é um ponto estratégico de maior fluxo do comércio local.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/873/rqto_056-2021-lucas-calcada_avenida_da_acesso_b.crubixa_000232.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/873/rqto_056-2021-lucas-calcada_avenida_da_acesso_b.crubixa_000232.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal a construção de uma calçada em toda a extensão da avenida que dá acesso ao Bairro Crubixá.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/871/rqto_057-2021-evandro-regulamentacao_servico_saae_000245.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/871/rqto_057-2021-evandro-regulamentacao_servico_saae_000245.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito que juntamente com o Ilmo. Sr. Diretor do SAAE, apresentem a esta Casa de Leis regulamentação do serviço de abertura de vala nas ruas do Município, para instalação de rede de água e/ou esgoto, bem como a compactação e a relocação da pavimentação, de forma a manter e preservar as ruas da cidade.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/874/rqto_058-2021-marcelo-limpeza_estrada_liga_sauna_e_sto_antonio_000233.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/874/rqto_058-2021-marcelo-limpeza_estrada_liga_sauna_e_sto_antonio_000233.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a limpeza da estrada vicinal que liga Saúna e Santo Antônio, incluindo não apenas o serviço de patrolamento, como também o alargamento de referida via.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/875/rqto_059-2021-marcelo-quebra-molas_rua_vinhaticos-floresta_000234.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/875/rqto_059-2021-marcelo-quebra-molas_rua_vinhaticos-floresta_000234.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto às Secretarias de Obras e Serviços Urbanos, a instalação de quebra-molas na Rua dos Vinháticos, no Bairro Floresta.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/876/rqto_060-2021-lucas-condtrucao_praca_poliesportiva_campo_independente_000236.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/876/rqto_060-2021-lucas-condtrucao_praca_poliesportiva_campo_independente_000236.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto às Secretarias de Planejamento e de Obras e Serviços Urbanos, estudos no sentido de construir no local onde outrora fora o conhecido “Campo do Independente” uma praça poliesportiva.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/877/rqto_061-2021-lucas-conservacao_trecho_estrada_que_da_acesso_ao_jua_000238.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/877/rqto_061-2021-lucas-conservacao_trecho_estrada_que_da_acesso_ao_jua_000238.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de conservação do trecho, pertencente ao Município de João Neiva, de estrada vicinal que dá acesso ao Juá.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/878/rqto_062-2021-lucas-manutencao_ponte_proxima_campo_ferroviaria_000239.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/878/rqto_062-2021-lucas-manutencao_ponte_proxima_campo_ferroviaria_000239.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize a manutenção na ponte localizada próximo ao Campo da Ferroviária, que liga a Rua Silvino Matos à Rua Henrique Negri, com a instalação de passarela de pedestres com corrimão.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/879/rqto_063-2021-farah-limpeza_e_notificacao_proprietarios_terrenos__000240.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/879/rqto_063-2021-farah-limpeza_e_notificacao_proprietarios_terrenos__000240.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que, através da SEMOSU - Secretaria Municipal de Obras e Serviços Urbanos, providencie mutirão de limpeza, com coleta de entulhos, serviços de capina e notificação dos proprietários de terrenos que se encontram sujos, nos Bairros Santa Luzia, Penha, Carrareto e Fátima.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/880/rqto_064-2021-farah-atendimento_moradores_crubixa_pela_us_floresta__000241.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/880/rqto_064-2021-farah-atendimento_moradores_crubixa_pela_us_floresta__000241.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que, através da SEMSA - Secretaria Municipal de Saúde, estude a possibilidade de a equipe de saúde da US Floresta, faça o atendimento mensal aos moradores do Bairro Crubixá, no próprio bairro.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/882/rqto_065-2021_000002.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/882/rqto_065-2021_000002.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto à SEcretaria Municipal de Obras e Serviços Urbanos e o SAAE os serviços necessários à desobstrução e posterior canalização da vala de esgoto a "céu aberto" existente no BAirro Cristal</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/883/rqto_066-2021_000003.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/883/rqto_066-2021_000003.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie estudos no sentido de encaminhar a esta CAsa de Leis projeto de lei reduzindo para 25%  a Taxa de Fiscalização de Localização e Funcionamento para restaurantes, clubes, boates e locais para bailes e eventos congêneres</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/888/rqto_cmjn_067-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/888/rqto_cmjn_067-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal análise e posterior encaminhamento de projeto de lei estabelecendo no âmbito do Município de João Neiva sanções e penalidades administrativas para aqueles que praticarem maus tratos aos animais.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que encaminhe à Câmara informações sobre a possibilidade de o Poder Executivo efetuar o pagamento de adicional de insalubridade, em grau máximo (40%), a todos os profissionais de saúde em atividade no Município</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/897/rqto_069-2021-lucas-realizacao_cultos_e_missas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/897/rqto_069-2021-lucas-realizacao_cultos_e_missas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a garantia do direito constitucional de liberdade religiosa, mesmo durante o estado de calamidade pública em razão da Pandemia (Covid).</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Edilson Mantovani</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/898/rqto_070-2021-edilson-conservacao_rua_celso_luiz_guzzo_barone-cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/898/rqto_070-2021-edilson-conservacao_rua_celso_luiz_guzzo_barone-cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a viabilização dos serviços de reforma e conservação da Rua  Celso Luiz Guzzo Barone, no Bairro Cohab.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/900/rqto_071-2021-celso-quebra-molas_demetrio_ribeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/900/rqto_071-2021-celso-quebra-molas_demetrio_ribeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras e Serviços Urbanos a instalação de três quebra-molas na Avenida Guilherme Baroni, em Demétrio Ribeiro, mais especificamente em frente ao comércio do Bruno; em frente à residência do sr. Pedro Berteli; e outro em frente ao Bar do Schiavon.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/901/rqto_072-2021-celso-quebra-molas_rua_arnulfo_neves.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/901/rqto_072-2021-celso-quebra-molas_rua_arnulfo_neves.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras e Serviços Urbanos a instalação de quebra-molas na Rua Arnulfo Neves, Centro, nas proximidades da escadaria que dá acesso à Avenida Presidente Vargas, ao lado da Farmácia Julofar.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/902/rqto_073-2021-eliel-equipe_saude_rio_lampe_000267.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/902/rqto_073-2021-eliel-equipe_saude_rio_lampe_000267.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que estude, juntamente com a Secretaria Municipal de Saúde, a possibilidade de a equipe de saúde se desloque até a localidade de Rio Lampê, para atendimento de serviço de saúde, bem como, a providência de local para garantir direito à saúde.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/908/rqto_074-2021-lucas-grade_protetora__000283.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/908/rqto_074-2021-lucas-grade_protetora__000283.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à Secretaria Municipal de Obras e Serviços Urbanos, a instalação de uma grade de proteção na Rua Jerônimo Carlesso, no entroncamento com a Rua Arnulfo Neves, no Centro.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/904/rqto_075-2021-edilson-estrada_jua_000271.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/904/rqto_075-2021-edilson-estrada_jua_000271.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito a viabilização dos serviços de limpeza, alargamento e conservação da estrada vicinal que dá acesso a Comunidade Rural do Juá, João Neiva-ES, iniciando próximo à sede da CBF.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/909/rqto_076-2021-marcelo-rua_tanisleia_pires_folli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/909/rqto_076-2021-marcelo-rua_tanisleia_pires_folli.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, junto à Secretaria Municipal de Obras e Serviços Urbanos, serviços de melhorias, inclusive com a tapagem de buracos, na Rua Tanisléia Pires Folli (conhecida como Rua da Queijeira) desde seu início, pela Avenida Hélio Guasti (Beira Linha) até o acesso à queijeira.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/910/rqto_077-2021-evandro-regulamentacao_com_organizacao_dos_pontos_de_taxi_000285.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/910/rqto_077-2021-evandro-regulamentacao_com_organizacao_dos_pontos_de_taxi_000285.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie junto à secretaria competente, regulamentação com organização dos pontos de táxi em toda a extensão do Município.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/911/rqto_078-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/911/rqto_078-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à EDP Escelsa - Concessionária de Energia Elétrica, a extensão de rede elétrica, com instalação de postes e luminárias, na localidade de Juá, iniciando na propriedade cujo número de instalação é 752515644489, até a propriedade do Sr. Leandro Auer Spinassé, objetivando promover a iluminação pública do local.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/912/rqto_079-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/912/rqto_079-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à EDP Escelsa - Concessionária de Energia Elétrica, a extensão de rede elétrica, com instalação de postes e luminárias, na localidade de Cavalinhos, nas proximidades da Rua Vila Nova, iniciando na propriedade cujo número de instalação é 4452733, ligando com a rede já existente, objetivando promover a iluminação pública do local.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/916/req._080-2021_-_lucas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/916/req._080-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto aos órgãos competentes, a instalação de placa de sinalização de "PROIBIDO ESTACIONAR" na Rua Henrique Negri, lado direito sentido Rua Silvino Matos, mais precisamente em frente à Secretaria Municipal de Obras e Serviços Urbanos.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_cmjn_081-2021_-_farah_-_medicamentos_no_interior_versao_atualizada.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_cmjn_081-2021_-_farah_-_medicamentos_no_interior_versao_atualizada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria Municipal de Saúde, o atendimento de demandas recebidas pelas comunidades rurais relacionadas a entrega de remédios.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/918/req._082-2021_-_lucas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/918/req._082-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize, junto aos órgãos competentes, a ampliação do número de vagas de estacionamento para motocicletas no centro da cidade.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/919/req._083-2021_-_farah.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/919/req._083-2021_-_farah.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize, com urgência, junto à Secretaria Municipal de Obras e Serviços Urbanos, serviços de melhorias e manutenção do calçamento da Rua Pedro Zangrande, Bairro Centro, bem como a substituição das grades das galerias de rede pluvial existentes.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/924/camara_municipal_de_joao_neiva_2.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/924/camara_municipal_de_joao_neiva_2.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto aos órgãos competentes, nova demarcação indicativa de "carga e descarga" destinada aos veículos que transportam valores, em frente à agência do Banestes, no centro do Município.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/920/req._085-2021_-_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/920/req._085-2021_-_simone.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto ao SAAE, em caráter de urgência, providências no sentido de solucionar o problema constante de falta de água no Bairro Cristal, especialmente na Rua Nascente.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/921/req._086-2021_-_eraldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/921/req._086-2021_-_eraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização da instalação de três quebra-molas nas proximidades dos locais relacionados, na localidade de Barra do Triunfo.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/922/req._087-2021_eraldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/922/req._087-2021_eraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização da instalação/construção de um bueiro na Rua Tancredo Neves, para drenagem de água pluvial e/ou de residências localizadas no Bairro de Fátima.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/923/req._088-2021_-_simone.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/923/req._088-2021_-_simone.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto ao SAAE a análise da qualidade e fluoretação da água potável nas comunidades de Barra do Triunfo, Acioli e Cavalinho.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_cmjn_089-2021_-_prof._eliel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_cmjn_089-2021_-_prof._eliel.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria Municipal de Obras e Serviços Urbanos, a instalação de quebra-molas na Rua Tabelião Alfredo Almeida no centro da cidade, entre a Igreja Batista Memorial e a Avenida Brasil.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/933/rqto_090-2021-eliel-inform._abandono_aninais_vias_publicas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/933/rqto_090-2021-eliel-inform._abandono_aninais_vias_publicas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto à Secretaria competente, o encaminhamento de informações acerca das providências que vêm sendo adotadas com relação à situação de abandono de animais nas vias públicas do Município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto às esferas estadual e federal, a construção de uma Unidade de Saúde no Bairro Piraqueaçu para atender aos moradores daquela comunidade. Enquanto não se concretize a realização da obra e, sabendo-se dos entraves administrativos que impedem o atendimento à solicitação de imediato, solicito seja viabilizada, através da SEMSA - Secretaria Municipal de Saúde, a possibilidade da equipe de saúde da US Cristal, fazer o atendimento semanal dos moradores do Bairro Piraqueaçu no próprio bairro.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/941/rqto_cmjn_092-2021-glauber-us_bairro_piraqueacu_000328.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/941/rqto_cmjn_092-2021-glauber-us_bairro_piraqueacu_000328.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize junto as esferas estadual e federal, a construção de uma Unidade de Saúde no Bairro São Carlos II para atender aos moradores daquela comunidade. Enquanto não se concretize a realização da obra e, sabendo-se dos entraves administrativos que impedem o atendimento à solicitação de imediato, solicito seja viabilizada, através da SEMSA - Secretaria Municipal de Saúde, a possibilidade da equipe de saúde da US Cohab, fazer o atendimento semanal dos moradores do Bairro São Carlos II no próprio bairro.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/942/rqto_cmjn_093-2021-eliel-custeio_servicos_acesso_internet.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/942/rqto_cmjn_093-2021-eliel-custeio_servicos_acesso_internet.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que estude, junto à Secretaria Municipal de Educação, a possibilidade de viabilizar incentivo financeiro, com caráter indenizatório, que proporcionasse aos profissionais da educação custear bons serviços de acesso à internet (contratação de provedor).</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/944/rqto_cmjn_094-2021-marcelo-quebra-molas_rua_jatoba_e_dos_ipes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/944/rqto_cmjn_094-2021-marcelo-quebra-molas_rua_jatoba_e_dos_ipes.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à Secretaria Municipal de Obras e Serviços Urbanos, a construção de quebra-molas na Rua Jatobás e Rua dos Ipês, no Bairro Floresta.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/945/rqto_cmjn_095-2021-marcelo-manutencao_ruas_b_alvorada.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/945/rqto_cmjn_095-2021-marcelo-manutencao_ruas_b_alvorada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que, junto aos setores competentes, viabilize a manutenção de todas as ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/946/rqto_cmjn_097-2021-farah-limpeza_corrego_piraqueacu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/946/rqto_cmjn_097-2021-farah-limpeza_corrego_piraqueacu.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, em caráter de urgência, a limpeza de córrego da localidade de Piraqueaçu, inclusive com serviço de dragagem.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/947/rqto_cmjn_99-2021-eliel-selo_empresa_acessivel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/947/rqto_cmjn_99-2021-eliel-selo_empresa_acessivel.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, a criação do “Selo Empresa Acessível”.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/948/rqto_cmjn_100-21-eliel-selo_empresa_amiga_da_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/948/rqto_cmjn_100-21-eliel-selo_empresa_amiga_da_educacao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, a criação do Selo “Empresa Amiga da Educação” em reconhecimento às iniciativas empresariais e comerciais, conforme especifica.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/949/rqto_cmjn_101-21-eliel-informacoes_cronograma_atendimentos_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/949/rqto_cmjn_101-21-eliel-informacoes_cronograma_atendimentos_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, que sejam encaminhadas para esta Casa Legislativa informações sobre o Cronograma de atendimentos de Médicos, Nutricionistas, Dentistas, Fisioterapeutas e Educador Físico da Secretaria Municipal de Saúde, bem como a sua divulgação no site da Prefeitura.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/950/rqto_cmjn_102-21-celso-manutencao_calcamento_estrada_marcelo_b.campagnaro_000344.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/950/rqto_cmjn_102-21-celso-manutencao_calcamento_estrada_marcelo_b.campagnaro_000344.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria de Obras para que viabilize serviços de manutenção na Estrada Marcelo Bollis Campagnaro, Bairro São Brás.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/953/rqto_cmjn_103-mantovani-bueiro_ruas_centro_000368.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/953/rqto_cmjn_103-mantovani-bueiro_ruas_centro_000368.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal a providencias em relação aos bueiros localizados na Rua Negri Orestes  e na esquina do Rua Dr. Mauro Mattos Pereira com a Rua SArcinelli Antônio.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/954/rqto_104-2021-evandro-melhoria_rede_iluminacao_santo_afonso_000373.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/954/rqto_104-2021-evandro-melhoria_rede_iluminacao_santo_afonso_000373.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie melhorias em alguns pontos da rede de iluminação pública do Bairro Santo Afonso</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/958/rqto_105-2021-lucas-instalacao_abrigo_emergencial_no_municipio_000371.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/958/rqto_105-2021-lucas-instalacao_abrigo_emergencial_no_municipio_000371.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal providências em relação à instalação de um "abrigo emergencial" no Município</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/959/rqto_106-2021-lucas-reforma_do_muro_de_contencao_rua_melquezedeque_clemente-cohab_000372.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/959/rqto_106-2021-lucas-reforma_do_muro_de_contencao_rua_melquezedeque_clemente-cohab_000372.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal providências em relação à reforma do muro de contenção na Rua Melquezedeque Clemente, no Bairro Cohab</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/957/rqto_cmjn_107-eliel-palmeira_pracinha_igreja_000369.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/957/rqto_cmjn_107-eliel-palmeira_pracinha_igreja_000369.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie junto a Defesa Civil, Secretaria Municipal de Meio Ambiente ou Órgão Competente laudo técnico relativo a Palmeira Imperial existente na Praça Nossa Senhora do Líbano.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/960/rqto_cmjn_108-21-farah-patio_missionarios_combonianos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/960/rqto_cmjn_108-21-farah-patio_missionarios_combonianos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização junto à Secretaria Municipal de Obras e Serviços Urbanos dos serviços de limpeza e manutenção no pátio da EMEF Missionários Combonianos.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/961/rqto_cmjn_109-21-farah-limpeza_galeria_rua_15_novembro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/961/rqto_cmjn_109-21-farah-limpeza_galeria_rua_15_novembro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto à Secretaria Municipal de Obras e Serviços Urbanos, dos serviços de limpeza e manutenção da galeria localizada na Rua 15 de Novembro, próxima à Praça do Gadioli, no centro da cidade.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/962/rqto_cmjn_110-21-farah-substituicao_postes_madeira_b.fatima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/962/rqto_cmjn_110-21-farah-substituicao_postes_madeira_b.fatima.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Sr. Prefeito Municipal a viabilização, o mais urgente possível, junto à concessionária de energia elétrica EDP Espírito Santo, de um estudo em toda rede de iluminação pública do Bairro de Fátima, no que diz respeito à substituição, com a máxima urgência possível, dos postes de madeira que estão apresentando sério risco de queda.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/963/rqto_cmjn_111-21-eliel-melhor_acessibilidade_site.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/963/rqto_cmjn_111-21-eliel-melhor_acessibilidade_site.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto aos setores competentes, uma melhor acessibilidade no site do Município.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/964/rqto_cmjn_112-21-conselho_m_transp_acesso_inf.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/964/rqto_cmjn_112-21-conselho_m_transp_acesso_inf.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que analise, junto aos setores competentes, a  implementação do Conselho Municipal de Transparência e Acesso à Informação (CMAI).</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/965/rqto_cmjn_113-21-eliel-sac-_limpeza_urbana.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/965/rqto_cmjn_113-21-eliel-sac-_limpeza_urbana.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que estude, junto aos setores competentes, a criação de uma aba no site da Prefeitura Municipal com o objetivo de disponibiliza um SAC - Serviço de Atendimento ao Consumidor de Limpeza Urbana no Município.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Casa que sejam reiterados os termos do Requerimento CMJN nº 090/2021 (em anexo), de sua autoria, no qual solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, o encaminhamento de informações acerca das providências que vêm sendo adotadas com relação à situação de abandono de animais nas vias públicas do Município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/976/115-21-eliel-reitera_rqto_cmjn_101-2021-cronograma_atendimento_profissionais_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/976/115-21-eliel-reitera_rqto_cmjn_101-2021-cronograma_atendimento_profissionais_saude.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Presidente da Casa que sejam reiterados os termos do Requerimento CMJN nº 101/2021 (em anexo), de sua autoria, no qual solicita ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, para que encaminhadas para esta Casa Legislativa informações sobre o Cronograma de atendimentos de Médicos, Nutricionistas, Dentistas, Fisioterapeutas e Educador Físico da Secretaria Municipal de Saúde, bem como a sua divulgação no site da Prefeitura.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/977/rqto_116-2021-eliel-esclarecimentos_iluminacao_publica.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/977/rqto_116-2021-eliel-esclarecimentos_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize e sejam enviadas para esta Casa as seguintes informações e esclarecimentos sobre a forma de cobrança,  como é feito o cálculo e a destinação dos valores cobrados dos contribuintes a título de iluminação pública.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/978/rqto_117-2021-lucas-instalacao_banheiro_publico_centro_jn_000421.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/978/rqto_117-2021-lucas-instalacao_banheiro_publico_centro_jn_000421.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente, a instalação de um banheiro público, bem como a devida manutenção em relação à limpeza, no centro da cidade, próximo aos correios, pois é um ponto estratégico de maior fluxo do comércio local.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Eraldo Poleze, Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/987/118-2021-eraldo-marcelo-alteracao_transito_subida_floresta_09082021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/987/118-2021-eraldo-marcelo-alteracao_transito_subida_floresta_09082021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito que providencie estudos visando alteração no trânsito de acesso ao Bairro Floresta, diante de reclamações constantes de diversos moradores.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/988/rqto_119-2021-eliel-informacoes_obras_09082021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/988/rqto_119-2021-eliel-informacoes_obras_09082021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal informações sobre o andamento das obras do CAPS e das Unidades de Saúde de Acioli e Barra do Triunfo</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/998/rqto_120-21-simone-atendimento_crubixa_acs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/998/rqto_120-21-simone-atendimento_crubixa_acs.pdf</t>
   </si>
   <si>
     <t>Solicitando do Prefeito Municipal, que viabilize a todo Bairro Crubixá o atendimento através de Agente Comunitário de Saúde</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/999/rqto_121-21-lucas-reestruturacao_ponte_sto_afonso.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/999/rqto_121-21-lucas-reestruturacao_ponte_sto_afonso.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que viabilize, em caráter de urgência, a reestruturação da ponte localizada na entrada do Bairro Santo Afonso</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1009/rqto_122-2021-simone-reitera_rqto_itbi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1009/rqto_122-2021-simone-reitera_rqto_itbi.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 048/2021, cuja cópia segue em anexo, ao Exmo. Sr. Prefeito Municipal, através do qual foi solicitado a elaboração e encaminhamento à Câmara Municipal de projeto de lei, que disponha sobre parcelamento do Imposto sobre a Transmissão de Bens Imóveis - ITBI, previsto na Constituição Federal/88 e instituído pelo Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que, junto aos setores competentes, viabilize a instalação de duas hastes (suporte para lâmpadas) em dois postes da Rua Manain, localizada atrás da Associação Pestalozzi, no Bairro Ernesto Silva.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1000/rqto_124-2021-eliel-composicao_conselho_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1000/rqto_124-2021-eliel-composicao_conselho_ipsjon.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que encaminhe para esta Casa a composição dos membros do Conselho Administrativo e Fiscal do Instituto de Previdência dos Servidores Públicos do Município de João Neiva – Ipsjon, conforme as disposições dos arts. 3º, 4º e 5º da Lei Municipal nº 977/99.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1002/rqto_125-2021-celso-repintura_faixas_pedestres_24082021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1002/rqto_125-2021-celso-repintura_faixas_pedestres_24082021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal providências quanto à repintura das faixas de pedestres da cidade.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1003/rqt_126-2021-simone-calcada_cidada_av._helio_guasti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1003/rqt_126-2021-simone-calcada_cidada_av._helio_guasti.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização de projeto e recursos junto ao Governo do Estado do Espírito Santo e/ou da União, para construção de calçada cidadã em toda extensão da Av. Helio Guasti.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1004/rqt_127-2021-lucas-resolucao_parlamento_mirim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1004/rqt_127-2021-lucas-resolucao_parlamento_mirim.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal e Secretária Municipal de Educação que incentivem e apoiem o Parlamento Mirim, criado no âmbito do Município de João Neiva (Resolução nº 001/2006 - doc. Anexo), mas que ainda não recebeu a merecida atenção por parte dos Poderes Constituídos.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1005/rqt_128-2021-simone-quebra-molas_rua_7_setembro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1005/rqt_128-2021-simone-quebra-molas_rua_7_setembro.pdf</t>
   </si>
   <si>
     <t>Solicitando junto ao Exmo. Sr. Prefeito Municipal a viabilização da instalação de dois quebra-molas na Avenida Sete de Setembro.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1006/rqt_129-2021-edilson_mantovani-quebra-molas_avenida_central_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1006/rqt_129-2021-edilson_mantovani-quebra-molas_avenida_central_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas (Semdurb), a instalação de quebra-molas na Avenida Central, próximo à residência nº 120, no Bairro Cohab.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1007/rqt_130-2021-edilson_mantovani-extensao_rede_agua_rua_genesio_francisco_dos_santos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1007/rqt_130-2021-edilson_mantovani-extensao_rede_agua_rua_genesio_francisco_dos_santos.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto ao Serviço Autônomo de Água e Esgoto de João Neiva, extensão de rede de água na Rua Genésio Francisco da Silva, na via paralela à BR 101, próximo ao trevo que dá acesso ao Bairro Cohab.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1019/rqto_131-2021-lucas-reducao_taxa_alvara_funcionamento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1019/rqto_131-2021-lucas-reducao_taxa_alvara_funcionamento.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que implemente forma legal de redução dos valores cobrados pelo Município a título de taxa de alvará de funcionamento, que é paga por todo estabelecimento existente.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1020/rqto_132-2021-simone-modernizacao_e_reestruturacao_transito_jn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1020/rqto_132-2021-simone-modernizacao_e_reestruturacao_transito_jn.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a reestruturação e modernização dos estacionamentos de modo geral no Município, abrangendo especificamente pontos de taxi, estacionamento de carga e descarga, estacionamentos de transporte escolar.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1008/rqt_133-2021-farah-dedetizacao_cemiterio.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1008/rqt_133-2021-farah-dedetizacao_cemiterio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto à Secretaria competente dos serviços de dedetização, a cada seis meses, no mínimo, e aplicação de inseticida (para extermínio de insetos e baratas) e formicidas (para o extermínio de formigas, grande transmissora de bactérias) no cemitério local, localizado no Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1010/rqto_134-2021-eliel-prestacao_contas_educacao_25.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1010/rqto_134-2021-eliel-prestacao_contas_educacao_25.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que seja encaminhado para esta Casa de Leis o relatório da aplicação dos 25% obrigatórios em Educação feitos pela Prefeitura Municipal de João Neiva, entre os meses de maio e agosto do ano corrente, ou a justificativa do não cumprimento das normas legais em referência, e ainda o plano de aplicação dos recursos da educação para o ano de 2021.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1018/rqto_135-2021-lucas-manutencao_ruas_bairro_alvorada.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1018/rqto_135-2021-lucas-manutencao_ruas_bairro_alvorada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Prefeito Municipal que providencie a manutenção de todas as ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1022/rqto_136-2021-marcelo-corrimao_escadaria_raimunda_rodrigues__27092021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1022/rqto_136-2021-marcelo-corrimao_escadaria_raimunda_rodrigues__27092021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie a instalação de um corrimão, seja de ferro, alumínio ou outro material, na Escadaria Raimunda Rodrigues, localizada ao lado da residência do sr. Giovani Mandato, em Acioli.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1023/rqto_137-2021-evandro_aplicativo_transporte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1023/rqto_137-2021-evandro_aplicativo_transporte.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize um levantamento e cadastramento de todos os motoristas municipais que prestam serviço de transporte individual urbano por meio de aplicativo.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1031/rqto_138-2021-lucas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1031/rqto_138-2021-lucas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal providências urgentes quanto à situação da Avenida Rômulo de Oliveira, que dá acesso ao Bairro Floresta.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1032/rqto_139-2021-marcelo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1032/rqto_139-2021-marcelo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que, junto aos setores competentes, providencie a drenagem e pavimentação das ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1041/rqto140-lucas-quebra-molas_b.fatima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1041/rqto140-lucas-quebra-molas_b.fatima.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a instalação de quebra-molas na Rua Antônio Francisco Netto, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1047/rqto_141-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1047/rqto_141-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que, através da Secretaria competente, providencie a colocação de um quebra-molas na Rua Domingos Antônio Guzzo, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1048/rqto_142-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1048/rqto_142-2021.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal a viabilização de nova pintura do letreiro do Portal que identifica as Comunidades de Acioli e Barra do Triunfo, inclusive com mensagem de saudação para os que trafegam.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1049/rqto_143-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1049/rqto_143-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando  a viabilização de estudos junto à secretaria competente, para o fechamento da Rua Hélio Plazzi para veículos, tornando-a sem saída, o que, ao menos, garantirá o mínimo de segurança às pessoas que necessitam passar pelo local, em especial, pessoas com dificuldades de locomoção, idosos e crianças.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1050/rqto_144-2021_26102021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1050/rqto_144-2021_26102021.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal que providencie pelo menos a instalação de 02 (dois) quebra-molas na Avenida Helio Guasti, conhecida como “Beira Linha”, no centro da cidade.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1051/rqto_145-2021_26102021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1051/rqto_145-2021_26102021.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal estudos no sentido de instalação de algum tipo de redutor de velocidade na Rua Santo Bermudes, conhecida como ‘tobogã’, que dá acesso à Quadra do Bairro Santa Luzia (Gadioli).</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1052/rqto_146-2021_26102021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1052/rqto_146-2021_26102021.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Sr. Prefeito Municipal providências junto aos setores competentes, no sentido de recapear a Rua Cercenilia Francisca da Silva, próximo ao CEET, no Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1053/rqto_147-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1053/rqto_147-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que a Municipalidade intervenha junto órgãos responsáveis no sentido de promover uma sinalização mais eficaz, com placas indicativas sobre as informações turísticas, a exemplo de localização, direção, distância, informações sobre o ecossistema (flora e fauna) e a importância da sua preservação.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1054/148-2021-eliel_-abono_e_piso_salarial_com_anexos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1054/148-2021-eliel_-abono_e_piso_salarial_com_anexos.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito um estudo junto às secretarias competentes para viabilidade do pagamento do piso salarial e concessão de abono salarial para os profissionais da educação da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1056/rqto_149-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1056/rqto_149-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 106/2021 (em anexo), de sua autoria, aprovado por esta Casa Legislativo no mês de julho,  no qual solicita ao Exmo. Sr. Prefeito Municipal que viabilize, junto à Secretaria Municipal de Desenvolvimento, Habitação e Obras Públicas, providências em relação à reforma do muro de contenção existente na Rua Melquezedeque Clemente, no Bairro Cohab, em caráter de urgência.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1057/rqto_150-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1057/rqto_150-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo a manutenção/limpeza das palmeiras localizadas em frente ao Centro Cultural deste Município.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1058/rqto_151-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1058/rqto_151-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo que viabilize junto à Secretaria competente um plano de lavagem e limpeza das ruas do centro da cidade, periodicamente (semanalmente), com a utilização do caminhão pipa. Esta é uma reivindicação dos comerciantes do município, devido grande fluxo de veículos e transeuntes.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1059/rqto_152-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1059/rqto_152-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie, com a máxima urgência possível, a reconstrução de um muro de arrimo (muro de contenção) na rua conhecida como “Rua da Estação”, no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1060/rqto_153-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1060/rqto_153-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à EDP Escelsa a troca de um poste que está localizado ao lado da residência do sr. José Carlos Nardi, próximo ao Bar do André, no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1061/rqto_154-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1061/rqto_154-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto à Secretaria competente a construção de uma galeria pluvial com tubulação na rua conhecida como “Rua da Maranata”, de modo a facilitar o escoamento das águas da chuva.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1062/rqto_155-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1062/rqto_155-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que possa solucionar as pendências junto à SEDURB - SECRETARIA DE ESTADO DE SANEAMENTO, HABITAÇÃO E DESENVOLVIMENTO URBANO, que trata sobre proposta de convênio inserida no SIGA - SISTEMA DE GESTÃO ADMINISTRATIVA do Governo do Estado do Espírito Santo, tendo como objetivo a obra de CONSTRUÇÃO DE UNIDADES HABITACIONAIS em nosso Município.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Evandro Boca Lisa, Farah Oliveira, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1063/rqto_156-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1063/rqto_156-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a análise e eventual encaminhamento de projeto de lei, objetivando:_x000D_
 _x000D_
 a)	reajustar o valor do ticket dos servidores do Município, viabilizando a possibilidade de igualar ao valor recebido pelos servidores do SAAE de João Neiva;_x000D_
 b)	reajustar a remuneração dos servidores do Município, incluindo SAAE e IPSJON, pois desde 2014 os servidores não recebem atualização na remuneração, nem as perdas inflacionárias, garantidas constitucionalmente.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1064/rqto_157-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1064/rqto_157-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie o envio do PROJETO DE PAVIMENTAÇÃO DAS RUAS DO LOTEAMENTO RECANTOS/GRIPPA, para firmar proposta de convênio junto à SEDURB - SECRETARIA DE ESTADO DE SANEAMENTO, HABITAÇÃO E DESENVOLVIMENTO URBANO, e que referida proposta seja inserida no SIGA - SISTEMA DE GESTÃO ADMINISTRATIVA do Governo do Estado do Espírito Santo, o mais breve possível, tendo em vista a inclinação do Governo do Estado em disponibilizar recursos para a execução de referida pavimentação.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1065/rqto_158-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1065/rqto_158-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que possa solucionar as pendências junto à SEDURB - SECRETARIA DE ESTADO DE SANEAMENTO, HABITAÇÃO E DESENVOLVIMENTO URBANO, que trata sobre proposta de convênio inserida no SIGA - SISTEMA DE GESTÃO ADMINISTRATIVA do Governo do Estado do Espírito Santo sob o n° 0128/2021, tendo como objetivo a obra de DRENAGEM E PAVIMENTAÇÃO DO CENTRO INDUSTRIAL DO MUNICÍPIO DE JOÃO NEIVA-ES.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1066/rqto_159-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1066/rqto_159-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal  que viabilize os levantamentos necessários e o envio à Câmara Municipal, de Projeto de Lei que conceda gratificação ou abono aos servidores e funcionários públicos Municipais do quadro da saúde.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1074/requerimento_160-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1074/requerimento_160-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto aos setores competentes, dos serviços de limpeza e manutenção do campo society, "campo bom de bola", localizado no Bairro Floresta.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1067/rqto_161-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1067/rqto_161-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo que seja enviado para esta Casa de Leis cópia dos contratos de aluguéis de imóveis em vigência no Município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1068/rqto_162-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1068/rqto_162-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando do Poder Executivo que viabilize junto à Secretaria competente a inspeção em nas pontes do município, a retirada, em caráter de urgência, dos entulhos, depositados à margem dos rios, bem como a limpeza em todos os pontos que foram afetados pelas fortes chuvas.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Eraldo Poleze, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1069/rqto_163-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1069/rqto_163-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Diretor do Hospital e Maternidade Sagrado Coração de Maria que viabilize, com urgência, a contratação de um servidor para efetuar a vigilância do hospital.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1075/requerimento_164-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1075/requerimento_164-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que com a máxima urgência possível, sejam viabilizados os serviços de recuperação e/ou pavimentação da Rua Tanisleia Pires Folli, rua esta que liga a Avenida Hélio Guasti ao Bairro Industrial (antiga queijeira).</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1076/requerimento_165-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1076/requerimento_165-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando com a máxima urgência que sejam viabilizados os serviços de recuperação (pavimentação) da estrada vicinal localizada na COmunidade Rural do Juá, no trecho entre a BR-101 e a Igreja Católica daquela localidade.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1079/req._166-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1079/req._166-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize a execução dos serviços de desemtupimento de todas as galerias pluviais, através de "caminhão torpedo", nos Bairros Cristal e Pirqueaçu.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1080/req._167-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1080/req._167-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização da execução de serviços de troca de toda a rede elétrica de bifásica para trifásica, bem como a troca dos postes (17) de madeira por postes de cimento, no Bairro Ribeirão de Cima.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1081/req._169-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1081/req._169-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize a execução dos serviços de recuperação do pavimento da Rua Nascente, no Bairro Cristal (em frente a antiga sede da Associação de Moradores)</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1078/requerimento_170-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1078/requerimento_170-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal ações urgentes junto á concessionária de energia elétrica EDPEspirito Santo, para substituição de um poste de madeira completamente apodrecido, contendo condutores de energia elétrica de baixa tensão e equipamentos de iluminação pública, próximo à residência do Sr. Miguel Nardi, medidor n° K51326-1, na Avenida Pedro De Nardi, no Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1089/requerimento_173-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1089/requerimento_173-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que, solicite Saae/JN que informe quando será feito o serviço de_x000D_
 recuperação no calçamento danificado.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1082/requerimento_174-21.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1082/requerimento_174-21.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que intervenha, junto aos setores competentes, para que providencie com a maior urgência possível a reconstrução da ponte que dá acesso ao Bairro Santo Afonso, localizada na Avenida Pedro Nardi.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1093/req._175-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1093/req._175-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de limpeza e manutenção preventiva de todos os bueiros e galerias da Cidade, bem como a correta sinalização dessas obras.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1094/req.176-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1094/req.176-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de reforma de todas as quadras esportivas existentes no Município, em caráter de urgência, em razão do estado de deterioração e risco de acidentes.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização da Criação de Programa de Estimulo ao uso de Energia Solar Fotovoltaica no âmbito do Município de João Neiva.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1096/req._178-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1096/req._178-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize a realização de audiência pública com a participação do Secretário Municipal de Saúde, demais membros dos Poderes Executivo e Legislativo para pautarem sobre o recente Projeto de Lei que foi reprovado pela Câmara Municipal e que tratava da obrigatoriedade do passaporte da vacina para acesso a locais públicos e privados no Município.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1097/req._179-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1097/req._179-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a intervenção junto a ECO 101, objetivando o aprimoramento das sinalizações em todas as vias de acesso ao Município.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1111/rqto_180-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1111/rqto_180-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize os serviços de manutenção e reforma da estrada que liga João Neiva a Barra do Triunfo. O presente pedido tem como fundamento o péssimo estado de conservação daquela via, inclusive gerando risco de acidentes, considerando tratar-se de estrada estreita e com muitas curvas.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que viabilize um plano/proposta para o alcance mínimo da utilização do valor do FUNDEB no Município de João Neiva.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1099/req._182-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1099/req._182-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços revitalização das nascentes e incentivo ao reflorestamento no Município.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1100/req._183-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1100/req._183-2021.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Sr. Prefeito Municipal que encaminhe a essa Casa de Leis a cópia de todos os Contrato de Transporte vigente no âmbito do Município.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1101/req._184-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1101/req._184-2021.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Sr. Prefeito Municipal que viabilize os serviços de manutenção e reforma da estrada de acesso a Acioli, considerando o péssimo estado de conservação, inclusive gerando risco de acidentes.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1102/req._185-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1102/req._185-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que encaminhe a essa Casa de Leis a cópia de todos os documentos dos ônibus que estão em circulação e realização o transporte coletivo no Município, bem como, documentos de vistorias e alvarás de autorização para circulação.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1103/req._186-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1103/req._186-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que encaminhe cópia do controle feito em relação a utilização de máquinas e caminhões da Municipalidade e o eventual valor existente no fundo de arrecadação dos valores pagos pelos produtores rurais.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1104/req._187-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1104/req._187-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal que informe qual o planejamento da Administração para utilização do espaço do antigo Colégio Barão de Monjardim, que se encontra fechado e poderia servir a algum interesse público, por se tratar de espaço nobre e muito bem localizado.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1090/requerimento_189-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1090/requerimento_189-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal para que, junto aos setores competentes, viabilize a manutenção na via que dá acesso à Escola EMEI "Therezita Borrini Farina" e EMEEF "João Neiva".</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1091/requerimento_190-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1091/requerimento_190-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal para que, junto aos setores competentes, viabilize a limpeza, manutenção e drenagem da Rua Hilário Marim, Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1105/req._191-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1105/req._191-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que informe sobre o serviço de iluminação pública municipal, registrando se existe a previsão ou se já estão sendo trocadas, as lâmpadas existentes pelas de LED.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1112/rqto_192-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1112/rqto_192-2021.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam viabilizados os serviços de recuperação do calçamento da rua sem saída, que parte da Estrada Marcelo Bollis Campagnaro, no Bairro São Brás, nas proximidades da Igreja Católica e da residência do sr. Genário Pandolfi.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1011/veto_ao_pl_cmjn_332-2021_13092021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1011/veto_ao_pl_cmjn_332-2021_13092021.pdf</t>
   </si>
   <si>
     <t>Veto total ao PL CMJN 332-2021- que dispõe sobre autenticidade de documentos por advogados nos processos administrativos no âmbito do Município de JOão Neiva</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1030/veto_pl_cmjn_333-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1030/veto_pl_cmjn_333-2021.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei CMJN 333/2021</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/984/proposta_de_emenda_a_lei_organica_municipal_no_004-2021_000440.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/984/proposta_de_emenda_a_lei_organica_municipal_no_004-2021_000440.pdf</t>
   </si>
   <si>
     <t>Altera o art. 73 da Lei Orgânica Municipal, de 05 de abril de 1990, que trata do sistema de previdência social dos servidores efetivos do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2029/of_ver_01-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2029/of_ver_01-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações referentes à cultura e saúde.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2028/of_ver_02-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2028/of_ver_02-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a ECO-101 a limpeza e conservação das margens  da Rodovia 101, próximo ao trevo de acesso aos bairros Cohab e São Carlos.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2027/of_ver_03-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2027/of_ver_03-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a ECO-101 a limpeza e conservação das margens da Rodovia 101, próximo a comunidade de Cristal.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>Marcelo Campostrini, Professor Eliel</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2026/of_ver_04-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2026/of_ver_04-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde que verifique a viabilidade legal para pagar incentivo financeiro aos Agentes Comunitários de Saúde e aos Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2025/of_ver_05-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2025/of_ver_05-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre o processo de tombamento patrimonial da Ponte de Ferro.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2024/of_ver_06-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2024/of_ver_06-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeitoque envie planilha contendo os gastos dos recursos advindos do Programa Federativo de Enfrentamento ao COVID-19.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>Celso Guzzo, Edilson Mantovani, Eraldo Poleze, Evandro Boca Lisa, Farah Oliveira, Glauber Tonon, Júnior Deambrósio, Lucas Recla, Marcelo Campostrini, Professor Eliel, Simone Dentista</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2023/of_ver_07-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2023/of_ver_07-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, que viabilize reunião junto ao 5º Batalhão da Polícia Militar.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2022/of_ver_08-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2022/of_ver_08-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito, esclarecimentos sobre contratação e prestação de serviços de transporte público coletivo.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2021/of_ver_09-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2021/of_ver_09-2021.pdf</t>
   </si>
   <si>
     <t>Convida Presidente do CDL para reunião.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2020/of_ver_10-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2020/of_ver_10-2021.pdf</t>
   </si>
   <si>
     <t>Informam a empresa ECO-101 sobre alagamentos em partes da estrada e sua possível responsabilidade em relação a acidentes.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2019/of_ver_11-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2019/of_ver_11-2021.pdf</t>
   </si>
   <si>
     <t>Convida representante da Vale para reunião.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2018/of_ver_12-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2018/of_ver_12-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizado junto à ECO-101 a disponibilização do material denominado "fresagem" na quantidade disponível para a execução de serviços de melhorias em estradas.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2017/of_ver_13-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2017/of_ver_13-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Federal Soraya Manato, emenda parlamentar no valor de R$300.000,00.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2016/of_ver_14-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2016/of_ver_14-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do SAAE que envie balancetes analítico orçamentário, receita extra orçamentária, balancete análitico de despesa orçamentária, balancete de despesa extra orçamentária, balnacete por elemento de despesa, e balancete orçamentário de contas em débito com a autarquia referentes aos últimos seis meses.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2015/of_ver_16-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2015/of_ver_16-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a ECO-101 a revisão completa e substituição de lâmpadas queimadas no trecho da BR entre a rodoviária e o Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2014/of_ver_17-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2014/of_ver_17-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao DNIT a instalação de um redutor de velocidade na BR-101, após o viaduto de Caboclo Bernardo.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2013/of_ver_18-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2013/of_ver_18-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre a obra da unidade de saúde do Centro.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2012/of_ver_19-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2012/of_ver_19-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Meio Ambiente esclarecimentos com relação ao cronograma de implantação das diretrizes nacionais para o saneamento básico.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2011/of_ver_20-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2011/of_ver_20-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde que entre em contato com o Consócio Polinorte para verificar a possibilidade do atendimento de um bucomaxilofacial.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2010/of_ver_21-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2010/of_ver_21-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras e Serviços Urbanosa correção de erro de escoamento na galeria na Rua Cipriano dos Santos, Centro.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2009/of_ver_22-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2009/of_ver_22-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras e Serviços Urbanos que seja providenciada a limpeza do pátio onde fica localizada a sede do 8º Grupo Escoteiro Pedro Nolasco.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2008/of_ver_26-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2008/of_ver_26-2021.pdf</t>
   </si>
   <si>
     <t>Convida representante da JNNET para reunião.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2007/of_ver_27-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2007/of_ver_27-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Eco-101 a instalação de passarela lateral, que permita a travessia de pedestres com segurança.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2006/of_ver_28-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2006/of_ver_28-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Ted Conti, emenda parlamentar  para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2005/of_ver_29-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2005/of_ver_29-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Erick Musso, emenda parlamentar para o Fundo Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2004/of_ver_30-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2004/of_ver_30-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Evair de Melo, emanda parlamentar no valor de R$300.000,0 (tresentos mil reais) para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2003/of_ver_31-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2003/of_ver_31-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitória, emenda parlamentar para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2002/of_ver__32-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2002/of_ver__32-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos, emenda parlamentar para o Fundo Municipal de Assistência Social de João Neiva.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2001/of_ver_33-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2001/of_ver_33-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos, emenda parlamentar para o Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2000/of_ver_34-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2000/of_ver_34-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da ALES a intervenção junto à Viação Águia Branca no sentido de que, ao menos três vezes por dia, no trajeto de Colatina a João Neiva ou vice-versa, os ônibus voltem a adentrar nas localidades de Cavalinho e Acioli, e que possam fazer algumas paradas durante o dia no ponto de entrada da localidade de Santo Afonso.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1999/of_ver_35-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1999/of_ver_35-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Amaro Neto, emenda parlamentar para o hospital.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1998/of_ver_36-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1998/of_ver_36-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que providencie a coleta de entulhos, serviços de capina e demais limpezas necessárias nas ruas do Bairro Crubixá.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1996/of_ver_41-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1996/of_ver_41-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Amaro Neto emenda parlamentar para atender o hospital.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1995/of_ver_42-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1995/of_ver_42-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras e Serviços Urbanos, serviços de limpeza com a retirada de lixos e entulhos das ruas do Bairro Triângulo.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1994/of_ver_43-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1994/of_ver_43-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Quintino emenda parlamentar para o hospital de João Neiva.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1993/of_ver_44-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1993/of_ver_44-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal capitão Assumção a viabilização de emenda parlamentar para o Instituto Preservarte.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1992/of_ver_45-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1992/of_ver_45-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Capitão Assumção a viabilização de emenda parlamentar para o Projeto JHJ.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1983/of_ver_046-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1983/of_ver_046-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Rafael Favato a viabilização de emenda parlamentar no valor de cinquenta mil reais para o Hospital.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1982/of_ver_047-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1982/of_ver_047-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que viabilize junto à Secretaria competente a retomada de projetos de regularização fundiária.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1981/of_ver_048-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1981/of_ver_048-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Erick Musso emenda parlamentar para compra de instrumentos musicais para a Banda Municipal e Banda do 8º Grupo Escoteiro Pedro Nolasco.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1980/of_ver_049-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1980/of_ver_049-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Erick Musso a indicação ao Governo Estadual de painéis fotovoltáicos para a EEEFM João Neiva.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1979/of_ver_050-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1979/of_ver_050-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Erick Musso a indicação ao Governo Estadual para aquisição de viaturas para a Polícia Militar.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1978/of_ver_051-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1978/of_ver_051-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Hudson Leal a indicação de convênnio entre a Secretaria Estadual de Saúde e Associação de Beneficência e Cultura de João Neiva, mantenedora do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1977/of_ver_052-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1977/of_ver_052-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Marcos Garcia a indicação ao Governo Estadul para reforma da Quadra da EEEFM João Neiva.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1976/of_ver_053-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1976/of_ver_053-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Vandinho Leite emenda parlamentar para material esportivo.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1975/of_ver_054-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1975/of_ver_054-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senador Fabiano Contarato emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1974/of_ver_055-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1974/of_ver_055-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senador Marcos do Val emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1973/of_ver_057-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1973/of_ver_057-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Alexandre Xambinho emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1972/of_ver_058-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1972/of_ver_058-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitoria emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1971/of_ver_059-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1971/of_ver_059-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Bruno Lamas emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1966/of_ver_060-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1966/of_ver_060-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Rafael Favato emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1967/of_ver_061-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1967/of_ver_061-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Evair de Melo emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1968/of_ver_062-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1968/of_ver_062-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputado Estadual Janete de Sá emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1969/of_ver_063-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1969/of_ver_063-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputad Federal Lauriete Rodrigues de Jesus emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1970/of_ver_064-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1970/of_ver_064-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Marcos Garcia emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1965/of_ver_065-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1965/of_ver_065-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputada Federal Norma Ayub emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1964/of_ver_066-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1964/of_ver_066-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Raquel Lessa emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1963/of_ver_067-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1963/of_ver_067-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Renzo Vasconcelos emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1962/of_ver_068-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1962/of_ver_068-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Deputad Federal Soraya Alencar dos Santos emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1961/of_ver_069-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1961/of_ver_069-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Ted Conti emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1960/of_ver_070-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1960/of_ver_070-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Theodorico Ferraço emenda parlamentar para reforma e ampliação do Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1959/of_ver_071-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1959/of_ver_071-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a solução a curto prazo em relação ao transporte coletivo.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1958/of_ver_072-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1958/of_ver_072-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Comandante do 5º Batalhão da Polícia Militar, a verificação da possibilidade  de designar policiamento noturno e nos finais de semana no Bairro Cavalinhos.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1957/of_ver_073-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1957/of_ver_073-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obra, cópia digital de projetos de reforma de escolas do Município.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1886/of_ver_cmjn_075-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1886/of_ver_cmjn_075-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o envio de projeto que vise minimizar o impacto das enchentes na Rua São José, na Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1885/of_ver_cmjn_076-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1885/of_ver_cmjn_076-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito esclarecimentos acerca do Piso Nacional do magistério.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1884/of_ver_cmjn_077-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1884/of_ver_cmjn_077-2021.pdf</t>
   </si>
   <si>
     <t>Solicita a Concessionária ECO-101 a retirada de abrigo próximo ao restaurante Maraka.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1882/of_ver_cmjn_078-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1882/of_ver_cmjn_078-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras e Serviços Urbanos informações sobre a garantia do serviço de obra de revitalização do Centro.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1881/of_ver_cmjn_079-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1881/of_ver_cmjn_079-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Câmara a suspensão da tramitação do Projeto de Lei CMJN nº 323/2021.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1880/of_ver_cmjn_081-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1880/of_ver_cmjn_081-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Marcos Garcia emenda parlamentar para aquisição de um veículo van para atender a Pestalozzi.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1879/of_ver_cmjn_082-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1879/of_ver_cmjn_082-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre o Pregão Presencial 029/2019, ata de registro de preços nº 020/2019 e contrato nº 022/2019.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Obras e Serviços Urbanos o retorno da coleta seletiva do lixo seco.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1877/of_ver_cmjn_084-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1877/of_ver_cmjn_084-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Rafael Favatto emenda parlamenta para Pestalozzi.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1876/of_ver_cmjn_085-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1876/of_ver_cmjn_085-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual José Esmeraldo emenda parlamentar para Pestalozzi.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1875/of_ver_cmjn_086-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1875/of_ver_cmjn_086-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Danilo Bahiense emenda parlamentar para Pestalozzi.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1859/of_ver_cmjn_87-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1859/of_ver_cmjn_87-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Iriny Lopes emenda parlamentar para Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1858/of_ver_cmjn_88-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1858/of_ver_cmjn_88-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Hercules Silveira emenda parlamentar para Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1857/of_ver_cmjn_89-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1857/of_ver_cmjn_89-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Dary Pagung emenda parlamentar para Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1856/of_ver_cmjn_90-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1856/of_ver_cmjn_90-2021.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Deputado Estadual Carlos Von, emenda parlamentar para Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1855/of_ver_cmjn_91-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1855/of_ver_cmjn_91-2021.pdf</t>
   </si>
   <si>
     <t>Solicita, ao Deputado Estadual Luciano Machado, emenda parlamentar para Associação Pestalozzi.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1854/of_ver_cmjn_92-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1854/of_ver_cmjn_92-2021.pdf</t>
   </si>
   <si>
     <t>SOlicita ao Deputado Estadual Emilio Mameri, emenda parlamentar para Pestalozzi.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1853/of_ver_cmjn_93-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1853/of_ver_cmjn_93-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito regulamentação das atividades do comércio, adotando de medidas preventivas no controle da pandemia (Covid-19).</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1852/of_ver_cmjn_94-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1852/of_ver_cmjn_94-2021.pdf</t>
   </si>
   <si>
     <t>Reitera o Ofcício Vereadores/CMJN nº 006/2021.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1851/of_ver_cmjn_95-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1851/of_ver_cmjn_95-2021.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito forma de atendimento nas escolas municipais durante o período de vigência do Decreto Estadual.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1850/of_ver_cmjn_96-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1850/of_ver_cmjn_96-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações e cópia do processo de construção do prédio da US localizada ao lado da sede da Prefeitura.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1843/of_ver_cmjn_97-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1843/of_ver_cmjn_97-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras e Serviços Urbanos a instalação de lâmpadas na Rua Silvino Mattos.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1842/of_ver_cmjn_98-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1842/of_ver_cmjn_98-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito estudos para alteração de acesso a estabelecimento comercial na Rodovia BR-101 e instalação de quebra-molas.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1841/of_ver_cmjn_99-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1841/of_ver_cmjn_99-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde informações sobre armazenamento e conservação das vacinas Covid-19.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1840/of_ver_cmjn_100-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1840/of_ver_cmjn_100-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras e Serviços Urbanos informações sobre EPEI's utilizados pelos coveiros.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1839/of_ver_cmjn_101-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1839/of_ver_cmjn_101-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a reforma da sede do Conselho Tutelar.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1838/of_ver_cmjn_102-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1838/of_ver_cmjn_102-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a reforma dos telhados dos prédios onde funciona a feira municipal e da SEMAG.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1837/of_ver_cmjn_103-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1837/of_ver_cmjn_103-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Saúde informações sobre a vacinação contra o Covid-19.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1836/of_ver_cmjn_104-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1836/of_ver_cmjn_104-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a isenção de taxa de manutenção das caixas coletoras de lixo, quando solicitada pelo cidadão.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1835/of_ver_cmjn_105-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1835/of_ver_cmjn_105-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que catalogue e lance no livro de tombo como patrimônio histórico e cultural imóveis municipais com esta característica.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1834/of_ver_cmjn_106-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1834/of_ver_cmjn_106-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que providencie a poda de árvores localizadas no Bairro Santa Luzia.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1833/of_ver_cmjn_107-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1833/of_ver_cmjn_107-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que envie projeto de lei que trate de regulamentação sobre a limpeza de terrenos urbanos vagos.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1832/of_ver_cmjn_108-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1832/of_ver_cmjn_108-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que crie campanha de doação de alimentos nos postos de vacinação contra COVID-19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1831/of_ver_cmjn_109-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1831/of_ver_cmjn_109-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Saúde a vacinação contra influenza (H1N1) na localidade de Rio Lampê.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1830/of._ver._cmjn_110-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1830/of._ver._cmjn_110-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que seja viabilizado o acesso dos profissionais do magistério ao provedor de acesso à internet.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1753/of._ver._111-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1753/of._ver._111-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que faça projeto sobre implantação do Programa Municipal de Incentivo à Energia Solar Fotovoltaica.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1754/of._ver._112-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1754/of._ver._112-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de quebra-molas.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1755/of._ver._113-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1755/of._ver._113-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reparos no meio fio e galerias da Rua Étore Broto.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1756/of._ver._114-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1756/of._ver._114-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre projetos de lei.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>Solicita ao Prefeito melhorias na iluminação pública nas margens da Rodovia BR-101, no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1735/of._ver._116-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1735/of._ver._116-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reparos e manutenção de rua à margem da BR-101 em Piraqueaçu.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1734/of._ver._119-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1734/of._ver._119-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Tribunal de Contas Estadual que faça uma auditoria especial no Município.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1733/of._ver._120-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1733/of._ver._120-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Promotor de Justiça que instaure procedimento administrativo preliminar.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1732/of._ver._121-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1732/of._ver._121-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que responda a questionamentos sobre contrato de concessão de transporte público municipal.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1731/of._ver._122-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1731/of._ver._122-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Depurado Federal Da Vitoria emenda parlamentar para custear saúde básica.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1730/of._ver._123-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1730/of._ver._123-2021.pdf</t>
   </si>
   <si>
     <t>Sugere ao Prefeito a adesão ao Programa do Governo Federal denominado "Espaço 4.0"</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Saúde informações sobre ACS em Acioli.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1728/of._ver._125-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1728/of._ver._125-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito relatório da aplicação dos 25% obrigatórios em educação.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1727/of._ver._126-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1727/of._ver._126-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre andamento de obra de muro de contenção.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1726/of._ver._127-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1726/of._ver._127-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governador Renato Casagrande a firmatura de convênio, cujo objeto seja o fornecimento e instalação de painéis fotovoltáicos nas escolas da rede municipal de ensino municipal.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1672/of._ver._130-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1672/of._ver._130-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a reforma da cobertura da EMEIF "Professora Maria Olíria Sarcinelli Campagnaro".</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1673/of._ver._131-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1673/of._ver._131-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito espaço recreativo.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1674/of._ver._132-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1674/of._ver._132-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a instalação de placas de identificação dos Conselhos Municipais.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1675/of._ver._133-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1675/of._ver._133-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o retorno da "Feirinha".</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1676/of._ver._134-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1676/of._ver._134-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre imóvel da Associação Atlética Ferroviária de João Neiva.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1677/of._ver._135-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1677/of._ver._135-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviço de drenagem na Rua Maria Belanísia de Almeida Plazzi.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1678/of._ver._137-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1678/of._ver._137-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Estadual do Governo, Gilson Daniel Batista, indicação de convênio entre a Secretaria Estadual de Saúde e Associação de Beneficência e Cultura de João Neiva.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1690/of._ver.138-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1690/of._ver.138-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Estadual do Governo, Gilson Daniel, a indicação de direcionamento ao Governo para pavimentação do Polo Industrial.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1679/of._ver._139-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1679/of._ver._139-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito extensão da obra de revitalização do Centro da Cidade.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1680/of._ver._140-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1680/of._ver._140-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Vandinho Leite a doação de material esportivo para bairros do Município de João Neiva.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1681/of._ver._141-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1681/of._ver._141-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reforma/manutenção da Ponte de Ferro, que liga o centro da cidade à Avenida Hélio Guasti.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1682/of._ver._142-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1682/of._ver._142-2021.pdf</t>
   </si>
   <si>
     <t>Solitica ao Prefeito a retirada de árvores da Rua Pierina Pessoti, Bairro Carrareto.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1683/of._ver._143-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1683/of._ver._143-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual, Cel. Alexandre Quintino, a indicação para viabilizar a instalação de torre de telefonia móvel no Bairro Piraqueaçu.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1684/of._ver._144-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1684/of._ver._144-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o aumento do precentual do consignado.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a contratação emergencial dos serviços de patrolamento pelo Município.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1686/of._ver._146-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1686/of._ver._146-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual, Cel. Alexandre Quintino, a indicação para viabilizar investimentos no atendimento ao Hospital Sagrado Coração de Maria de João Neiva.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1688/of._ver._148-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1688/of._ver._148-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal, Helder Salomão, emenda parlamentar para atender ao Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>Solicitando ao Diretor da CBF Indústria de Gusa S/A agendamento de reunião com o Legislativo Municipal.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1589/of._150-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1589/of._150-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Eco 101 Concessionária de Rodovias S/A termo de anuência de extensão de rede de iluminação pública.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1590/of._151-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1590/of._151-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras e Serviços Urbanos a notificação do proprietário de imóvel, para que faça, com máxima urgência possível, limpeza e conservação do mesmo.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1591/of._152-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1591/of._152-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal poda/corte de árvores no perímetro urbano.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1592/of._153-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1592/of._153-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a contratação de guarda armada para a segurança das escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1593/of._155-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1593/of._155-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Cel. Alexandre Quintino indicação para viabilizar a instalação de um Campo Bom de Bola para o Município.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1594/of._156-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1594/of._156-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Alexandre Quintino a indicação do Município para recebimento de equipamentos de academia popular.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1595/of._157-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1595/of._157-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde a adesão pelo Município ao Programa Saúde com Agente.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1596/of._158-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1596/of._158-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Governo, Gilson Daniel Batista, a firmatura de convênio com o Município, cujo objeto seja a reforma das escolas da rede municipal de ensino do Município.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1597/of._159-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1597/of._159-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado do Governo, Gilson Daniel Batista, a liberação de recursos par aquisição de equipamentos para atender o Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal cópia impressa de todos os contratos de aluguel de imóveis.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1599/of._161-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1599/of._161-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre volta às aulas na rede municipal de João Neiva.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1600/of._162-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1600/of._162-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a reinstalação de um abrigo de ônibus às margens da BR 101, na localidade de Caboblo Bernardo.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1601/of._163-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1601/of._163-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal serviços de conservação de estrada vicinal.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1602/of._161-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1602/of._161-2021.pdf</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1603/of._165-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1603/of._165-2021.pdf</t>
   </si>
   <si>
     <t>Informa ao Prefeito Municipal sobre a solicitação de celebração de convênio junto ao Governo Estadual para reforma das escolas municipais.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1604/of._166-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1604/of._166-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o encaminhamento de projeto de lei para efetivação da gestão democrática da educação nas unidades de ensino na rede pública municipal.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1605/of._167-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1605/of._167-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal estudos no sentido de minimizar os alagamentos no Campo da Ferroviária.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1606/of._168-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1606/of._168-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da CMJN esclarecimentos sobre relatos anexos.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1607/of._169-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1607/of._169-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal substituição de postes de madeira que se encontram em péssimas condições.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Celso Guzzo, Edilson Mantovani, Evandro Boca Lisa, Farah Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1608/of._170-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1608/of._170-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do CEET agendamento de reunião.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1609/of._171-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1609/of._171-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal manifestação quanto a regularidade de procedimento licitatório.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1610/of._172-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1610/of._172-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal esclarecimento a respeito de fatos narrados.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>Edilson Mantovani, Evandro Boca Lisa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1611/of._173-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1611/of._173-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal adoção de medidas para reformas mais urgentes e necessárias nas escolas públicas municipais, tendo em vista a proximidade do retorno das aulas presenciais.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1612/of._174-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1612/of._174-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras e Serviços Urbanos a viabilização de estudos no sentido de fazer um levantamento no espaço conhecido como "Campo da Ferroviária".</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1613/of._177-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1613/of._177-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação a instalação de bebedouro na Quadra do Bairro Crubixá.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1614/of._178-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1614/of._178-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor da CBF Indústria de Gusa S/A a adoção de bebedouros para os bairros Santo Afonso e Crubixá.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1689/of._ver._180-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1689/of._ver._180-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que estude a possibilidade de atender moradores da localidade de Mundo Novo com o serviço de coleta de lixo, ao menos semanalmente.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1615/of._181-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1615/of._181-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Raquel Lessa apoio junto ao Governo do Estado no sentido de incluir no cronograma do Programa Caminhos do Campo, o trecho de estrada que liga a cidade de João Neiva à localidade de Mundo Novo.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1616/of._182-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1616/of._182-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do SAAE informações sobre previsão de reforma da ETA de Cavalinho, entre outras informações.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1617/of._184-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1617/of._184-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal qe providencie o reparo do relógio medidor de energia da EMEIF "Pedro Nolasco", no bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1618/of._185-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1618/of._185-2021.pdf</t>
   </si>
   <si>
     <t>Solicita aos Conselhos Municipais de Educação, de Alimentação Escolar e de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento e Valorização da Educação Básica dos Profissionais da Educação, o envio de várias informações.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1619/of._186-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1619/of._186-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação informações sobre o transporte escolar.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1620/of._187-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1620/of._187-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que apresente projeto de lei anexo referente à grade curricular escolar.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1621/of._188-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1621/of._188-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que os servidores comissionados possam usufruir dos dias de abono.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1622/of._190-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1622/of._190-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Diretor Geral do SAAE.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1623/of._191-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1623/of._191-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias MArio da Vitoria a intermediação em relação a demandas para duplicação da BR 101 no trecho de João Neiva.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1624/of._192-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1624/of._192-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a realização de campanha de conscientização sobre violência doméstica.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1625/of._193-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1625/of._193-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal encaminhamento de documentos.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1626/of._194-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1626/of._194-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a apresentação de projeto de lei criando auxílio destinado à contribuição financeira para famílias que sejam atingidas por castástrofes naturais.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1627/of._195-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1627/of._195-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça projeto de lei criando cobrança de limpeza urbana e reparos em eventos.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1628/of._196-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1628/of._196-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Promotor de Justiça intervenção institucional em defesa da população joaoneivense.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1629/of._197-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1629/of._197-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde mudança no horário de atendimento da farmácia Básica nas quarta-feiras.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1630/of._199-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1630/of._199-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre o Projeto de Lei nº 1.814/2021.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1631/of._200-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1631/of._200-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações referentes ao Projeto de Lei nº 1.819/2021.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1632/of._201-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1632/of._201-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que faça adesão ao Programa Estadual de Regularização Fundiária, denominado Morar Legal.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1633/of._202-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1633/of._202-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o encaminhamento de documentos referentes ao processo licitatório de iluminação pública - Edital Concorrência Pública nº 001/2021.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1634/of._203-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1634/of._203-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações e documentos dos processos das obras que estão paralisadas no Município.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1635/of._205-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1635/of._205-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senadora da República Rose de Freitas, emenda parlamentar para atender à Associação Pestalozzi de João Neiva.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1636/of._206-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1636/of._206-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal relocação de poste de energia localizado no Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1637/of._207-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1637/of._207-2021.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os veículos que estão abandonados no viveiro municipal.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1638/of._208-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1638/of._208-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a inclusão no calendário oficial do Município o Dia da Proclamação do Evangelho.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1639/of._209-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1639/of._209-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal o fornecimento de absorventes nas escolas da rede pública municipal.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1640/of._210-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1640/of._210-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal viabilização de estacionamentos específicos para os veículos de transporte escolar nas escolas do Município.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1641/of._211-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1641/of._211-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária Municipal de Educação informações complementares e cópia de documentos a respeito do trasnporte escolar no Município.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1642/of._212-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1642/of._212-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre a implementação da Lei nº 3,302/2021.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1643/of._213-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1643/of._213-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal solicitando esclarecimentos fatos expostos a respeito de prédio do SAAE.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1644/of._214-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1644/of._214-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre pagamento de insalubridade aos profissionais da saúde durante pandemia.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1645/of._215-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1645/of._215-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Josias da Vitória, emenda parlamentar para construção de galeria de rede de água pluvial no Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1646/of._216-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1646/of._216-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Senadora Rose de Freitas indicação do Município para ser contemplado com uma ambulância tipo UTI.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1647/of._217-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1647/of._217-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Superintendente Regional do DNIT, Romeu Scheibe Neto, a instalação de redutor de velocidade próximo à entrada de Santo Afonso, na BR 259.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1648/of._218-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1648/of._218-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre o fechamento da biblioteca municipal.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1649/of._219-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1649/of._219-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal a delimitação do estacionamento no Crefneiva.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1650/of._220-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1650/of._220-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal instalação de faixa elevatória no trecho que liga a Praça Nossa Senhora do Líbano à Igreja Católica.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1651/of._221-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1651/of._221-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal melhorias em escadaria.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1652/of._223-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1652/of._223-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde agendamento de reunião.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal que disponibilize mapa digital do Município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1654/of._225-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1654/of._225-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal reparo de pavimentação em vias públicas.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1655/of._226-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1655/of._226-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito melhorias na iluminação das ruas do Bairro Alvorada.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1656/of._ver._227-2021-farah-_doacao_de_barracas_comerciais.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1656/of._ver._227-2021-farah-_doacao_de_barracas_comerciais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Agricultura, Abastecimento, Aquicultura e Pesca, a doação de barracas comerciais para serem utilizadas pelo Município.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1657/of._ver._228-2021-lucas-_convite_reuniao_comissao_de_loteamento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1657/of._ver._228-2021-lucas-_convite_reuniao_comissao_de_loteamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reunião com Comissão de Loteamento.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1658/of._ver._229-2021-_eraldo-_atualizacao_na_regulamentacao_sobre_queima_de_palha_de_cafe.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1658/of._ver._229-2021-_eraldo-_atualizacao_na_regulamentacao_sobre_queima_de_palha_de_cafe.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Meio Ambiente e Desenvolvimento Sustentável, nova atualização na regulamentação vigente em relação ao uso/queima de palha de café pelos secadores.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1659/of._ver._230-2021-_simone-_situacao_conselho_municipal_de_esporte.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1659/of._ver._230-2021-_simone-_situacao_conselho_municipal_de_esporte.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal informações sobre a atual situação do Conselho Municipal de Esporte e o Calendário Esportivo de 2022.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1660/of._ver._231-2021-edilson-solicitacao_de_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1660/of._ver._231-2021-edilson-solicitacao_de_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Federal Norma Ayub indicação de emenda parlamentar.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1661/of._ver._232-2022-_simone-_reuniao_sobre_nomes_de_ruas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1661/of._ver._232-2022-_simone-_reuniao_sobre_nomes_de_ruas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente da CMJN que agende reunião para tratar da nomenclatura das ruas.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1662/of._ver._234-2021-_lucas-_informacoes_adesao_ao_programa_cidade_empreendedora.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1662/of._ver._234-2021-_lucas-_informacoes_adesao_ao_programa_cidade_empreendedora.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre adesão ao Programa "Cidade Empreendedora".</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1663/of._ver._235-2021-_farah-_servicos_de_limpeza_e_desobstrucao_de_elevatoria_de_esgoto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1663/of._ver._235-2021-_farah-_servicos_de_limpeza_e_desobstrucao_de_elevatoria_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor do SAAE serviços de limpeza e desobstrução de elevatória de esgoto.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1664/of._ver._237-2021-_farah-_elaboracao_planta_ramais_abastecimento_de_agua_e_rede_de_esgoto.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1664/of._ver._237-2021-_farah-_elaboracao_planta_ramais_abastecimento_de_agua_e_rede_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a elaboração de planta localização de ramais de abastecimento de água e rede de esgoto.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1665/of._ver._238-2021-_farah-_indicacao_pl_sobre_preservacao_de_nascentes.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1665/of._ver._238-2021-_farah-_indicacao_pl_sobre_preservacao_de_nascentes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que faça Projeto de Lei sobre preservação das nascentes.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1666/of._ver._239-2021-_simone-_obra_academia_centro_da_cidade.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1666/of._ver._239-2021-_simone-_obra_academia_centro_da_cidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito obra de academia no centro da cidade.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1667/of._ver._240-2021-_simone_-_reuniao_pestalozzi_e_executivo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1667/of._ver._240-2021-_simone_-_reuniao_pestalozzi_e_executivo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que agende reunião entre Prefeito, Legislativo e Pestalozzi.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1668/of._ver._241-2021_-_farah_-_carro_fumace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1668/of._ver._241-2021_-_farah_-_carro_fumace.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde que viabilize que  o carro fumacê passe nos bairros da cidade.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1669/of._ver._242-2021_-_farah_-_reparo_no_medidor_de_energia_de_escola.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1669/of._ver._242-2021_-_farah_-_reparo_no_medidor_de_energia_de_escola.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito reparo no relógio medidor da EMEF "Pedro Nolasco".</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1670/of._ver._244-2021-_farah-_informacoes_sobre_emenda_parlamentar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1670/of._ver._244-2021-_farah-_informacoes_sobre_emenda_parlamentar.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Saúde informações sobre emenda parlamentar.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1725/of._ver._246-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1725/of._ver._246-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Trabalho, Assistência e Desenvolvimento Social que providencie mapeamento das áreas atingidas pelas chuvas e se houve famílias prejudicadas pelas fortes chuvas.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1724/of._ver._247-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1724/of._ver._247-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o agendamento de reunião para tratar das enchentes.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1723/of._ver._248-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1723/of._ver._248-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Saúde que inclua fisioterapeutas e terapeutas no quadro de profissionais da estratégia da família.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1722/of._ver._249-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1722/of._ver._249-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a colocação de lixeiras containers na cidade.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1721/of._ver._250-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1721/of._ver._250-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas esclarecimentos sobre servidor que especifica.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1720/of._ver._252-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1720/of._ver._252-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito estudos de macro e microdrenagem para o perímetro urbano.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1719/of._ver._253-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1719/of._ver._253-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito construção de obras de contenção na Rua Arnulfo Neves.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1718/of._ver._254-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1718/of._ver._254-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Saúde informações sobre a destinação de valores recebidos por emenda parlamentar.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1717/of._ver._255-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1717/of._ver._255-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Especialista de Mercado do Grupo Águia Branca, Kaio Sbardelotti Madureira, que João Neiva faça parte da rota do Expresso Iluminado.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1716/of._ver._257-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1716/of._ver._257-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Desenvolvimento Urbano, Habitação e Obras Públicas o reparo de calçamento de ruas do Bairro Cristal.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1715/of._ver._258-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1715/of._ver._258-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Raquel Lessa a intervenção para o atendimento de demandas.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1714/of._ver._259-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1714/of._ver._259-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual, Evair Vieira de Melo, a indicação do Município para ser comtemplado com ambulância tipo UTI.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual, Alexandre Xambinho, emenda parlamentar para custear as despesas da Associação Pestalozzi de João Neiva.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1712/of._ver._261-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1712/of._ver._261-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual, Bruno Lamas, a indicação do Município para ser contemplado com uma ambulância.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1711/of._ver._263-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1711/of._ver._263-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Diretor Geral do SAAE reparo em calçamento de ruas do Bairro Cristal.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1710/of._ver._265-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1710/of._ver._265-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações acerca da Lei Municipal nº3.302/2021.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1709/of._ver._266-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1709/of._ver._266-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Governo de Estado, Gilson Daniel, a indicação do município para ser contemplado com calçamento de estradas/ruas vicinais em diversos bairros.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1708/of._ver._267-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1708/of._ver._267-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito manutenção e limpeza na EMEF "Missionários Combonianos".</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1707/of._ver._268-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1707/of._ver._268-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito limpeza do local onde o Grupo Escoteiro realiza suas atividades.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1706/of._ver._269-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1706/of._ver._269-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviços de limpeza e conserto de calçamento da Rua Pierina Pessoti.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Solicita aos Secretários de Desenvolvimento Urbano, Habitação e Obras Públicas e de Saúde a fiscalização do contrato que entregou a Unidade de Saúde do BAirro Gadioli.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1704/of._ver._271-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1704/of._ver._271-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviços de reforma e conservação na grade da galeria pluvial e tampão de bueiro, localizados na Rua Mauro de Nardi, Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1703/of._ver.272-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1703/of._ver.272-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito serviços de reforma e conservação, bem como roçagem e escoamento de águas pluviais, da Rua Santos Dumont, no Bairro Santa Luzia.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1701/of._ver._273-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1701/of._ver._273-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações sobre a pavimentação de ruas no bairro Izidoro de Nardi.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1700/of._ver._274-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1700/of._ver._274-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas reparo na rede de esgoto de rua no Bairro Triângulo.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1699/of._ver._276-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1699/of._ver._276-2021.pdf</t>
   </si>
   <si>
     <t>Solicita à Diretora Presidente da Associação de Beneficência e Cultura de João Neiva a substituição da cobertura da entrada do hospital.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1698/of._ver._277-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1698/of._ver._277-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Desenvolvimento Urbano, Habitação e Obras Públicas os croquis de ruas para enviar ao Governo do Estado.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1697/of._ver._279-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1697/of._ver._279-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado do Governo, GIlson Daniel Batista, a celebração de convênio com o Município, cujo objetivo será o fornecimento e instalação de painéis fotovoltáicos nas escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1696/of._ver._281-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1696/of._ver._281-2021.pdf</t>
   </si>
   <si>
     <t>Solicita aos Secretários de Desenvolvimento Urbano, Habitação e Obras Públicas e de Agricultura a realização de serviços de manutenção na área anexa ao Campo da Ferroviária.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1695/of._ver._282-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1695/of._ver._282-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Desenvolvimento Urbano, Habitação e Obras Públicas serviços de reparo na Rua Sete de Setembro.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1694/of._ver._283-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1694/of._ver._283-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Desenvolvimento Urbano , Habitação e Obras Públicas a padronização das calçadas da Rua Tabelião Alfredo Almeida.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1693/of._ver._284-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1693/of._ver._284-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Estado de Governo, Gilson Daniel Batista, a indicação do Governo Estadual para que João Neiva seja contemplada com painéis fotovoltáicos para a EEEFM João Neiva.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1692/of._ver._286-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1692/of._ver._286-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1691/of._ver._287-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1691/of._ver._287-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito que sejam realizados estudos sobre a possibilidade de liberação de pranchas de madeira que se encontram no almoxerifado para construção de bancos  para área ao lado da quadra de Cavalinhos.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1671/of._ver._289-2021_-_celso_-_manutencao_em_rede_eletrica_rural.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1671/of._ver._289-2021_-_celso_-_manutencao_em_rede_eletrica_rural.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito a realização de serviços de manutenção das redes de energia elétrica do meio rural.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1687/of._ver._147-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1687/of._ver._147-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito informações acerca de cobrança da taxa de esgoto pelo SAAE-JN.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1702/of._ver._273_-_a-2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1702/of._ver._273_-_a-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Prefeito o envio de documentos para SEAG.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1997/of_ver_41-2021_b.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1997/of_ver_41-2021_b.pdf</t>
   </si>
   <si>
     <t>Solicita à Senadora Rose de Freitas emenda parlamentar para atender ao hospital.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>IMC</t>
   </si>
   <si>
     <t>Indicação de membro de comissão ou conselho</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/927/of_gp-pmjn_no_186-2021_-_indicacao_de_01_representante_para_a_comissao_do_cmfafminvest..pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/927/of_gp-pmjn_no_186-2021_-_indicacao_de_01_representante_para_a_comissao_do_cmfafminvest..pdf</t>
   </si>
   <si>
     <t>Solicita a indicação de um membro para compor a Comissão do Conselho Municipal de Fiscalização e Acompanhamento do Fundo Municipal de Investimento.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/937/oficio_gp_pmjn_211-2021-indicacao__vereador_elaboracao_ppa_000309.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/937/oficio_gp_pmjn_211-2021-indicacao__vereador_elaboracao_ppa_000309.pdf</t>
   </si>
   <si>
     <t>Indicação Vereador para compor Comissão de elaboração do PPA</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/938/oficio_gp_pmjn_233-2021-indicacao_2_vereadores_conselho_municipal_de_esporte_000308.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/938/oficio_gp_pmjn_233-2021-indicacao_2_vereadores_conselho_municipal_de_esporte_000308.pdf</t>
   </si>
   <si>
     <t>Indicação de 2 vereadores para composição da Comissão de Esporte</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1017/representacao_quebra_de_decoro_em_face_do_ver_lucas_recla.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1017/representacao_quebra_de_decoro_em_face_do_ver_lucas_recla.pdf</t>
   </si>
   <si>
     <t>Representação por quebra de decoro parlamentar em face do Vereador Lucas da Rós Recla</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6623,67 +6623,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/842/mocao_001-2021-todos_vereadores-policia_civil_000148.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/843/mocao_002-2021-todos_vereadores-policia_militar_000149.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/865/mocao_003-2021-todos_os_vereadores-paulinho_emater_000212.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/868/mocao_004-2021-todos_os_vereadores-_delio_baptista_reali.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/869/mocao_005-2021-todos_os_vereadores-rita_nunes_bravo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/913/mocao_006-2021-grupo_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/914/mocao_007-2021-homenagem_postuma_d.elvira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/936/mocao_cmjn_008-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/939/mocao_cmjn_009-2021-todos_os_vereadores-homenagem_postuma_jose_maria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/979/mocao_010-21-lucas_-_ministra_damares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_011-2021-simone-aposentadoria_marcos_possato.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/992/mocao_012-2021-simone-aposentadoria_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/993/mocao_013-2021-simone-homenagem_thais_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/994/mocao_014-2021-lucas-apoio_comissao_aprovados_concurso_pc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1036/015-21-mesa_diretora_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1037/016-21-mesa_diretora_-_secretaria_de_saude_e_usfs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1021/mocao_cmjn_017-2021-congratulacoes_dr._kleber_reis.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1033/018-2021-lucas-servidor_edson_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1034/019-2021-eliel-professores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1035/020-2021-eliel-servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1055/mocao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_cmjn_022-2021-tarcisio_morellatto_19102021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1046/mocao_cmjn_023-2021-congratulacoes_igrejas_evangelicas_19102021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1070/024-21-lucas-jose_p_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1071/025-21-lucas-florencio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1073/026-21-mesa_-_outubro_rosa_e_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1072/027-21-farah_-_outubro_rosa_-_carla_c_f_silva.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1077/mocao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1092/mocao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1113/mocao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/974/tcees-oficio_3050-2021-contas_pmjn_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_decreto_legislativo_001-2021-aprova_contas_pmjn_2017_com_ressalvas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_decreto_legislativo_002-2021-aprova_contas_pmjn_2018_com_ressalvas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/845/pl_cmjn_322-2021-simone-programa_farmacia_solidaria_000166.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/853/pl_cmjn_323-2021-lucas-plantao_farmacias_000197.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/867/pl_cmjn_325-2021-marcelo-transparencia_iptu_000221.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/884/pl_cmjn_326-2021_000004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/889/pl_327-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/899/pl_cmjn_328-2021-simone-transparencia_vacinas_covid.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/934/pl_cmjn_329-2021-simone-transparencia_rastreamento_vacinas_covid_000312.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/935/pl_cmjn_330-2021-empresa_energia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/951/pl_cmjn_331-2021-eliel-campanha_do_agasalho_000339.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/971/pl_cmjn_332-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/972/pl_cmjn_333-2021-lucas-doacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/973/pl_cmjn_334-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/986/pl_335-2021-evandro-altera_a_lei_municipal_906-1998-saae-jn_20210805_131431.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/995/pl_cmjn_336-2021-lucas-educacao_linguagem.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/990/pl_cmjn_337-2021-linguagem_clara_12082021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_338-2021-lucas-educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1016/pl_cmjn_339-2021-marcelo-fibromialgia-atendimento_preferencial_13092021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_340-2021-marcelo_e_glaber-fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_341-2021-lucas-cobranca_custos_limpeza_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_cmjn_342-2021-lucas-desobrigatoriedade_comprovante_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1116/343-2021-eraldo_-ruas_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/796/pl_1788-2021_000085.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/798/pl_1789-2021-altera_lei_municipal_970-99.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/799/pl_1790-2021-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/844/pl_1.791-2021-altera_loa_000162.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/866/pl_1.792-2021-agentes_comunitario_saude_000219.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/885/pl_1793-2021_000005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/881/proj._de_lei_1.794-2021-fundeb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/886/pl_1795-2021_000006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/887/pl_1796-2021_000007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/890/pl_1797-2021-auxilio_emergencial_pandemia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/891/pl_1798-2021-cessao_servidor_mp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/892/pl_1799-2021-convenio_secsegpublica_pc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/893/pl_1800-2021-covenio_secseg.publica-_pmpdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/894/pl_1801-2021-faixa_nao_edificante_rodovia_federal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/895/pl_1802-2021-rateio_honorarios_procuradores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/903/pl_1803-2021-ldo_000268.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/905/pl_1804-2021-autoriza_celebrar_acordo_processo_administrativo_e_transacionarem_processo_judiciais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/906/pl_1805-2021-criacao_conselho_municipal_de_esporte_e_fme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/907/pl_1806-2021-autoriza_recebimento_doacao_bens_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/915/pl_1807-2021-plano_mun_cult.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/928/pl_1808-2021-acresce_prgfo_unico_lm_3.289-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/929/pl_1809-2021-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/930/pl_1810-2021-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/931/pl_1811-2021-altera_lm_3.036-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/932/pl_1812-2021-dispoe_sobre_alteracao_da_lm_3.036-2001_que_dispoe_sobre_a_estrutura_administrativa_da_pmjn.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/955/pl_1813-21-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/956/pl_1814-21-modifica_lei_1425-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/966/pl_1815-2021-dispoe_sobre_a_criacao_do_servico_de_atendimento_familiar__do_municipio_de_joao_neiva-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/967/pl_1816-2021-autoriza_abertura_de_credito_ad._suplementar_ao_orcamento_do_municipio_de_jn_para_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/968/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/969/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/970/pl_1819-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/982/pl_1820-2021-altera_lei_970-99-codigo_mun_vig_sanitaria_000437.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/985/pl_1821-2021-criacao_fmeief-pedido_urgencia_20210803_112927.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/996/pl_1822-2021-institui_zeis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_1.823-2021-ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_1.824-2021-carteira_municipal_de_identificacao_do_autista_13092021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_1.825-2021-credito_adicional_especial_10092021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1015/pl_1.826-2021-altera_art.6o_lei_3.259-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_1.827-2021-altera_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_1.828-2021-loa_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_1.829-2021-doacao_area.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_1.830-2021-previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_1.831-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_1832-2021-abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_1833-2021-altera_lei_3.027-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_1834-2021-abertura_credito_adicional_especia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_n_1.837-2021_-_altera_lei_3.305-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1084/pl_1.838-2021_-_ratifica_delibercao_do_cointer.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_1.839-2021_000013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_1.840-2021_000016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_1.841-2021_000014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_1.842-2021_000015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1106/proj._lei_1.845-2021_taxa_adm_ipsjon_completo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1107/proj._lei_1.846-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1108/proj._lei_1.847-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1109/proj._lei_1.848-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1114/proj._lei_1.849-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1115/proj._lei_1.850-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/848/p_resolucao_001-2021_000156.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/983/projeto_de_resolucao_cmjn_002-2021-lucas-convocacao_prefeito_e_procurador_000424.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/797/proposta_emenda_001-2021_-_pl_1788-2021_000086.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/943/proposta_de_emenda_004-2021-eliel-pl_1811-2021_000330.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/980/proposta_de_emenda_005-2021-pl_1815-21_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/989/proposta_de_emenda_006-21-pl_334-2021_090820211.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/800/rqto_001-2021-lucas-isentando_iptu_moradores_cadunicos_000107.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/801/rqto_002-2021-lucas-doacao_kits_escolares_000108.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/802/rqto_003-2021-marcelo-poda_arvores_floresta_000109.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/803/rqto_004-2021-marcelo-manutencao_ruas_alvorada_000110.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/805/rqto_006-2021-lucas-unidade_saude_crubixa_000112.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/806/rqto_007-2021-lucas-auxilio_emergencial_municipes_000113.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/807/rqto_008-2021-lucas-plano_municipal_saneamento_basico_000114.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/808/rqto_009-2021-lucas-compra_lixeiras_e_conteiner_000115.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/809/rqto_010-2021-lucas-poda_arvores_arnulfo_neves_000116.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/810/rqto_011-2021-lucas-limpeza_cristal_000117.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/811/rqto_012-2021-lucas-criacao_banco_de_alimentos_000118.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/812/rqto_013-2021-lucas-retirada_quebra-molas_000119.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/813/rqto_014-2021-lucas-restabelecimentos_horario_onibus_sao_roque_000120.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/814/rqto_015-2021-celso-conservacao_estrada_demetrio_ribeiro_x_barra_triunfo_000121.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/815/rqto_016-2021-simone-servico_taxi_000122.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/816/rqto_017-2021-simone-continuidade_atendimento_odonto_acioli_000123.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/817/rqto_018-2021-farah-parceria_termoeletrica_manutencao_vias_000124.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/818/rqto_019-2021-farah-manutencao_calcamento_ruas_pestalozzi_000125.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/819/rqto_020-2021-farah-manutencao_passeios_pontes_000126.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/820/rqto_021-2021-farah-manutencao_calcamento_rua_francisco_neto_000127.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/821/rqto_022-2021-farah-alargamento_rua_pierina_pessoti_000128.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/822/rqto_023-2021-junior-implantacao_cerco_eletronico_000129.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/823/rqto_024-2021-lucas-elaboracao_plano_de_acoes_covid_000130.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/824/rqto_025-2021-lucas-limpeza_das_margens_rios_centro_000131.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/825/rqto_026-2021-celso-galeria_demetrio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/826/rqto_027-2021-farah-eraldo-celso-manutencao_estradas_vicinais_rurais_000132.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/827/rqto_028-2021-farah-retirada_palmerias_rua_jose_vulpi_000133.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/828/rqto_029-2021-farah-limpeza_bairro_santa_luzia_000134.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/829/rqto_030-2021-farah-servico_drenagem_rua_jose_vulpi_000135.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/830/rqto_031-2021-farah-quebra-molas_rua_das_orquideas_000136.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/831/rqto_032-2021-farah-limpeza_lote_rua_gilvan_favaro_000137.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/832/033-2021-marcelo-manutencao_calcamento_ruas_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/833/rqto_034-2021-lucas-reservatorio_agua_santo_afonso_000138.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/834/rqto_035-2021-lucas-implantacao_nac_000139.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/835/rqto_036-2021-celso-pintura_estacionamento_rua_7_000140.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/836/rqto_037-2021-celso-limpeza_ruas_demetrio_ribeiro_000141.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/837/rqto_038-2021-lucas-reforma_quadra_cavalinhos_000142.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/838/rqto_039-2021-lucas-comercio_atividade_essencial_000143.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/839/rto_041-2021-celso-limpeza_rodovia_mario_ruy_000153.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/840/rto_042-2021-celso-calcamento_final_da_rua_demetrio_ribeiro_000154.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/847/rqto_043-2021-farah-celso-limpeza_ruas_cavalinho_000177.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/855/rqto_044-2021-farah-sinalizacao_rua_eurico_sales_000201.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/856/rqto_045-2021-lucas-gestao_integrada_municipal_000202.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/857/rqto_046-2021-lucas-contratacao_policiais_reserva_000203.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/858/rqto_047-2021-farah-corrimao_escadaria_b.cruzeiro_000204.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/859/rqto_048-2021-simone-encaminhamento_pl_itbi_000205.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/861/rqto_050-2021-celso-limpeza_estrada_demetrio_ribeiro_000207.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/862/rqto_051-2021-celso-calcamento_trecho_final_rua_b._ernesto_silva_000208.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/863/rqto_052-2021-bocalisa-quebra-molas_rua_cohab_000209.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/864/rqto_053-2021-bocalisa-quebra-molas_rua_santo_afonso_000210.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/870/rqto_054-2021-farah-escadaria_bairro_de_fatima-vico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/872/rqto_055-2021-lucas-banheiro_quimico_centro_jn_000231.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/873/rqto_056-2021-lucas-calcada_avenida_da_acesso_b.crubixa_000232.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/871/rqto_057-2021-evandro-regulamentacao_servico_saae_000245.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/874/rqto_058-2021-marcelo-limpeza_estrada_liga_sauna_e_sto_antonio_000233.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/875/rqto_059-2021-marcelo-quebra-molas_rua_vinhaticos-floresta_000234.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/876/rqto_060-2021-lucas-condtrucao_praca_poliesportiva_campo_independente_000236.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/877/rqto_061-2021-lucas-conservacao_trecho_estrada_que_da_acesso_ao_jua_000238.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/878/rqto_062-2021-lucas-manutencao_ponte_proxima_campo_ferroviaria_000239.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/879/rqto_063-2021-farah-limpeza_e_notificacao_proprietarios_terrenos__000240.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/880/rqto_064-2021-farah-atendimento_moradores_crubixa_pela_us_floresta__000241.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/882/rqto_065-2021_000002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/883/rqto_066-2021_000003.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/888/rqto_cmjn_067-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/897/rqto_069-2021-lucas-realizacao_cultos_e_missas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/898/rqto_070-2021-edilson-conservacao_rua_celso_luiz_guzzo_barone-cohab.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/900/rqto_071-2021-celso-quebra-molas_demetrio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/901/rqto_072-2021-celso-quebra-molas_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/902/rqto_073-2021-eliel-equipe_saude_rio_lampe_000267.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/908/rqto_074-2021-lucas-grade_protetora__000283.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/904/rqto_075-2021-edilson-estrada_jua_000271.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/909/rqto_076-2021-marcelo-rua_tanisleia_pires_folli.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/910/rqto_077-2021-evandro-regulamentacao_com_organizacao_dos_pontos_de_taxi_000285.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/911/rqto_078-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/912/rqto_079-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/916/req._080-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_cmjn_081-2021_-_farah_-_medicamentos_no_interior_versao_atualizada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/918/req._082-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/919/req._083-2021_-_farah.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/924/camara_municipal_de_joao_neiva_2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/920/req._085-2021_-_simone.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/921/req._086-2021_-_eraldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/922/req._087-2021_eraldo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/923/req._088-2021_-_simone.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_cmjn_089-2021_-_prof._eliel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/933/rqto_090-2021-eliel-inform._abandono_aninais_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/941/rqto_cmjn_092-2021-glauber-us_bairro_piraqueacu_000328.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/942/rqto_cmjn_093-2021-eliel-custeio_servicos_acesso_internet.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/944/rqto_cmjn_094-2021-marcelo-quebra-molas_rua_jatoba_e_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/945/rqto_cmjn_095-2021-marcelo-manutencao_ruas_b_alvorada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/946/rqto_cmjn_097-2021-farah-limpeza_corrego_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/947/rqto_cmjn_99-2021-eliel-selo_empresa_acessivel.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/948/rqto_cmjn_100-21-eliel-selo_empresa_amiga_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/949/rqto_cmjn_101-21-eliel-informacoes_cronograma_atendimentos_saude.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/950/rqto_cmjn_102-21-celso-manutencao_calcamento_estrada_marcelo_b.campagnaro_000344.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/953/rqto_cmjn_103-mantovani-bueiro_ruas_centro_000368.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/954/rqto_104-2021-evandro-melhoria_rede_iluminacao_santo_afonso_000373.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/958/rqto_105-2021-lucas-instalacao_abrigo_emergencial_no_municipio_000371.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/959/rqto_106-2021-lucas-reforma_do_muro_de_contencao_rua_melquezedeque_clemente-cohab_000372.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/957/rqto_cmjn_107-eliel-palmeira_pracinha_igreja_000369.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/960/rqto_cmjn_108-21-farah-patio_missionarios_combonianos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/961/rqto_cmjn_109-21-farah-limpeza_galeria_rua_15_novembro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/962/rqto_cmjn_110-21-farah-substituicao_postes_madeira_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/963/rqto_cmjn_111-21-eliel-melhor_acessibilidade_site.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/964/rqto_cmjn_112-21-conselho_m_transp_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/965/rqto_cmjn_113-21-eliel-sac-_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/976/115-21-eliel-reitera_rqto_cmjn_101-2021-cronograma_atendimento_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/977/rqto_116-2021-eliel-esclarecimentos_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/978/rqto_117-2021-lucas-instalacao_banheiro_publico_centro_jn_000421.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/987/118-2021-eraldo-marcelo-alteracao_transito_subida_floresta_09082021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/988/rqto_119-2021-eliel-informacoes_obras_09082021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/998/rqto_120-21-simone-atendimento_crubixa_acs.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/999/rqto_121-21-lucas-reestruturacao_ponte_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1009/rqto_122-2021-simone-reitera_rqto_itbi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1000/rqto_124-2021-eliel-composicao_conselho_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1002/rqto_125-2021-celso-repintura_faixas_pedestres_24082021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1003/rqt_126-2021-simone-calcada_cidada_av._helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1004/rqt_127-2021-lucas-resolucao_parlamento_mirim.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1005/rqt_128-2021-simone-quebra-molas_rua_7_setembro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1006/rqt_129-2021-edilson_mantovani-quebra-molas_avenida_central_cohab.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1007/rqt_130-2021-edilson_mantovani-extensao_rede_agua_rua_genesio_francisco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1019/rqto_131-2021-lucas-reducao_taxa_alvara_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1020/rqto_132-2021-simone-modernizacao_e_reestruturacao_transito_jn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1008/rqt_133-2021-farah-dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1010/rqto_134-2021-eliel-prestacao_contas_educacao_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1018/rqto_135-2021-lucas-manutencao_ruas_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1022/rqto_136-2021-marcelo-corrimao_escadaria_raimunda_rodrigues__27092021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1023/rqto_137-2021-evandro_aplicativo_transporte.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1031/rqto_138-2021-lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1032/rqto_139-2021-marcelo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1041/rqto140-lucas-quebra-molas_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1047/rqto_141-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1048/rqto_142-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1049/rqto_143-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1050/rqto_144-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1051/rqto_145-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1052/rqto_146-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1053/rqto_147-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1054/148-2021-eliel_-abono_e_piso_salarial_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1056/rqto_149-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1057/rqto_150-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1058/rqto_151-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1059/rqto_152-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1060/rqto_153-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1061/rqto_154-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1062/rqto_155-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1063/rqto_156-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1064/rqto_157-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1065/rqto_158-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1066/rqto_159-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1074/requerimento_160-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1067/rqto_161-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1068/rqto_162-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1069/rqto_163-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1075/requerimento_164-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1076/requerimento_165-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1079/req._166-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1080/req._167-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1081/req._169-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1078/requerimento_170-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1089/requerimento_173-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1082/requerimento_174-21.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1093/req._175-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1094/req.176-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1096/req._178-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1097/req._179-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1111/rqto_180-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1099/req._182-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1100/req._183-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1101/req._184-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1102/req._185-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1103/req._186-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1104/req._187-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1090/requerimento_189-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1091/requerimento_190-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1105/req._191-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1112/rqto_192-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1011/veto_ao_pl_cmjn_332-2021_13092021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1030/veto_pl_cmjn_333-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/984/proposta_de_emenda_a_lei_organica_municipal_no_004-2021_000440.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2029/of_ver_01-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2028/of_ver_02-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2027/of_ver_03-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2026/of_ver_04-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2025/of_ver_05-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2024/of_ver_06-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2023/of_ver_07-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2022/of_ver_08-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2021/of_ver_09-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2020/of_ver_10-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2019/of_ver_11-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2018/of_ver_12-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2017/of_ver_13-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2016/of_ver_14-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2015/of_ver_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2014/of_ver_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2013/of_ver_18-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2012/of_ver_19-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2011/of_ver_20-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2010/of_ver_21-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2009/of_ver_22-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2008/of_ver_26-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2007/of_ver_27-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2006/of_ver_28-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2005/of_ver_29-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2004/of_ver_30-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2003/of_ver_31-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2002/of_ver__32-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2001/of_ver_33-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2000/of_ver_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1999/of_ver_35-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1998/of_ver_36-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1996/of_ver_41-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1995/of_ver_42-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1994/of_ver_43-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1993/of_ver_44-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1992/of_ver_45-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1983/of_ver_046-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1982/of_ver_047-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1981/of_ver_048-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1980/of_ver_049-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1979/of_ver_050-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1978/of_ver_051-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1977/of_ver_052-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1976/of_ver_053-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1975/of_ver_054-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1974/of_ver_055-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1973/of_ver_057-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1972/of_ver_058-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1971/of_ver_059-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1966/of_ver_060-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1967/of_ver_061-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1968/of_ver_062-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1969/of_ver_063-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1970/of_ver_064-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1965/of_ver_065-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1964/of_ver_066-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1963/of_ver_067-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1962/of_ver_068-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1961/of_ver_069-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1960/of_ver_070-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1959/of_ver_071-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1958/of_ver_072-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1957/of_ver_073-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1886/of_ver_cmjn_075-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1885/of_ver_cmjn_076-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1884/of_ver_cmjn_077-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1882/of_ver_cmjn_078-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1881/of_ver_cmjn_079-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1880/of_ver_cmjn_081-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1879/of_ver_cmjn_082-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1877/of_ver_cmjn_084-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1876/of_ver_cmjn_085-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1875/of_ver_cmjn_086-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1859/of_ver_cmjn_87-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1858/of_ver_cmjn_88-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1857/of_ver_cmjn_89-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1856/of_ver_cmjn_90-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1855/of_ver_cmjn_91-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1854/of_ver_cmjn_92-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1853/of_ver_cmjn_93-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1852/of_ver_cmjn_94-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1851/of_ver_cmjn_95-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1850/of_ver_cmjn_96-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1843/of_ver_cmjn_97-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1842/of_ver_cmjn_98-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1841/of_ver_cmjn_99-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1840/of_ver_cmjn_100-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1839/of_ver_cmjn_101-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1838/of_ver_cmjn_102-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1837/of_ver_cmjn_103-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1836/of_ver_cmjn_104-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1835/of_ver_cmjn_105-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1834/of_ver_cmjn_106-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1833/of_ver_cmjn_107-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1832/of_ver_cmjn_108-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1831/of_ver_cmjn_109-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1830/of._ver._cmjn_110-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1753/of._ver._111-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1754/of._ver._112-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1755/of._ver._113-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1756/of._ver._114-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1735/of._ver._116-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1734/of._ver._119-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1733/of._ver._120-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1732/of._ver._121-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1731/of._ver._122-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1730/of._ver._123-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1728/of._ver._125-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1727/of._ver._126-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1726/of._ver._127-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1672/of._ver._130-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1673/of._ver._131-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1674/of._ver._132-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1675/of._ver._133-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1676/of._ver._134-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1677/of._ver._135-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1678/of._ver._137-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1690/of._ver.138-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1679/of._ver._139-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1680/of._ver._140-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1681/of._ver._141-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1682/of._ver._142-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1683/of._ver._143-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1684/of._ver._144-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1686/of._ver._146-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1688/of._ver._148-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1589/of._150-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1590/of._151-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1591/of._152-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1592/of._153-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1593/of._155-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1594/of._156-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1595/of._157-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1596/of._158-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1597/of._159-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1599/of._161-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1600/of._162-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1601/of._163-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1602/of._161-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1603/of._165-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1604/of._166-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1605/of._167-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1606/of._168-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1607/of._169-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1608/of._170-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1609/of._171-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1610/of._172-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1611/of._173-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1612/of._174-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1613/of._177-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1614/of._178-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1689/of._ver._180-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1615/of._181-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1616/of._182-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1617/of._184-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1618/of._185-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1619/of._186-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1620/of._187-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1621/of._188-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1622/of._190-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1623/of._191-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1624/of._192-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1625/of._193-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1626/of._194-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1627/of._195-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1628/of._196-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1629/of._197-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1630/of._199-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1631/of._200-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1632/of._201-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1633/of._202-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1634/of._203-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1635/of._205-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1636/of._206-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1637/of._207-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1638/of._208-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1639/of._209-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1640/of._210-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1641/of._211-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1642/of._212-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1643/of._213-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1644/of._214-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1645/of._215-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1646/of._216-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1647/of._217-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1648/of._218-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1649/of._219-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1650/of._220-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1651/of._221-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1652/of._223-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1654/of._225-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1655/of._226-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1656/of._ver._227-2021-farah-_doacao_de_barracas_comerciais.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1657/of._ver._228-2021-lucas-_convite_reuniao_comissao_de_loteamento.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1658/of._ver._229-2021-_eraldo-_atualizacao_na_regulamentacao_sobre_queima_de_palha_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1659/of._ver._230-2021-_simone-_situacao_conselho_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1660/of._ver._231-2021-edilson-solicitacao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1661/of._ver._232-2022-_simone-_reuniao_sobre_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1662/of._ver._234-2021-_lucas-_informacoes_adesao_ao_programa_cidade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1663/of._ver._235-2021-_farah-_servicos_de_limpeza_e_desobstrucao_de_elevatoria_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1664/of._ver._237-2021-_farah-_elaboracao_planta_ramais_abastecimento_de_agua_e_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1665/of._ver._238-2021-_farah-_indicacao_pl_sobre_preservacao_de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1666/of._ver._239-2021-_simone-_obra_academia_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1667/of._ver._240-2021-_simone_-_reuniao_pestalozzi_e_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1668/of._ver._241-2021_-_farah_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1669/of._ver._242-2021_-_farah_-_reparo_no_medidor_de_energia_de_escola.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1670/of._ver._244-2021-_farah-_informacoes_sobre_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1725/of._ver._246-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1724/of._ver._247-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1723/of._ver._248-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1722/of._ver._249-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1721/of._ver._250-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1720/of._ver._252-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1719/of._ver._253-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1718/of._ver._254-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1717/of._ver._255-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1716/of._ver._257-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1715/of._ver._258-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1714/of._ver._259-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1712/of._ver._261-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1711/of._ver._263-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1710/of._ver._265-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1709/of._ver._266-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1708/of._ver._267-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1707/of._ver._268-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1706/of._ver._269-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1704/of._ver._271-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1703/of._ver.272-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1701/of._ver._273-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1700/of._ver._274-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1699/of._ver._276-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1698/of._ver._277-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1697/of._ver._279-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1696/of._ver._281-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1695/of._ver._282-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1694/of._ver._283-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1693/of._ver._284-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1692/of._ver._286-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1691/of._ver._287-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1671/of._ver._289-2021_-_celso_-_manutencao_em_rede_eletrica_rural.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1687/of._ver._147-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1702/of._ver._273_-_a-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1997/of_ver_41-2021_b.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/927/of_gp-pmjn_no_186-2021_-_indicacao_de_01_representante_para_a_comissao_do_cmfafminvest..pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/937/oficio_gp_pmjn_211-2021-indicacao__vereador_elaboracao_ppa_000309.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/938/oficio_gp_pmjn_233-2021-indicacao_2_vereadores_conselho_municipal_de_esporte_000308.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1017/representacao_quebra_de_decoro_em_face_do_ver_lucas_recla.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/842/mocao_001-2021-todos_vereadores-policia_civil_000148.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/843/mocao_002-2021-todos_vereadores-policia_militar_000149.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/865/mocao_003-2021-todos_os_vereadores-paulinho_emater_000212.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/868/mocao_004-2021-todos_os_vereadores-_delio_baptista_reali.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/869/mocao_005-2021-todos_os_vereadores-rita_nunes_bravo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/913/mocao_006-2021-grupo_escoteiro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/914/mocao_007-2021-homenagem_postuma_d.elvira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/936/mocao_cmjn_008-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/939/mocao_cmjn_009-2021-todos_os_vereadores-homenagem_postuma_jose_maria_da_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/979/mocao_010-21-lucas_-_ministra_damares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/991/mocao_011-2021-simone-aposentadoria_marcos_possato.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/992/mocao_012-2021-simone-aposentadoria_joao_bosco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/993/mocao_013-2021-simone-homenagem_thais_guzzo_fraga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/994/mocao_014-2021-lucas-apoio_comissao_aprovados_concurso_pc.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1036/015-21-mesa_diretora_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1037/016-21-mesa_diretora_-_secretaria_de_saude_e_usfs.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1021/mocao_cmjn_017-2021-congratulacoes_dr._kleber_reis.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1033/018-2021-lucas-servidor_edson_viana_da_silva.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1034/019-2021-eliel-professores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1035/020-2021-eliel-servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1055/mocao_021-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1045/mocao_cmjn_022-2021-tarcisio_morellatto_19102021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1046/mocao_cmjn_023-2021-congratulacoes_igrejas_evangelicas_19102021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1070/024-21-lucas-jose_p_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1071/025-21-lucas-florencio_pessoa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1073/026-21-mesa_-_outubro_rosa_e_novembro_azul.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1072/027-21-farah_-_outubro_rosa_-_carla_c_f_silva.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1077/mocao_028-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1092/mocao_029-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1113/mocao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/974/tcees-oficio_3050-2021-contas_pmjn_2017.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/997/projeto_decreto_legislativo_001-2021-aprova_contas_pmjn_2017_com_ressalvas.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1110/projeto_decreto_legislativo_002-2021-aprova_contas_pmjn_2018_com_ressalvas.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/845/pl_cmjn_322-2021-simone-programa_farmacia_solidaria_000166.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/853/pl_cmjn_323-2021-lucas-plantao_farmacias_000197.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/867/pl_cmjn_325-2021-marcelo-transparencia_iptu_000221.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/884/pl_cmjn_326-2021_000004.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/889/pl_327-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/899/pl_cmjn_328-2021-simone-transparencia_vacinas_covid.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/934/pl_cmjn_329-2021-simone-transparencia_rastreamento_vacinas_covid_000312.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/935/pl_cmjn_330-2021-empresa_energia.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/951/pl_cmjn_331-2021-eliel-campanha_do_agasalho_000339.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/971/pl_cmjn_332-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/972/pl_cmjn_333-2021-lucas-doacao_de_bens_moveis_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/973/pl_cmjn_334-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/986/pl_335-2021-evandro-altera_a_lei_municipal_906-1998-saae-jn_20210805_131431.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/995/pl_cmjn_336-2021-lucas-educacao_linguagem.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/990/pl_cmjn_337-2021-linguagem_clara_12082021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1024/pl_338-2021-lucas-educacao_financeira.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1016/pl_cmjn_339-2021-marcelo-fibromialgia-atendimento_preferencial_13092021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1025/pl_340-2021-marcelo_e_glaber-fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1026/pl_341-2021-lucas-cobranca_custos_limpeza_espacos_publicos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1040/pl_cmjn_342-2021-lucas-desobrigatoriedade_comprovante_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1116/343-2021-eraldo_-ruas_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/796/pl_1788-2021_000085.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/798/pl_1789-2021-altera_lei_municipal_970-99.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/799/pl_1790-2021-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/844/pl_1.791-2021-altera_loa_000162.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/866/pl_1.792-2021-agentes_comunitario_saude_000219.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/885/pl_1793-2021_000005.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/881/proj._de_lei_1.794-2021-fundeb.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/886/pl_1795-2021_000006.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/887/pl_1796-2021_000007.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/890/pl_1797-2021-auxilio_emergencial_pandemia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/891/pl_1798-2021-cessao_servidor_mp.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/892/pl_1799-2021-convenio_secsegpublica_pc.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/893/pl_1800-2021-covenio_secseg.publica-_pmpdf.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/894/pl_1801-2021-faixa_nao_edificante_rodovia_federal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/895/pl_1802-2021-rateio_honorarios_procuradores.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/903/pl_1803-2021-ldo_000268.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/905/pl_1804-2021-autoriza_celebrar_acordo_processo_administrativo_e_transacionarem_processo_judiciais.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/906/pl_1805-2021-criacao_conselho_municipal_de_esporte_e_fme.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/907/pl_1806-2021-autoriza_recebimento_doacao_bens_e_servicos.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/915/pl_1807-2021-plano_mun_cult.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/928/pl_1808-2021-acresce_prgfo_unico_lm_3.289-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/929/pl_1809-2021-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/930/pl_1810-2021-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/931/pl_1811-2021-altera_lm_3.036-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/932/pl_1812-2021-dispoe_sobre_alteracao_da_lm_3.036-2001_que_dispoe_sobre_a_estrutura_administrativa_da_pmjn.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/955/pl_1813-21-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/956/pl_1814-21-modifica_lei_1425-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/966/pl_1815-2021-dispoe_sobre_a_criacao_do_servico_de_atendimento_familiar__do_municipio_de_joao_neiva-es_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/967/pl_1816-2021-autoriza_abertura_de_credito_ad._suplementar_ao_orcamento_do_municipio_de_jn_para_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/968/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/969/pl_1818-2021-autoriza_abertura_de_credito_ad._especial_no_orcamento_vigente_do_municipio_de_jn_000407.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/970/pl_1819-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/982/pl_1820-2021-altera_lei_970-99-codigo_mun_vig_sanitaria_000437.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/985/pl_1821-2021-criacao_fmeief-pedido_urgencia_20210803_112927.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/996/pl_1822-2021-institui_zeis.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1012/pl_1.823-2021-ppa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1013/pl_1.824-2021-carteira_municipal_de_identificacao_do_autista_13092021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1014/pl_1.825-2021-credito_adicional_especial_10092021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1015/pl_1.826-2021-altera_art.6o_lei_3.259-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1027/pl_1.827-2021-altera_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1028/pl_1.828-2021-loa_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1029/pl_1.829-2021-doacao_area.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1038/pl_1.830-2021-previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1039/pl_1.831-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1042/pl_1832-2021-abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1043/pl_1833-2021-altera_lei_3.027-2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1044/pl_1834-2021-abertura_credito_adicional_especia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1083/projeto_de_lei_n_1.837-2021_-_altera_lei_3.305-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1084/pl_1.838-2021_-_ratifica_delibercao_do_cointer.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1085/projeto_de_lei_1.839-2021_000013.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1086/projeto_de_lei_1.840-2021_000016.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1087/projeto_de_lei_1.841-2021_000014.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1088/projeto_de_lei_1.842-2021_000015.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1106/proj._lei_1.845-2021_taxa_adm_ipsjon_completo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1107/proj._lei_1.846-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1108/proj._lei_1.847-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1109/proj._lei_1.848-2021_credito.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1114/proj._lei_1.849-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1115/proj._lei_1.850-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/848/p_resolucao_001-2021_000156.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/983/projeto_de_resolucao_cmjn_002-2021-lucas-convocacao_prefeito_e_procurador_000424.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/797/proposta_emenda_001-2021_-_pl_1788-2021_000086.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/943/proposta_de_emenda_004-2021-eliel-pl_1811-2021_000330.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/980/proposta_de_emenda_005-2021-pl_1815-21_-_familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/989/proposta_de_emenda_006-21-pl_334-2021_090820211.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/800/rqto_001-2021-lucas-isentando_iptu_moradores_cadunicos_000107.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/801/rqto_002-2021-lucas-doacao_kits_escolares_000108.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/802/rqto_003-2021-marcelo-poda_arvores_floresta_000109.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/803/rqto_004-2021-marcelo-manutencao_ruas_alvorada_000110.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/805/rqto_006-2021-lucas-unidade_saude_crubixa_000112.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/806/rqto_007-2021-lucas-auxilio_emergencial_municipes_000113.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/807/rqto_008-2021-lucas-plano_municipal_saneamento_basico_000114.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/808/rqto_009-2021-lucas-compra_lixeiras_e_conteiner_000115.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/809/rqto_010-2021-lucas-poda_arvores_arnulfo_neves_000116.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/810/rqto_011-2021-lucas-limpeza_cristal_000117.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/811/rqto_012-2021-lucas-criacao_banco_de_alimentos_000118.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/812/rqto_013-2021-lucas-retirada_quebra-molas_000119.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/813/rqto_014-2021-lucas-restabelecimentos_horario_onibus_sao_roque_000120.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/814/rqto_015-2021-celso-conservacao_estrada_demetrio_ribeiro_x_barra_triunfo_000121.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/815/rqto_016-2021-simone-servico_taxi_000122.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/816/rqto_017-2021-simone-continuidade_atendimento_odonto_acioli_000123.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/817/rqto_018-2021-farah-parceria_termoeletrica_manutencao_vias_000124.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/818/rqto_019-2021-farah-manutencao_calcamento_ruas_pestalozzi_000125.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/819/rqto_020-2021-farah-manutencao_passeios_pontes_000126.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/820/rqto_021-2021-farah-manutencao_calcamento_rua_francisco_neto_000127.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/821/rqto_022-2021-farah-alargamento_rua_pierina_pessoti_000128.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/822/rqto_023-2021-junior-implantacao_cerco_eletronico_000129.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/823/rqto_024-2021-lucas-elaboracao_plano_de_acoes_covid_000130.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/824/rqto_025-2021-lucas-limpeza_das_margens_rios_centro_000131.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/825/rqto_026-2021-celso-galeria_demetrio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/826/rqto_027-2021-farah-eraldo-celso-manutencao_estradas_vicinais_rurais_000132.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/827/rqto_028-2021-farah-retirada_palmerias_rua_jose_vulpi_000133.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/828/rqto_029-2021-farah-limpeza_bairro_santa_luzia_000134.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/829/rqto_030-2021-farah-servico_drenagem_rua_jose_vulpi_000135.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/830/rqto_031-2021-farah-quebra-molas_rua_das_orquideas_000136.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/831/rqto_032-2021-farah-limpeza_lote_rua_gilvan_favaro_000137.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/832/033-2021-marcelo-manutencao_calcamento_ruas_bairro_sta_luzia.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/833/rqto_034-2021-lucas-reservatorio_agua_santo_afonso_000138.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/834/rqto_035-2021-lucas-implantacao_nac_000139.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/835/rqto_036-2021-celso-pintura_estacionamento_rua_7_000140.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/836/rqto_037-2021-celso-limpeza_ruas_demetrio_ribeiro_000141.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/837/rqto_038-2021-lucas-reforma_quadra_cavalinhos_000142.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/838/rqto_039-2021-lucas-comercio_atividade_essencial_000143.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/839/rto_041-2021-celso-limpeza_rodovia_mario_ruy_000153.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/840/rto_042-2021-celso-calcamento_final_da_rua_demetrio_ribeiro_000154.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/847/rqto_043-2021-farah-celso-limpeza_ruas_cavalinho_000177.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/855/rqto_044-2021-farah-sinalizacao_rua_eurico_sales_000201.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/856/rqto_045-2021-lucas-gestao_integrada_municipal_000202.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/857/rqto_046-2021-lucas-contratacao_policiais_reserva_000203.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/858/rqto_047-2021-farah-corrimao_escadaria_b.cruzeiro_000204.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/859/rqto_048-2021-simone-encaminhamento_pl_itbi_000205.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/861/rqto_050-2021-celso-limpeza_estrada_demetrio_ribeiro_000207.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/862/rqto_051-2021-celso-calcamento_trecho_final_rua_b._ernesto_silva_000208.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/863/rqto_052-2021-bocalisa-quebra-molas_rua_cohab_000209.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/864/rqto_053-2021-bocalisa-quebra-molas_rua_santo_afonso_000210.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/870/rqto_054-2021-farah-escadaria_bairro_de_fatima-vico.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/872/rqto_055-2021-lucas-banheiro_quimico_centro_jn_000231.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/873/rqto_056-2021-lucas-calcada_avenida_da_acesso_b.crubixa_000232.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/871/rqto_057-2021-evandro-regulamentacao_servico_saae_000245.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/874/rqto_058-2021-marcelo-limpeza_estrada_liga_sauna_e_sto_antonio_000233.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/875/rqto_059-2021-marcelo-quebra-molas_rua_vinhaticos-floresta_000234.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/876/rqto_060-2021-lucas-condtrucao_praca_poliesportiva_campo_independente_000236.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/877/rqto_061-2021-lucas-conservacao_trecho_estrada_que_da_acesso_ao_jua_000238.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/878/rqto_062-2021-lucas-manutencao_ponte_proxima_campo_ferroviaria_000239.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/879/rqto_063-2021-farah-limpeza_e_notificacao_proprietarios_terrenos__000240.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/880/rqto_064-2021-farah-atendimento_moradores_crubixa_pela_us_floresta__000241.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/882/rqto_065-2021_000002.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/883/rqto_066-2021_000003.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/888/rqto_cmjn_067-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/897/rqto_069-2021-lucas-realizacao_cultos_e_missas.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/898/rqto_070-2021-edilson-conservacao_rua_celso_luiz_guzzo_barone-cohab.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/900/rqto_071-2021-celso-quebra-molas_demetrio_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/901/rqto_072-2021-celso-quebra-molas_rua_arnulfo_neves.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/902/rqto_073-2021-eliel-equipe_saude_rio_lampe_000267.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/908/rqto_074-2021-lucas-grade_protetora__000283.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/904/rqto_075-2021-edilson-estrada_jua_000271.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/909/rqto_076-2021-marcelo-rua_tanisleia_pires_folli.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/910/rqto_077-2021-evandro-regulamentacao_com_organizacao_dos_pontos_de_taxi_000285.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/911/rqto_078-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/912/rqto_079-2021-evandro-extensao_rede_eletrica_no_jua_000286.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/916/req._080-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/917/requerimento_cmjn_081-2021_-_farah_-_medicamentos_no_interior_versao_atualizada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/918/req._082-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/919/req._083-2021_-_farah.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/924/camara_municipal_de_joao_neiva_2.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/920/req._085-2021_-_simone.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/921/req._086-2021_-_eraldo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/922/req._087-2021_eraldo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/923/req._088-2021_-_simone.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/926/requerimento_cmjn_089-2021_-_prof._eliel.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/933/rqto_090-2021-eliel-inform._abandono_aninais_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/941/rqto_cmjn_092-2021-glauber-us_bairro_piraqueacu_000328.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/942/rqto_cmjn_093-2021-eliel-custeio_servicos_acesso_internet.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/944/rqto_cmjn_094-2021-marcelo-quebra-molas_rua_jatoba_e_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/945/rqto_cmjn_095-2021-marcelo-manutencao_ruas_b_alvorada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/946/rqto_cmjn_097-2021-farah-limpeza_corrego_piraqueacu.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/947/rqto_cmjn_99-2021-eliel-selo_empresa_acessivel.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/948/rqto_cmjn_100-21-eliel-selo_empresa_amiga_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/949/rqto_cmjn_101-21-eliel-informacoes_cronograma_atendimentos_saude.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/950/rqto_cmjn_102-21-celso-manutencao_calcamento_estrada_marcelo_b.campagnaro_000344.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/953/rqto_cmjn_103-mantovani-bueiro_ruas_centro_000368.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/954/rqto_104-2021-evandro-melhoria_rede_iluminacao_santo_afonso_000373.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/958/rqto_105-2021-lucas-instalacao_abrigo_emergencial_no_municipio_000371.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/959/rqto_106-2021-lucas-reforma_do_muro_de_contencao_rua_melquezedeque_clemente-cohab_000372.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/957/rqto_cmjn_107-eliel-palmeira_pracinha_igreja_000369.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/960/rqto_cmjn_108-21-farah-patio_missionarios_combonianos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/961/rqto_cmjn_109-21-farah-limpeza_galeria_rua_15_novembro.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/962/rqto_cmjn_110-21-farah-substituicao_postes_madeira_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/963/rqto_cmjn_111-21-eliel-melhor_acessibilidade_site.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/964/rqto_cmjn_112-21-conselho_m_transp_acesso_inf.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/965/rqto_cmjn_113-21-eliel-sac-_limpeza_urbana.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/976/115-21-eliel-reitera_rqto_cmjn_101-2021-cronograma_atendimento_profissionais_saude.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/977/rqto_116-2021-eliel-esclarecimentos_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/978/rqto_117-2021-lucas-instalacao_banheiro_publico_centro_jn_000421.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/987/118-2021-eraldo-marcelo-alteracao_transito_subida_floresta_09082021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/988/rqto_119-2021-eliel-informacoes_obras_09082021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/998/rqto_120-21-simone-atendimento_crubixa_acs.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/999/rqto_121-21-lucas-reestruturacao_ponte_sto_afonso.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1009/rqto_122-2021-simone-reitera_rqto_itbi.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1000/rqto_124-2021-eliel-composicao_conselho_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1002/rqto_125-2021-celso-repintura_faixas_pedestres_24082021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1003/rqt_126-2021-simone-calcada_cidada_av._helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1004/rqt_127-2021-lucas-resolucao_parlamento_mirim.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1005/rqt_128-2021-simone-quebra-molas_rua_7_setembro.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1006/rqt_129-2021-edilson_mantovani-quebra-molas_avenida_central_cohab.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1007/rqt_130-2021-edilson_mantovani-extensao_rede_agua_rua_genesio_francisco_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1019/rqto_131-2021-lucas-reducao_taxa_alvara_funcionamento.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1020/rqto_132-2021-simone-modernizacao_e_reestruturacao_transito_jn.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1008/rqt_133-2021-farah-dedetizacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1010/rqto_134-2021-eliel-prestacao_contas_educacao_25.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1018/rqto_135-2021-lucas-manutencao_ruas_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1022/rqto_136-2021-marcelo-corrimao_escadaria_raimunda_rodrigues__27092021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1023/rqto_137-2021-evandro_aplicativo_transporte.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1031/rqto_138-2021-lucas.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1032/rqto_139-2021-marcelo.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1041/rqto140-lucas-quebra-molas_b.fatima.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1047/rqto_141-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1048/rqto_142-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1049/rqto_143-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1050/rqto_144-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1051/rqto_145-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1052/rqto_146-2021_26102021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1053/rqto_147-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1054/148-2021-eliel_-abono_e_piso_salarial_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1056/rqto_149-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1057/rqto_150-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1058/rqto_151-2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1059/rqto_152-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1060/rqto_153-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1061/rqto_154-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1062/rqto_155-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1063/rqto_156-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1064/rqto_157-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1065/rqto_158-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1066/rqto_159-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1074/requerimento_160-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1067/rqto_161-2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1068/rqto_162-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1069/rqto_163-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1075/requerimento_164-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1076/requerimento_165-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1079/req._166-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1080/req._167-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1081/req._169-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1078/requerimento_170-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1089/requerimento_173-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1082/requerimento_174-21.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1093/req._175-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1094/req.176-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1096/req._178-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1097/req._179-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1111/rqto_180-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1099/req._182-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1100/req._183-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1101/req._184-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1102/req._185-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1103/req._186-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1104/req._187-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1090/requerimento_189-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1091/requerimento_190-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1105/req._191-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1112/rqto_192-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1011/veto_ao_pl_cmjn_332-2021_13092021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1030/veto_pl_cmjn_333-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/984/proposta_de_emenda_a_lei_organica_municipal_no_004-2021_000440.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2029/of_ver_01-2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2028/of_ver_02-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2027/of_ver_03-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2026/of_ver_04-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2025/of_ver_05-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2024/of_ver_06-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2023/of_ver_07-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2022/of_ver_08-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2021/of_ver_09-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2020/of_ver_10-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2019/of_ver_11-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2018/of_ver_12-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2017/of_ver_13-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2016/of_ver_14-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2015/of_ver_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2014/of_ver_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2013/of_ver_18-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2012/of_ver_19-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2011/of_ver_20-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2010/of_ver_21-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2009/of_ver_22-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2008/of_ver_26-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2007/of_ver_27-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2006/of_ver_28-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2005/of_ver_29-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2004/of_ver_30-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2003/of_ver_31-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2002/of_ver__32-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2001/of_ver_33-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/2000/of_ver_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1999/of_ver_35-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1998/of_ver_36-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1996/of_ver_41-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1995/of_ver_42-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1994/of_ver_43-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1993/of_ver_44-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1992/of_ver_45-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1983/of_ver_046-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1982/of_ver_047-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1981/of_ver_048-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1980/of_ver_049-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1979/of_ver_050-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1978/of_ver_051-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1977/of_ver_052-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1976/of_ver_053-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1975/of_ver_054-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1974/of_ver_055-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1973/of_ver_057-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1972/of_ver_058-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1971/of_ver_059-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1966/of_ver_060-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1967/of_ver_061-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1968/of_ver_062-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1969/of_ver_063-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1970/of_ver_064-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1965/of_ver_065-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1964/of_ver_066-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1963/of_ver_067-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1962/of_ver_068-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1961/of_ver_069-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1960/of_ver_070-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1959/of_ver_071-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1958/of_ver_072-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1957/of_ver_073-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1886/of_ver_cmjn_075-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1885/of_ver_cmjn_076-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1884/of_ver_cmjn_077-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1882/of_ver_cmjn_078-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1881/of_ver_cmjn_079-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1880/of_ver_cmjn_081-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1879/of_ver_cmjn_082-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1877/of_ver_cmjn_084-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1876/of_ver_cmjn_085-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1875/of_ver_cmjn_086-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1859/of_ver_cmjn_87-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1858/of_ver_cmjn_88-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1857/of_ver_cmjn_89-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1856/of_ver_cmjn_90-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1855/of_ver_cmjn_91-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1854/of_ver_cmjn_92-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1853/of_ver_cmjn_93-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1852/of_ver_cmjn_94-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1851/of_ver_cmjn_95-2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1850/of_ver_cmjn_96-2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1843/of_ver_cmjn_97-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1842/of_ver_cmjn_98-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1841/of_ver_cmjn_99-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1840/of_ver_cmjn_100-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1839/of_ver_cmjn_101-2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1838/of_ver_cmjn_102-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1837/of_ver_cmjn_103-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1836/of_ver_cmjn_104-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1835/of_ver_cmjn_105-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1834/of_ver_cmjn_106-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1833/of_ver_cmjn_107-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1832/of_ver_cmjn_108-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1831/of_ver_cmjn_109-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1830/of._ver._cmjn_110-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1753/of._ver._111-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1754/of._ver._112-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1755/of._ver._113-2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1756/of._ver._114-2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1735/of._ver._116-2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1734/of._ver._119-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1733/of._ver._120-2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1732/of._ver._121-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1731/of._ver._122-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1730/of._ver._123-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1728/of._ver._125-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1727/of._ver._126-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1726/of._ver._127-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1672/of._ver._130-2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1673/of._ver._131-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1674/of._ver._132-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1675/of._ver._133-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1676/of._ver._134-2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1677/of._ver._135-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1678/of._ver._137-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1690/of._ver.138-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1679/of._ver._139-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1680/of._ver._140-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1681/of._ver._141-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1682/of._ver._142-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1683/of._ver._143-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1684/of._ver._144-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1686/of._ver._146-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1688/of._ver._148-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1589/of._150-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1590/of._151-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1591/of._152-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1592/of._153-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1593/of._155-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1594/of._156-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1595/of._157-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1596/of._158-2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1597/of._159-2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1599/of._161-2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1600/of._162-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1601/of._163-2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1602/of._161-2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1603/of._165-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1604/of._166-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1605/of._167-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1606/of._168-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1607/of._169-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1608/of._170-2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1609/of._171-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1610/of._172-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1611/of._173-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1612/of._174-2021.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1613/of._177-2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1614/of._178-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1689/of._ver._180-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1615/of._181-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1616/of._182-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1617/of._184-2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1618/of._185-2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1619/of._186-2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1620/of._187-2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1621/of._188-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1622/of._190-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1623/of._191-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1624/of._192-2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1625/of._193-2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1626/of._194-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1627/of._195-2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1628/of._196-2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1629/of._197-2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1630/of._199-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1631/of._200-2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1632/of._201-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1633/of._202-2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1634/of._203-2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1635/of._205-2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1636/of._206-2021.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1637/of._207-2021.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1638/of._208-2021.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1639/of._209-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1640/of._210-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1641/of._211-2021.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1642/of._212-2021.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1643/of._213-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1644/of._214-2021.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1645/of._215-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1646/of._216-2021.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1647/of._217-2021.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1648/of._218-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1649/of._219-2021.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1650/of._220-2021.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1651/of._221-2021.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1652/of._223-2021.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1654/of._225-2021.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1655/of._226-2021.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1656/of._ver._227-2021-farah-_doacao_de_barracas_comerciais.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1657/of._ver._228-2021-lucas-_convite_reuniao_comissao_de_loteamento.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1658/of._ver._229-2021-_eraldo-_atualizacao_na_regulamentacao_sobre_queima_de_palha_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1659/of._ver._230-2021-_simone-_situacao_conselho_municipal_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1660/of._ver._231-2021-edilson-solicitacao_de_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1661/of._ver._232-2022-_simone-_reuniao_sobre_nomes_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1662/of._ver._234-2021-_lucas-_informacoes_adesao_ao_programa_cidade_empreendedora.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1663/of._ver._235-2021-_farah-_servicos_de_limpeza_e_desobstrucao_de_elevatoria_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1664/of._ver._237-2021-_farah-_elaboracao_planta_ramais_abastecimento_de_agua_e_rede_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1665/of._ver._238-2021-_farah-_indicacao_pl_sobre_preservacao_de_nascentes.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1666/of._ver._239-2021-_simone-_obra_academia_centro_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1667/of._ver._240-2021-_simone_-_reuniao_pestalozzi_e_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1668/of._ver._241-2021_-_farah_-_carro_fumace.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1669/of._ver._242-2021_-_farah_-_reparo_no_medidor_de_energia_de_escola.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1670/of._ver._244-2021-_farah-_informacoes_sobre_emenda_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1725/of._ver._246-2021.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1724/of._ver._247-2021.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1723/of._ver._248-2021.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1722/of._ver._249-2021.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1721/of._ver._250-2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1720/of._ver._252-2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1719/of._ver._253-2021.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1718/of._ver._254-2021.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1717/of._ver._255-2021.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1716/of._ver._257-2021.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1715/of._ver._258-2021.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1714/of._ver._259-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1712/of._ver._261-2021.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1711/of._ver._263-2021.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1710/of._ver._265-2021.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1709/of._ver._266-2021.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1708/of._ver._267-2021.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1707/of._ver._268-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1706/of._ver._269-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1704/of._ver._271-2021.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1703/of._ver.272-2021.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1701/of._ver._273-2021.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1700/of._ver._274-2021.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1699/of._ver._276-2021.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1698/of._ver._277-2021.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1697/of._ver._279-2021.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1696/of._ver._281-2021.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1695/of._ver._282-2021.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1694/of._ver._283-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1693/of._ver._284-2021.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1692/of._ver._286-2021.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1691/of._ver._287-2021.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1671/of._ver._289-2021_-_celso_-_manutencao_em_rede_eletrica_rural.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1687/of._ver._147-2021.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1702/of._ver._273_-_a-2021.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1997/of_ver_41-2021_b.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/927/of_gp-pmjn_no_186-2021_-_indicacao_de_01_representante_para_a_comissao_do_cmfafminvest..pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/937/oficio_gp_pmjn_211-2021-indicacao__vereador_elaboracao_ppa_000309.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/938/oficio_gp_pmjn_233-2021-indicacao_2_vereadores_conselho_municipal_de_esporte_000308.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2021/1017/representacao_quebra_de_decoro_em_face_do_ver_lucas_recla.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H571"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="162.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="198.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="197.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>