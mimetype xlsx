--- v0 (2026-02-08)
+++ v1 (2026-04-03)
@@ -10,2097 +10,2689 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="671">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1693" uniqueCount="860">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denúncia apresenta por cidadão</t>
   </si>
   <si>
     <t>Lucas Recla</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/661/denuncia_lucas_recla.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/661/denuncia_lucas_recla.pdf</t>
   </si>
   <si>
     <t>Denúncia apresentando fatos e teses ímprobos, inconstitucionais e ilegais ou suscetíveis de possível responsabilização do Prefeito Municipal, e pedindo providências à Câmara Municipal para instalação de CPI/CEI.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Concede férias ao Prefeito Municipal</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/655/313-20-revoga_lei_3203_19_codigo_tributario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/655/313-20-revoga_lei_3203_19_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 3.203 de 27 de setembro de 2019, repristinando a vigência da Lei Municipal nº 485/1994 e das leis posteriores que a alteraram, na forma que especifica</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/666/pl_cmjn_314-2020-reajuste_servirvidores_000154.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/666/pl_cmjn_314-2020-reajuste_servirvidores_000154.pdf</t>
   </si>
   <si>
     <t>Concede reajuste na remuneração dos servidores públicos da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
     <t>Dispõe sobre instalação de equipamento de eliminador de ar nas tubulações do sistema de abastecimento do SAAE</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_cmjn_316-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_cmjn_316-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de conservação do patrimônio público e combate ao vandalismo no âmbito do Município de João Neiva</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Glauber Tonon, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de equipamento eliminador de ar nas tubulações do sistema de abastecimento de água do SAAE</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>Kaká, Mário Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/689/318-2020-subsidio_covid.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/689/318-2020-subsidio_covid.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução dos subsídios dos Vereadores do Município de João Neiva em 70% (setenta por cento) do valor líquido atual, em razão da pandemia do COVID-19, até o fim desta legislatura, e dá outras providências</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/722/pl_cmjn_319-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/722/pl_cmjn_319-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os subsídios do Prefeito, Vice-prefeito, Vereadores e Secretários Municipais para a legislatura de 2021-2024, e dá outras providências</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/725/320-2020-mesa-subsidios.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/725/320-2020-mesa-subsidios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, Vice-prefeito, Vereadores e Secretários Municipais para o  exercício de 2021 a 2024, mantendo os valores dos atuais subsídios</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/641/pl_1.735-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/641/pl_1.735-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento anual do exercício de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/642/pl_1.736-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/642/pl_1.736-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/644/pl_1.738-2020_000122.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/644/pl_1.738-2020_000122.pdf</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/653/pl_1.739-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/653/pl_1.739-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de complemento salarial aos agentes comunitários de saúde e aos agentes de combate às endemias</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/654/pl_1.740-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/654/pl_1.740-2020.pdf</t>
   </si>
   <si>
     <t>Altera a instrução dos cargos de ajudante, auxiliar de serviços gerais, vigias e calceteiro, constantes no anexo III, da Lei Municipal nº 3.101/2018</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/658/pl_1.741-2020_000138.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/658/pl_1.741-2020_000138.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no orçamento</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/659/pl_1.742-2020_000139.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/659/pl_1.742-2020_000139.pdf</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/663/pl_1743-2020-area_non_aedificandi.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/663/pl_1743-2020-area_non_aedificandi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a faixa de non aedificandi no perímetro do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/664/pl_1744-2020_000149.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/664/pl_1744-2020_000149.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alíquotas destinadas ao Regime Próprio de Previdência Social dos Servidores Públicos do Município de João Neiva</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/665/pl_1745-2020_000148.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/665/pl_1745-2020_000148.pdf</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/668/pl_1746-2020_000151.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/668/pl_1746-2020_000151.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de complemento salarial aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias, no mês de janeiro de 2020</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/669/pl_1747-2020_000152.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/669/pl_1747-2020_000152.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.512/2013, que institui a nota fiscal de serviços eletrônica (NF’e)</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/671/pl_1.748-2020_000156.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/671/pl_1.748-2020_000156.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 2.120/2009, que autoriza aquisição de área de terra por desapropriação amigável, mediante indenização</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/672/pl_1749-2020_estrutura_administrativa_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/672/pl_1749-2020_estrutura_administrativa_ipsjon.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 0977/99, que dispõe sobre a Estrutura Administrativa e Organizacional do IPSJON</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/673/pl_1750-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/673/pl_1750-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração das Leis Municipais nºs 3.100/2018, 2.648/2014, 3.102/2018 e 3.101/2018</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/674/pl_1751-2020_-_aumento_ticket.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/674/pl_1751-2020_-_aumento_ticket.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração dos artigos primeiro das Leis Municipais nº 2.446/2013, 2.502/2013 e 2.505/2013, e estabelece aumento no valor do vale alimentação para os servidores da PMJN, IPSJON e Câmara Municipal</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/679/pl_1.752-2020-ldo_2021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/679/pl_1.752-2020-ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária para o exercício de 2021, e das outras providências</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/680/pl_1.753-20-gratificacao_autoridades_sanitarias_-_coronavirus.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/680/pl_1.753-20-gratificacao_autoridades_sanitarias_-_coronavirus.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre gratificação a autoridades sanitárias que atuar no enfretamento da pandemia do coronavirus</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/681/pl_1.754-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/681/pl_1.754-2020.pdf</t>
   </si>
   <si>
     <t>Cria o serviço de inspeção municipal (SIM) e dispõe sobre o registro, a inspeção e a fiscalização das agroindústrias que fabricam produtos e subprodutos de origem animal no Município de João Neiva</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/682/pl_1.755-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/682/pl_1.755-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas temporárias emergenciais para enfrentamento do Estado de Emergência em Saúde Pública, conforme Decreto Municipal nº 7.268/2020, estabelecendo a isenção de cobrança que especifica</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/683/pl_1.756-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/683/pl_1.756-2020.pdf</t>
   </si>
   <si>
     <t>Altera disposições sobre a utilização da Lei Municipal nº 2.954/2017, que dispõe sobre a utilização da Lei Federal nº 13.019/2014, na contratação com organização da sociedade civil no Município de João Neiva_x000D_
 _x000D_
 _x000D_
 DEVOLVIDO AO EXECUTIVO, A PEDIDO</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/684/pl_1.757-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/684/pl_1.757-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de crédito adicional suplementar ao orçamento vigente</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/685/pl_1.758-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/685/pl_1.758-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento vigente</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/686/pl_1.759-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/686/pl_1.759-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/687/pl_1.760-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/687/pl_1.760-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar aditivo de calor ao Convênio nº 01/2019, firmado com o hospital e Maternidade “Sagrado Coração de Maria” de João Neiva</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/690/pl_1.761-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/690/pl_1.761-2020.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei Municipal nº 2.120/2009, que autoriza aquisição de área de terra, por desapropriação amigável, mediante indenização.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/702/pl_1762-2020_-_criacao_do_conselho_municipal_de_educacao_de_joao_neiva.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/702/pl_1762-2020_-_criacao_do_conselho_municipal_de_educacao_de_joao_neiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Educação de João Neiva (CME-J)</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/703/pl_1763-2020-define_area_de_expansao_urbana_no_interior.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/703/pl_1763-2020-define_area_de_expansao_urbana_no_interior.pdf</t>
   </si>
   <si>
     <t>Define área de expansão urbana no interior do Município de João Neiva</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/704/pl_1764-2020-prorroga_prazo_estabelecido_no_art._2o_da_lei_municipal_no_3.239-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/704/pl_1764-2020-prorroga_prazo_estabelecido_no_art._2o_da_lei_municipal_no_3.239-2020.pdf</t>
   </si>
   <si>
     <t>Prorroga prazo estabelecido no art. 20 da Lei Municipal no 3.239/2020</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/705/pl_1765-2020_autoriza_celebracao_de_convenio_com_tjees_-urgencia.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/705/pl_1765-2020_autoriza_celebracao_de_convenio_com_tjees_-urgencia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com o Tribunal de Justiça do Estado do Espirito Santo, e dá outras providências</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/707/pl_1.766-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/707/pl_1.766-2020.pdf</t>
   </si>
   <si>
     <t>Que autoriza municipalização de Rodovia Estadual, e dá outras providências</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/708/pl_1.767-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/708/pl_1.767-2020.pdf</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/709/pl_1.768-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/709/pl_1.768-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento do Município de João Neiva, com fundamento no art. 42, 43 e 59 da Lei Federal nº 4.320/1964 e art. 167, inciso VI da CF</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/710/pl_1.769-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/710/pl_1.769-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento do Município de João Neiva, com fundamento nos arts. 42, 43 e 59 da Lei Federal nº 4.320/1964 e no art. 167, inciso VI da Constituição Federal</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/711/pl_1.770-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/711/pl_1.770-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento do Município de João Neiva, com fundamento no art. 42, 43 e 59 da Lei Federal nº 4.320/1964 e art. 167, inciso VI da CF</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/712/pl_1.771-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/712/pl_1.771-2020.pdf</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/713/pl_1.772-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/713/pl_1.772-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar aditivo de valor ao convênio nº 001/2019, firmado com o Hospital e Maternidade “Sagrado Coração de Maria” de João Neiva</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/716/pl_1.773-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/716/pl_1.773-2020.pdf</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/717/pl_1774-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/717/pl_1774-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre qualificação de entidades como Organizações Social (OS) e sobre a qualificação das Organizações da Sociedade Civil de Interesse Público (OSCIP) no âmbito do Município de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/718/pl_1775-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/718/pl_1775-2020.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura de cargo e dispositivos do Anexo VI da Lei Municipal nº 3.100/2020</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/719/pl_1776-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/719/pl_1776-2020.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 3.027/2017</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/720/pl_1777-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/720/pl_1777-2020.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal nº 3.246/2020, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2021</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/721/pl_1778-2020-compressed_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/721/pl_1778-2020-compressed_1.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do orçamento do Município de João Neiva para o exercício de 2021</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 2.795/2015</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/724/pl_1780-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/724/pl_1780-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do art. 2º da Lei Municipal nº 3.261/2020</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/727/pl_1.781-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/727/pl_1.781-2020.pdf</t>
   </si>
   <si>
     <t>Institui o componente municipal do sistema nacional de auditoria da João Neiva (CMSNA-JN)</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/728/pl_1.782-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/728/pl_1.782-2020.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria Municipal do Sistema Único de Saúde de João Neiva (Ouvidorsus-JN)</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/790/pl_1.783-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/790/pl_1.783-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre calendário oficial de eventos do Município de João Neiva</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/791/pl_1784-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/791/pl_1784-2020.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei Municipal 1.886/2007</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/792/pl_1.785-2020_000080.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/792/pl_1.785-2020_000080.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no orçamento vigente</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/793/pl_1.786-2020_000081.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/793/pl_1.786-2020_000081.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da Lei Municipal nº 3.203/2019, que dispõe sobre o Código Tributário do Município de João Neiva à Lei Complementar nº 175/2020</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/794/pl_1.787-2020_000082.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/794/pl_1.787-2020_000082.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse, em parcela única, aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate à Endemias (ACE)_x000D_
 _x000D_
 DEVOLVIDO AO PODER EXECUTIVO, A PEDIDO</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/657/001-2020_000133.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/657/001-2020_000133.pdf</t>
   </si>
   <si>
     <t>Institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2020</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/675/proposta_de_emenda_001-2020-pl_1745-20_000157.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/675/proposta_de_emenda_001-2020-pl_1745-20_000157.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda 001-2020-Projeto de Lei 1.745-2020</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/645/001-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/645/001-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN Nº 001/2018, através do qual foi solicitado ao Exmo. Sr. Prefeito Municipal que interceda junto à Agência Nacional de Transportes Terrestres - ANTT, para que providencie a instalação de um semáforo no trevo que dá acesso ao Bairro Cohab, em João Neiva.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/646/002-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/646/002-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 077/2018 ao Exmo. Sr. Prefeito Municipal, para que viabilize a instalação de corrimãos nas duas pontes localizadas na Comunidade de Ribeirão de Cima, neste Município de João Neiva, considerando o risco de acidentes que existe para pedestres quando da travessia daquelas pontes</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/647/003-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/647/003-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN Nº 024/2018, através do qual foi solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, junto ao DER-ES, a mudança de local das duas faixas de pedestres localizadas na Rua Negri Orestes (entre a Padaria Amiguinha e a Farmashow), que seriam substituídas por única faixa no centro das duas citadas faixas (em frente à entrada do Restaurante Sabor e Cia).</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/648/004-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/648/004-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 080/2018 ao Exmo. Sr. Prefeito Municipal, solicitando a viabilização da execução dos serviços de conservação e troca das placas que identificam as ruas do Município, essencial para o trabalho dos Correios e localização de endereços por parte dos munícipes e visitantes, sem considerar que melhora a imagem da cidade.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN Nº 068/2018 ao Exmo. Sr. Prefeito Municipal, para que viabilize, junto à EDP Escelsa - concessionária de energia elétrica, a extensão de rede elétrica na Rua Paulo Calíbrio, no Bairro Cohab, próximo à residência do sr. Aécio Calibrio (nº instalação 171937), ao final da rua.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/650/006-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/650/006-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN Nº 035/2019 ao Exmo. Sr. Prefeito Municipal, para que providencie, por meio da Secretaria Municipal de Obras e Serviços Urbanos, a instalação de placa informativa com os seguintes dizeres: “AQUI NÃO HÁ QUEBRA-MOLAS. RESPEITE: VELOCIDADE MÁXIMA 30 KM/H”  no início da Rua Geraldo Francisco da Silva, na subida do Bairro Cohab, que se inicia no trevo de João Neiva.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/651/007-2020-ademir.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/651/007-2020-ademir.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 037/2018, de sua autoria, no qual solicita ao Exmo. Sr. Prefeito Municipal que providencie melhorias na entrada do cemitério de Cavalinho.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/652/008-2020-todos_vere.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/652/008-2020-todos_vere.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria de todos os Vereadores, solicitando que sejam reiterados os termos do Requerimento CMJN Nº 019/2019 ao Exmo. Sr. Prefeito Municipal que interceda junto à Concessionária ECO 101, para que providencie a reinstalação do abrigo de ônibus às margens da BR 101, na localidade de Caboclo Bernardo, pois o abrigo ali existente foi derrubado por ocasião da duplicação da rodovia.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/656/009-2020_000132.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/656/009-2020_000132.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal os devidos reparos nas passarelas da ponte sobre o Rio Piraqueaçu, ligando o centro da cidade ao Bairro Vila Nova de Baixo</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/660/010-2020-kaka.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/660/010-2020-kaka.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, ações que possibilitem a pavimentação de seguimento da Rua Joaquim Silva Almeida no antigo Loteamento Ernesto Silva.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/677/012-2020-kaka.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/677/012-2020-kaka.pdf</t>
   </si>
   <si>
     <t>Seja solicitado ao Exmo. Senhor Prefeito Municipal ações junto aos setores competentes que apresentem uma avaliação técnica sobre a existência ou não de riscos oferecidos pela gigantesca palmeira real existente na Praça Nossa Senhora do Líbano, centro da cidade, e caso seja necessário e com ampla divulgação aos munícipes, seja providenciada a remoção da referida árvore.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/676/013-2020-kaka.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/676/013-2020-kaka.pdf</t>
   </si>
   <si>
     <t>Requer seja viabilizado pelo Poder Executivo Municipal a isenção, desconto ou formas alternativas de quitação da taxa de esgoto, bem como que seja proibido o corte no fornecimento de água potável a população de baixa renda, durante o período que durar o estado de emergência de saúde pública.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização das seguintes melhorias no serviço de táxi do Município:_x000D_
 _x000D_
 a)	Nos locais onde existem pontos de táxi no centro da Cidade, destinar uma das vagas para parada temporária desses veículos (somente para embarque de passageiros). Isso porque, quando um táxi do Ponto da Rodoviária, por exemplo, vem buscar um passageiro no centro não encontra local de parar (sem atrapalhar o trânsito) e quando é utilizada uma das vagas de táxis existentes, os titulares daqueles pontos reclamam, gerando discussões._x000D_
 _x000D_
 b)	Criação de uma vaga de estacionamento de táxi (só para embarque) próximo ao Supermercado Nacional (existia e com a reforma da Avenida foi excluída)._x000D_
 _x000D_
 Registre-se que tais sugestões partiram dos próprios taxistas (mais de 15) presentes em reunião ocorrida no dia 13/05/2020 na Câmara Municipal.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Glauber Tonon, Júnior Deambrósio, Marcelo Campostrini, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização legal de isenção, suspensão e/ou prorrogação de tributos e taxas até o final do exercício de 2020, em razão da grave crise econômica provocada pela Pandemia – Covid 19.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/693/017-20-waldemar-servico_de_conservacao_ruas_no_bairro_folresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/693/017-20-waldemar-servico_de_conservacao_ruas_no_bairro_folresta.pdf</t>
   </si>
   <si>
     <t>Solicitando à V.Exª. para que, junto aos setores competentes, viabilize os serviços de conservação e recuperação das ruas e avenidas do Bairro Floresta._x000D_
 _x000D_
 Várias têm sido as reclamações dos moradores no sentido de que as ruas encontram-se a cada dia em piores condições de trafegabilidade, devido aos enormes buracos existentes.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/694/018-20-renan-retirada_arvore.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/694/018-20-renan-retirada_arvore.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que providencie, junto ao setor competente, a limpeza do terreno da prefeitura, situada na Avenida das Castanheiras, bairro Alvorada.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/695/019-20-renan-servico_de_conservacao_e_limpeza_em_terreno_baldio_no_bairro_alvorada.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/695/019-20-renan-servico_de_conservacao_e_limpeza_em_terreno_baldio_no_bairro_alvorada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que através da secretaria competente sejam realizados, em caráter de urgência, serviços de conservação e limpeza de terreno baldio existente na Rua das Castanheiras, Bairro Alvorada – Extensão do Bairro Floresta.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/696/020-20-junior-proibicao_de_estacionar_na_rua_miguel_gabidelli.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/696/020-20-junior-proibicao_de_estacionar_na_rua_miguel_gabidelli.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que interceda junto ao órgão responsável para que efetue a instalação de placa de proibido estacionar no final da Rua Miguel Gabidelli (próximo à esquina com a Av. Presidente Vargas).</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/697/021-20-renan-poda_de_arvores_bairro_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/697/021-20-renan-poda_de_arvores_bairro_floresta.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, que através da secretaria competente seja feito a poda de árvores, situada na Avenida Perobas, em frente à residência do Sr. Dorildo Caliman, no Bairro Floresta.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Júnior Deambrósio, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/698/022-20-junior-corte_ou_poda_de_arvore_na_rua_dos_trailers.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/698/022-20-junior-corte_ou_poda_de_arvore_na_rua_dos_trailers.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Senhor Prefeito Municipal, que através da secretaria competente seja feito o corte ou poda de árvore situada na Rua Mauro Mattos, em frente à residência da Sr.ª Inês Cometti, no Centro, próximo aos trailers.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/699/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/699/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, que através da secretaria competente, a colocação de 02 quebra-molas na Rua Projetada, S/Nº (Demétrio Ribeiro), perto da distribuidora de gás e ração.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/700/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/700/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, que através da secretaria competente, Colocação de 02 quebra-molas na Avenida Monte Verde, rua esta que dá acesso aos Bairros Crubixá e Floresta.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/701/025-20-renan-corte_de_arvore_bairro_vila_nova_de_baixo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/701/025-20-renan-corte_de_arvore_bairro_vila_nova_de_baixo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, através da secretaria competente, o corte da árvore que se encontra na Rua Étore Brotto, em frente à residência da Sr.ª Júlia Bissi, na área do rio, no Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Mário Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_cmjn_026-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_cmjn_026-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando o que segue:_x000D_
 A Comunidade Rural de Barra do Triunfo se destaca como grande produtora de café, atividade agropecuária que tem conseguido garantir renda para as famílias rurais e manter significativa parcela da população residindo no interior do Município, com destaque para referida Comunidade, além de Acioli, Cavalinho, Demétrio Ribeiro e Ribeirão._x000D_
 _x000D_
 Barra do Triunfo tem a particularidade de estar localizada em área de topografia acidentada, restringindo o espaço destinado a edificação de novas casas residenciais._x000D_
 _x000D_
 Nesse contexto, estão surgindo várias novas moradias nas margens da Rodovia ES 450 (Rodovia Mário Ruy), que em levantamento preliminar, foram identificadas aproximadamente quinze residências nas margens da Rodovia até uma distância de 1,00 Km da Comunidade de Barra do Triunfo._x000D_
 _x000D_
 Nesse contexto, requeremos a extensão do serviço de iluminação pública , ao longo da rodovia, de forma a favorecer os atuais moradores e eventuais outras famílias.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/714/027-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/714/027-2020.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, com urgência, reforma total do prédio onde funciona o Centro Odontológico de João Neiva, bem como a compra de equipamentos básicos para continuação do trabalho.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marcelo Campostrini, Glauber Tonon, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/715/rqto_cmjn_029-2020_000250.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/715/rqto_cmjn_029-2020_000250.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Senhor Prefeito Municipal que estude a viabilidade de recursos junto aos governos federal ou estadual, no sentido de se implantar um sistema de videomonitoramento, com a instalação de câmeras nas ruas e instalações públicas do Centro de João Neiva. _x000D_
 O objetivo principal, além é claro de garantir um ambiente mais seguro aos moradores, visitantes e funcionário do município, e com esta proposta iremos auxiliar no combate à criminalidade, é a proteção e preservação do patrimônio público, da segurança e precaução contra atos de vandalismo e violência. _x000D_
 Vale destacar que este requerimento foi feito pela primeira vez no ano de 2018, através do Requerimento CMJN nº 039/2018, e teve como autores na ocasião os vereadores Ademir Fagundes Deambrósio e Renan Rossoni Pattuzzo, que assinam junto o presente, no entanto, o pedido merece ser reiterado mais uma vez, diante das melhorias feitas nas praças e avenidas do nosso Município.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_cmjn_032-2020_000084.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_cmjn_032-2020_000084.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Exmo. Senhor Prefeito Municipal, que através da secretaria competente, a colocação de 01 (um) quebra-mola na estrada da Valada de Cavalinhos, próximo a propriedade do Senhor Toninho Zerbini</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei CMJN nº 313/2020, de autoria dos Vereadores Marcelo Campostrini, Glauber Tonon, Renan Pattuzzo, Ademir Fagundes Deambrósio e Matheus Moraes, que revoga a Lei Municipal nº 3.203 de 27 de setembro de 2019, repristinando a vigência da Lei Municipal nº 485/1994 e das leis posteriores que a alteraram, na forma que especifica</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei CMJN nº 315/2020, de autoria dos Vereadores Glauber Tonon e Renan Rossoni Pattuzzo, que dispõe sobre a instalação de equipamento eliminador de ar nas tubulações do sistema de abastecimento de água do SAAE</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Portaria CMJN</t>
   </si>
   <si>
     <t>Concede licença a servidora que denomina - Carla</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/731/portaria_cmjn_440-2020_000010.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/731/portaria_cmjn_440-2020_000010.pdf</t>
   </si>
   <si>
     <t>Convoca a servidora Tania Maria Laporti Pinto, ocupante do cargo de Oficial Administrativo</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/732/portaria_cmjn_441-2020_000011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/732/portaria_cmjn_441-2020_000011.pdf</t>
   </si>
   <si>
     <t>Concede férias regulamentares a servidor que denomina</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/733/portaria_cmjn_442-2020_000012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/733/portaria_cmjn_442-2020_000012.pdf</t>
   </si>
   <si>
     <t>Concede licença a servidor que denomina</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/734/portaria_cmjn_443-2020_000013.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/734/portaria_cmjn_443-2020_000013.pdf</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/736/portaria_cmjn_445-2020_000015.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/736/portaria_cmjn_445-2020_000015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aprovação do PAAI-2020</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_cmjn_446-2020_000016.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_cmjn_446-2020_000016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre folga a servidor que denomina</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/738/portaria_cmjn_447-2020_000017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/738/portaria_cmjn_447-2020_000017.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>Abona falta de servidor que denomina</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/740/portaria_cmjn_449-2020_000019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/740/portaria_cmjn_449-2020_000019.pdf</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/741/portaria_cmjn_450-2020_000020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/741/portaria_cmjn_450-2020_000020.pdf</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/742/portaria_cmjn_451-2020_000021.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/742/portaria_cmjn_451-2020_000021.pdf</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/743/portaria_cmjn_452-2020_000022.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/743/portaria_cmjn_452-2020_000022.pdf</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/744/portaria_cmjn_453-2020_000023.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/744/portaria_cmjn_453-2020_000023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o enquadramento funcional de servidor que denomina</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/745/portaria_cmjn_454-2020_000024.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/745/portaria_cmjn_454-2020_000024.pdf</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/746/portaria_cmjn_455-2020_000025.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/746/portaria_cmjn_455-2020_000025.pdf</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/747/portaria_cmjn_456-2020_000026.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/747/portaria_cmjn_456-2020_000026.pdf</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/748/portaria_cmjn_457-2020_000027.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/748/portaria_cmjn_457-2020_000027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento da Câmara Municipal de João Neiva, em regime especial, como forma de enfrentamento da emergência de saúde pública de importância internacional decorrente do coronavírus (COVID-19)</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/749/portaria_cmjn_458-2020_000028.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/749/portaria_cmjn_458-2020_000028.pdf</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/750/portaria_cmjn_459-2020_000029.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/750/portaria_cmjn_459-2020_000029.pdf</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/752/portaria_cmjn_461-2020_000031.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/752/portaria_cmjn_461-2020_000031.pdf</t>
   </si>
   <si>
     <t>Concede férias a servidor que denomina e dá outras providências</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/753/portaria_cmjn_462-2020_000032.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/753/portaria_cmjn_462-2020_000032.pdf</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/754/portaria_cmjn_463-2020_000033.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/754/portaria_cmjn_463-2020_000033.pdf</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/755/portaria_cmjn_464-2020_000034.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/755/portaria_cmjn_464-2020_000034.pdf</t>
   </si>
   <si>
     <t>Adia a sessão solene de comemoração à emancipação política de João Neiva</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/756/portaria_cmjn_465-2020_000037.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/756/portaria_cmjn_465-2020_000037.pdf</t>
   </si>
   <si>
     <t>Regulamenta trabalho home office para servidora como medida de segurança de saúde pública, e dá outras providências</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/757/portaria_cmjn_466-2020_000067.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/757/portaria_cmjn_466-2020_000067.pdf</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/758/portaria_cmjn_467-2020_000038.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/758/portaria_cmjn_467-2020_000038.pdf</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/759/portaria_cmjn_468-2020_000039.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/759/portaria_cmjn_468-2020_000039.pdf</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/760/portaria_cmjn_469-2020_000041.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/760/portaria_cmjn_469-2020_000041.pdf</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/761/portaria_cmjn_470-2020_000042.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/761/portaria_cmjn_470-2020_000042.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 26/05/2020, como medida preventiva de enfrentamento à pandemia</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/762/portaria_cmjn_471-2020_000043.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/762/portaria_cmjn_471-2020_000043.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 09/06/2020, como medida preventiva de enfrentamento à pandemia</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/763/portaria_cmjn_472-2020_000044.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/763/portaria_cmjn_472-2020_000044.pdf</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/764/portaria_cmjn_473-2020_000045.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/764/portaria_cmjn_473-2020_000045.pdf</t>
   </si>
   <si>
     <t>Concede vantagem a servidor que denomina</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/765/portaria_cmjn_474-2020_000046.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/765/portaria_cmjn_474-2020_000046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o enquadramento funcional de servidores que denomina</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/766/portaria_cmjn_475-2020_000047.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/766/portaria_cmjn_475-2020_000047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas de prevenção à infecção e propagação do Covid-19 no âmbito da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/767/portaria_cmjn_476-2020_000048.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/767/portaria_cmjn_476-2020_000048.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de servidor que denomina</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/768/portaria_cmjn_477-2020_000049.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/768/portaria_cmjn_477-2020_000049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a escala de servidores responsáveis pelas atividades administrativas da Câmara Municipal de João Neiva, como medida de prevenção à infecção e propagação do Covid-19</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/769/portaria_cmjn_478-2020_000050.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/769/portaria_cmjn_478-2020_000050.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 23/06/2020, como medida preventiva de enfrentamento à pandemia (Covid-19)</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/770/portaria_cmjn_479-2020_000051.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/770/portaria_cmjn_479-2020_000051.pdf</t>
   </si>
   <si>
     <t>Torna sem efeito portarias que especifica</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/771/portaria_cmjn_480-2020_000052.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/771/portaria_cmjn_480-2020_000052.pdf</t>
   </si>
   <si>
     <t>Concede férias a servidor que denomina, e dá outras providências</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/772/portaria_cmjn_481-2020_000053.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/772/portaria_cmjn_481-2020_000053.pdf</t>
   </si>
   <si>
     <t>Concede férias a servidor que denomina</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/773/portaria_cmjn_482-2020_000054.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/773/portaria_cmjn_482-2020_000054.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 14/07/2020, como medida preventiva de enfrentamento à pandemia (Covid-19)</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/789/portaria_cmjn_485-2020_000055.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/789/portaria_cmjn_485-2020_000055.pdf</t>
   </si>
   <si>
     <t>Altera os incisos VI e VII, do art. 2º, da Portaria CMJN  475/2020, que dispõe sobre medidas de prevenção à infecção e propagação do Covid-19 no âmbito da Câmara Municipal de João Neiva</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/774/portaria_cmjn_486-2020_000056.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/774/portaria_cmjn_486-2020_000056.pdf</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/775/portaria_cmjn_487-2020_000057.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/775/portaria_cmjn_487-2020_000057.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 11/08/2020, como medida preventiva de enfrentamento à pandemia (Covid-19)</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/776/portaria_cmjn_488-2020_000065.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/776/portaria_cmjn_488-2020_000065.pdf</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/777/portaria_cmjn_489-2020_000059.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/777/portaria_cmjn_489-2020_000059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 18/08/2020, como medida preventiva de enfrentamento à pandemia (Covid-19)</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/778/portaria_cmjn_490-2020_000060.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/778/portaria_cmjn_490-2020_000060.pdf</t>
   </si>
   <si>
     <t>REgulariza férias  de servidor que denomina</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/779/portaria_cmjn_491-2020_000064.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/779/portaria_cmjn_491-2020_000064.pdf</t>
   </si>
   <si>
     <t>Anula e suplementa dotação orçamentária</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/780/portaria_cmjn_492-2020_000066.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/780/portaria_cmjn_492-2020_000066.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da sessão ordinária do dia 15/09/2020, como medida preventiva de enfrentamento à pandemia (Covid-19)</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Concede licença a servidora Bruna GAbrielli Cometti, com base no art. 112, VI, "b" Lei Municipal 3.036/2018</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/782/portaria_cmjn_494-2020_000062.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/782/portaria_cmjn_494-2020_000062.pdf</t>
   </si>
   <si>
     <t>Concede licença a servidora que denomina</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/783/portaria_cmjn_495-2020_000063.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/783/portaria_cmjn_495-2020_000063.pdf</t>
   </si>
   <si>
     <t>Concede férias a servidora que denomina</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/784/portaria_cmjn_496-2020-revoga_portaria_assinatura_digital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/784/portaria_cmjn_496-2020-revoga_portaria_assinatura_digital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação de ato que especifica</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/785/portaria_cmjn_497-2020-cancelamento__sessao_17-11.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/785/portaria_cmjn_497-2020-cancelamento__sessao_17-11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da Sessão Ordinária do dia 17/11/2020, como medida preventiva de enfrentamento à pandemia (COVID-19).</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/786/portaria_cmjn_498-2020-home_office_carla.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/786/portaria_cmjn_498-2020-home_office_carla.pdf</t>
   </si>
   <si>
     <t>Regulamenta trabalho em home office para servidora como medida de segurança de saúde pública, da forma que especifica</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/788/portaria_cmjn_499-2020_000075.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/788/portaria_cmjn_499-2020_000075.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre enquadramento funcional de servidor que  denomina</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/787/portaria_cmjn_500-2020_000074.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/787/portaria_cmjn_500-2020_000074.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento da Sessão Ordinária do dia 24/11/2020, como medida preventiva de enfrentamento à pandemia (COVID-19)</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>cancelamento sessão 01-12-2020</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/850/portaria_cmjn_502-2020-adiamento_sessao_08-12-2020_000191.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/850/portaria_cmjn_502-2020-adiamento_sessao_08-12-2020_000191.pdf</t>
   </si>
   <si>
     <t>Adiamento sessão 08-12-2020</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/851/portaria_cmjn_503-2020-expediente_camara_10-12-2020_000192.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/851/portaria_cmjn_503-2020-expediente_camara_10-12-2020_000192.pdf</t>
   </si>
   <si>
     <t>Expediente Câmara 10-12-2020</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/852/portaria_cmjn_504-2020-tribuna_livre_17-12-2020_000193.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/852/portaria_cmjn_504-2020-tribuna_livre_17-12-2020_000193.pdf</t>
   </si>
   <si>
     <t>Uso Tribuna Livre 17-12-2020</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
     <t>Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2904/n_001-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2904/n_001-2020.pdf</t>
   </si>
   <si>
     <t>Solicita, em caráter de urgência, a reforma e reconstrução do muro de arrimo localizado na Rua Silvino Matos, em razão de desmoronamento parcial causado pelas chuvas, visando garantir a segurança de veículos, pedestres e moradores, com utilização de recursos da Defesa Civil.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2905/n_002-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2905/n_002-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a nova demarcação da faixa de pedestres localizada nas proximidades da Rodoviária de João Neiva, na Rua Negri Orestes, em razão do desgaste da sinalização existente, visando garantir a segurança dos pedestres, especialmente estudantes e usuários da passarela, em trecho de intenso fluxo de veículos.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2906/n_004-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2906/n_004-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o apoio do Exmo. Sr. Junior Abreu, Secretário de Estado de Esporte e Lazer, para intermediação junto ao Governo do Estado do Espírito Santo, visando à doação de equipamentos para instalação de uma academia popular no Bairro Cohab, no Município de João Neiva, com o objetivo de incentivar a prática de atividades físicas, especialmente entre idosos, promovendo saúde, bem-estar e qualidade de vida à população.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2907/n_005-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2907/n_005-2020.pdf</t>
   </si>
   <si>
     <t>Solicita apoio para intermediação junto ao Secretário de Estado de Esporte e Lazer, visando à doação de equipamentos para instalação de academia popular no Bairro Cohab, no Município de João Neiva-ES, encaminhado ao Exmo. Sr. Hudson Leal, Deputado Estadual.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>Laerte Alves Liesner</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2908/n_006-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2908/n_006-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos e providências quanto à aplicação da Lei Federal nº 13.913/2019, que trata da permanência de edificações e da possibilidade de redução da faixa não edificável (área non aedificandi) ao longo de rodovias no perímetro urbano do Município.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2909/n_007-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2909/n_007-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a ausência de pagamento do PMAQ aos Profissionais de Saúde, bem como providências para a regularização dos valores devidos.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2910/n_009-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2910/n_009-2020.pdf</t>
   </si>
   <si>
     <t>Solicita à Concessionária ECO 101 a intensificação da fiscalização e adoção de medidas para impedir o uso irregular da faixa de domínio da BR-101, em frente à Rodoviária de João Neiva, como estacionamento de veículos, visando garantir a segurança do tráfego e das manobras dos ônibus.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2911/n_010-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2911/n_010-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a reconsideração quanto à política de remuneração dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, visando a incorporação do complemento salarial e a efetiva valorização profissional da categoria._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores:  Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2912/n_011-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2912/n_011-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Poder Executivo Municipal acerca da eventual adesão do Município de João Neiva ao Programa Nacional das Escolas Cívico-Militares, bem como informações a serem prestadas à população sobre o tema.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2913/n_012-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2913/n_012-2020.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo Municipal a realização de limpeza, patrolamento e alargamento da estrada vicinal que liga Sacina a Santo Antônio, visando melhorar a segurança, a trafegabilidade e o escoamento da produção agropecuária.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2914/n_013-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2914/n_013-2020.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de cópia das Notas Fiscais referentes à aquisição dos equipamentos de Raio-X e Ultrassonografia pelo Hospital e Maternidade Sagrado Coração de Maria.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2915/n_015-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2915/n_015-2020.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o recebimento, valor, forma de repasse e destinação dos recursos federais no montante de R$ 2.501.166,80, bem como a criação de espaço no site oficial do Município para acompanhamento da aplicação desses recursos._x000D_
 _x000D_
 _x000D_
 Autores: Ademir Fagundes Deambrosio (junior) e Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2916/n_016-2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2916/n_016-2020.pdf</t>
   </si>
   <si>
     <t>Solicita a regulamentação, por meio de decreto, da reabertura gradual e com restrições de academias, clínicas de fisioterapia, estúdios de pilates, salões de beleza e barbearias, em conformidade com o Decreto Federal nº 10.344/2020, visando à preservação dos empregos, da saúde e da higiene da população._x000D_
 _x000D_
 _x000D_
  Autores: Matheus Moraes dos Santos, Glauber Tonon, Ademir Fagundes Deambrosio (junior), Marcelo Almeida Campostrini e Renan Rossoni Pattuzzo.</t>
+  </si>
+  <si>
+    <t>2923</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2923/n_018-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a realização de serviços de manutenção e reforma das ruas do Bairro Alvorada, com aplicação de revisolo ou cascalho, visando à melhoria da trafegabilidade, segurança e qualidade de vida dos moradores._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Renan Rossoni Pattuzzo e Glauber Tonon.</t>
+  </si>
+  <si>
+    <t>2924</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2924/n_019-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão do calçamento da Rua São Cristóvão, no Bairro Cohab, em frente à residência do Sr. Pedro Santana e Marciela José, visando à melhoria das condições de acesso, mobilidade e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2925</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2925/n_020-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão do calçamento no final da Rua Eduardo Bozzi, lado direito, no Bairro Cohab, visando à melhoria das condições de trafegabilidade, mobilidade urbana e qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2926</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2926/n_021-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão do calçamento em frente à Unidade de Saúde da localidade de Cavalinhos, visando melhorar o acesso, a mobilidade urbana e as condições de trafegabilidade, especialmente em períodos chuvosos.</t>
+  </si>
+  <si>
+    <t>2927</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2927/n_022-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a conclusão do calçamento da Rua Joaquim Silva, no Bairro Ernesto Silva, próximo à residência do Sr. Geraldo Alcino Perovano, visando melhorar as condições de trafegabilidade, mobilidade e qualidade de vida dos moradores, especialmente em períodos chuvosos.</t>
+  </si>
+  <si>
+    <t>2928</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2928/n_024-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações à Secretaria Municipal de Ação Social sobre os critérios, beneficiários, quantidade distribuída, estoque e eventual demanda reprimida referentes à distribuição de cestas básicas no Município no ano de 2020.</t>
+  </si>
+  <si>
+    <t>2929</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2929/n_025-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo para adoção de formas alternativas de cobrança da Taxa de Água das Indústrias, especialmente quanto ao consumo mínimo mensal, visando adequação à realidade do consumo e apoio ao desenvolvimento econômico municipal.</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2930/n_026-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de mata-burros nas estradas vicinais da Comunidade Rural de Morro do Feijão, incluindo áreas limítrofes utilizadas pelo transporte escolar, visando melhorar o acesso, a segurança e a qualidade do serviço prestado aos estudantes.</t>
+  </si>
+  <si>
+    <t>2931</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2931/n_027-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de academia popular no Bairro Cohab, visando promover a saúde, o bem-estar e a melhoria da qualidade de vida dos moradores, considerando a existência de local disponível para implantação.</t>
+  </si>
+  <si>
+    <t>2932</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2932/n_028-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para a realização de melhorias na Rua Senador Silvério Del Caro, no bairro Cavalinho.</t>
+  </si>
+  <si>
+    <t>2933</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2933/n_030-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos e providências quanto à concessão de gratificação prevista na Lei Municipal nº 3.247/2020 aos profissionais da saúde.</t>
+  </si>
+  <si>
+    <t>2934</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2934/n_031-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a extensão da rede elétrica e a instalação de luminárias na Rua Mizael França, no Bairro São Carlos II, visando à melhoria da iluminação pública e da segurança dos moradores.</t>
+  </si>
+  <si>
+    <t>2935</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2935/n_032-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a flexibilização temporária das regras de pontos de táxi durante o período da pandemia da Covid-19, visando à promoção de equilíbrio entre os profissionais da categoria.</t>
+  </si>
+  <si>
+    <t>2936</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2936/n_033-2020.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a adoção de medidas mais restritivas de funcionamento do comércio não essencial, visando ao fortalecimento do isolamento social durante a pandemia da Covid-19 no Município de João Neiva.</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2937/n_034-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a celebração de parceria com a empresa responsável pela construção da termoelétrica para a manutenção das vias públicas afetadas pelo tráfego de caminhões no Município.</t>
+  </si>
+  <si>
+    <t>2938</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2938/n_035-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências junto à concessionária EDP Espírito Santo para substituição de poste de energia em estado precário, visando à segurança dos moradores da Rua Vila Nova, na localidade de Cavalinhos.</t>
+  </si>
+  <si>
+    <t>2939</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2939/n_036-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para a avaliação e eventual remoção de árvores com risco de tombamento na Rua Vereador José Ripardo, no Bairro Santa Luzia, visando à segurança da população.</t>
+  </si>
+  <si>
+    <t>2940</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2940/n_037-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a intervenção do Ministério Público junto à concessionária ECO 101 para a execução de obras de segurança viária no trecho urbano da BR-101, no acesso à Cidade e ao Bairro Cohab._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Glauber Tonon, Ademir Costa, Ademir Fagundes Deambrosio (junior), João Geraldo Favaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
+  </si>
+  <si>
+    <t>2941</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2941/n_038-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações e providências quanto à recuperação dos danos causados pela empresa ISA CTEEP nas vias públicas do centro da cidade e na Ponte de Ferro.</t>
+  </si>
+  <si>
+    <t>2942</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2942/n_039-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para a avaliação e remoção de árvores com risco de tombamento e interferência na rede elétrica nas ruas do Bairro Santa Luzia, visando à segurança da população.</t>
+  </si>
+  <si>
+    <t>2943</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2943/n_040-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de redutores de velocidade na Rua Jacinta Palassi De Angeli (Rua da Pestalozzi), no Bairro Ernesto Silva, visando à segurança dos moradores e usuários da via.</t>
+  </si>
+  <si>
+    <t>2944</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2944/n_041-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza e desobstrução do córrego que corta o Bairro Santa Luzia e deságua no Rio Clotário, visando à prevenção de riscos ambientais e à melhoria da qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2945</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2945/n_043-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à concessionária de telefonia para a reforma e cercamento de imóvel localizado na Rua Sete de Setembro, visando à segurança da população e à prevenção de uso indevido do local.</t>
+  </si>
+  <si>
+    <t>2946</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2946/n_044-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a aplicação de revisolo, cascalhamento e reparos nas vias dos bairros Alvorada, Vila Nova de Cima e Floresta, visando à melhoria das condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>2947</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2947/n_045-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a construção de área de lazer no Bairro Piraqueaçu, com espaços para atividades esportivas e de convivência, atendendo às demandas da comunidade._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores:  Renan Rossoni Pattuzzo e Glauber Tonon.</t>
+  </si>
+  <si>
+    <t>2948</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2948/n_046-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilização da construção de um posto de saúde no Bairro Piraqueaçu, visando à ampliação do acesso aos serviços de saúde, especialmente para a população idosa.</t>
+  </si>
+  <si>
+    <t>2949</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>Sugere a flexibilização dos horários de funcionamento do comércio não essencial durante a pandemia da Covid-19, visando ao equilíbrio entre a proteção da saúde pública e a atividade econômica no Município.</t>
+  </si>
+  <si>
+    <t>2950</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2950/n_048-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a extensão dos serviços de recapeamento e pavimentação asfáltica para os bairros Crubixá e Vila Nova de Cima, visando à melhoria da mobilidade urbana e da qualidade de vida dos moradores.</t>
+  </si>
+  <si>
+    <t>2951</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2951/n_049-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a extensão dos serviços de recapeamento, pavimentação e manutenção das vias nos bairros Crubixá, Vila Nova de Cima e Alvorada, visando à melhoria da mobilidade urbana e das condições de tráfego.</t>
+  </si>
+  <si>
+    <t>2952</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2952/n_050-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos para a incorporação do adicional de insalubridade ao salário base dos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, visando à valorização da categoria.</t>
+  </si>
+  <si>
+    <t>2953</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2953/n_051-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a previsão de convocação dos aprovados no Concurso Público Edital nº 003/2019 para os cargos da Prefeitura Municipal de João Neiva.</t>
+  </si>
+  <si>
+    <t>2954</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2954/n_052-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a adequação da altura e largura das lombadas instaladas na Rua Arnulfo Neves, visando à melhoria da segurança viária e à redução de danos aos veículos.</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2955/n_053-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências junto à concessionária ECO 101 quanto à situação do antigo abrigo localizado no acesso ao centro de João Neiva, visando à segurança, à ordem pública e ao bem-estar da população.</t>
+  </si>
+  <si>
+    <t>2956</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2956/n_054-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências urgentes para a correção de riscos e danos na rodovia estadual que liga o Distrito de Demétrio Ribeiro a Barra do Triunfo, visando à segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>2957</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2957/n_056-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada de pauta do Projeto de Lei nº 319/2020, que trata da fixação dos subsídios dos agentes políticos para a legislatura 2021/2024, para melhor análise.</t>
+  </si>
+  <si>
+    <t>2958</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2958/n_058-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de recapeamento asfáltico nas ruas do Bairro Cavalinho, a partir da Rodovia BR-259, visando à melhoria das condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>2959</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2959/n_059-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o envio de cópia do contrato vigente referente à execução dos serviços de iluminação pública no Município._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores:  Glauber Tonon, Renan Rossoni Pattuzzo e Marcelo Almeida Campostrini.</t>
+  </si>
+  <si>
+    <t>2960</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2960/n_060-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o restabelecimento da circulação de linhas de transporte coletivo nas localidades de Cavalinho e Acioli, visando à melhoria do acesso da população aos serviços essenciais.</t>
+  </si>
+  <si>
+    <t>2961</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2961/n_061-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita gestões junto à Empresa São Roque para o restabelecimento da circulação diária do transporte coletivo na localidade de Cavalinhos, visando à melhoria do acesso da população aos serviços essenciais.</t>
+  </si>
+  <si>
+    <t>2962</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2962/n_062-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita gestões junto à empresa VIVO para a manutenção das torres de telefonia móvel e melhoria do sinal no Município, especialmente na comunidade de Cavalinho.</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2963/n_063-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o envio de cronograma para conclusão das obras na rua onde se localiza a antiga Escola Pedro Nolasco, visando à prestação de informações à população.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2964/n_064-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a retirada do meio-fio na Rua Arnulfo Neves, no acesso ao Bairro da Penha, visando à melhoria da mobilidade, da segurança de pedestres e do escoamento da via.</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2965/n_065-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a manutenção, especialmente patrolamento, da estrada vicinal que liga Alto Cachoeirinha e Boa Vista à Barra do Triunfo, visando à segurança e ao escoamento da produção agropecuária.</t>
+  </si>
+  <si>
+    <t>2966</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2966/n_066-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a limpeza e desinfecção das caixas d’água e bebedouros de todas as escolas públicas do Município de João Neiva, visando à proteção da saúde de estudantes e servidores.</t>
+  </si>
+  <si>
+    <t>2967</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2967/n_067-2014.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre os valores arrecadados com a taxa de iluminação pública nos exercícios de 2017, 2018 e 2019, bem como a destinação desses recursos.</t>
+  </si>
+  <si>
+    <t>2968</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2968/n_068-2020.pdf</t>
+  </si>
+  <si>
+    <t>Solicita atenção especial da Polícia Militar à segurança no Polo Industrial de João Neiva, diante do aumento de ocorrências de furtos e roubos.</t>
+  </si>
+  <si>
+    <t>2969</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2969/n_069-2014.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências do Poder Executivo quanto à circulação de pessoas em situação de rua na cidade de João Neiva, visando à redução do risco de contaminação pela Covid-19 e à proteção da população._x000D_
+_x000D_
+_x000D_
+Autores:  Renan Rossoni Pattuzzo, Glauber Tonon,  Marcelo Almeida Campostrini, Matheus Moraes dos Santos e Ademir Fagundes Deambrosio (junior).</t>
+  </si>
+  <si>
+    <t>2970</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2970/n_070-2014.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à concessionária de energia elétrica a isenção, descontos ou formas alternativas de quitação do consumo para a população de baixa renda durante o período de estado de emergência em saúde pública em decorrência da Covid-19._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Glauber Tonon, Marcelo Almeida Campostrini, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo e Ademir Fagundes Deambrosio (junior).</t>
+  </si>
+  <si>
+    <t>2971</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2971/n_071-2014.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a conclusão do calçamento da Rua Joaquim Silva, no Bairro Ernesto Silva, visando à melhoria das condições de tráfego e conforto dos moradores.</t>
+  </si>
+  <si>
+    <t>2972</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2972/n_072-2014.pdf</t>
+  </si>
+  <si>
+    <t>Solicita orientação aos fiscais municipais quanto à aplicação do Decreto Municipal nº 7424/2020, garantindo interpretação adequada e bom senso nas autuações relacionadas ao funcionamento do comércio durante a pandemia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2404,67 +2996,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/661/denuncia_lucas_recla.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/655/313-20-revoga_lei_3203_19_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/666/pl_cmjn_314-2020-reajuste_servirvidores_000154.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_cmjn_316-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/689/318-2020-subsidio_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/722/pl_cmjn_319-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/725/320-2020-mesa-subsidios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/641/pl_1.735-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/642/pl_1.736-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/644/pl_1.738-2020_000122.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/653/pl_1.739-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/654/pl_1.740-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/658/pl_1.741-2020_000138.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/659/pl_1.742-2020_000139.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/663/pl_1743-2020-area_non_aedificandi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/664/pl_1744-2020_000149.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/665/pl_1745-2020_000148.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/668/pl_1746-2020_000151.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/669/pl_1747-2020_000152.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/671/pl_1.748-2020_000156.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/672/pl_1749-2020_estrutura_administrativa_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/673/pl_1750-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/674/pl_1751-2020_-_aumento_ticket.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/679/pl_1.752-2020-ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/680/pl_1.753-20-gratificacao_autoridades_sanitarias_-_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/681/pl_1.754-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/682/pl_1.755-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/683/pl_1.756-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/684/pl_1.757-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/685/pl_1.758-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/686/pl_1.759-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/687/pl_1.760-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/690/pl_1.761-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/702/pl_1762-2020_-_criacao_do_conselho_municipal_de_educacao_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/703/pl_1763-2020-define_area_de_expansao_urbana_no_interior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/704/pl_1764-2020-prorroga_prazo_estabelecido_no_art._2o_da_lei_municipal_no_3.239-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/705/pl_1765-2020_autoriza_celebracao_de_convenio_com_tjees_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/707/pl_1.766-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/708/pl_1.767-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/709/pl_1.768-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/710/pl_1.769-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/711/pl_1.770-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/712/pl_1.771-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/713/pl_1.772-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/716/pl_1.773-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/717/pl_1774-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/718/pl_1775-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/719/pl_1776-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/720/pl_1777-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/721/pl_1778-2020-compressed_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/724/pl_1780-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/727/pl_1.781-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/728/pl_1.782-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/790/pl_1.783-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/791/pl_1784-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/792/pl_1.785-2020_000080.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/793/pl_1.786-2020_000081.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/794/pl_1.787-2020_000082.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/657/001-2020_000133.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/675/proposta_de_emenda_001-2020-pl_1745-20_000157.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/645/001-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/646/002-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/647/003-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/648/004-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/650/006-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/651/007-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/652/008-2020-todos_vere.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/656/009-2020_000132.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/660/010-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/677/012-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/676/013-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/693/017-20-waldemar-servico_de_conservacao_ruas_no_bairro_folresta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/694/018-20-renan-retirada_arvore.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/695/019-20-renan-servico_de_conservacao_e_limpeza_em_terreno_baldio_no_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/696/020-20-junior-proibicao_de_estacionar_na_rua_miguel_gabidelli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/697/021-20-renan-poda_de_arvores_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/698/022-20-junior-corte_ou_poda_de_arvore_na_rua_dos_trailers.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/699/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/700/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/701/025-20-renan-corte_de_arvore_bairro_vila_nova_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_cmjn_026-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/714/027-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/715/rqto_cmjn_029-2020_000250.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_cmjn_032-2020_000084.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/731/portaria_cmjn_440-2020_000010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/732/portaria_cmjn_441-2020_000011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/733/portaria_cmjn_442-2020_000012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/734/portaria_cmjn_443-2020_000013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/736/portaria_cmjn_445-2020_000015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_cmjn_446-2020_000016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/738/portaria_cmjn_447-2020_000017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/740/portaria_cmjn_449-2020_000019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/741/portaria_cmjn_450-2020_000020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/742/portaria_cmjn_451-2020_000021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/743/portaria_cmjn_452-2020_000022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/744/portaria_cmjn_453-2020_000023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/745/portaria_cmjn_454-2020_000024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/746/portaria_cmjn_455-2020_000025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/747/portaria_cmjn_456-2020_000026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/748/portaria_cmjn_457-2020_000027.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/749/portaria_cmjn_458-2020_000028.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/750/portaria_cmjn_459-2020_000029.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/752/portaria_cmjn_461-2020_000031.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/753/portaria_cmjn_462-2020_000032.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/754/portaria_cmjn_463-2020_000033.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/755/portaria_cmjn_464-2020_000034.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/756/portaria_cmjn_465-2020_000037.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/757/portaria_cmjn_466-2020_000067.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/758/portaria_cmjn_467-2020_000038.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/759/portaria_cmjn_468-2020_000039.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/760/portaria_cmjn_469-2020_000041.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/761/portaria_cmjn_470-2020_000042.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/762/portaria_cmjn_471-2020_000043.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/763/portaria_cmjn_472-2020_000044.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/764/portaria_cmjn_473-2020_000045.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/765/portaria_cmjn_474-2020_000046.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/766/portaria_cmjn_475-2020_000047.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/767/portaria_cmjn_476-2020_000048.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/768/portaria_cmjn_477-2020_000049.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/769/portaria_cmjn_478-2020_000050.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/770/portaria_cmjn_479-2020_000051.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/771/portaria_cmjn_480-2020_000052.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/772/portaria_cmjn_481-2020_000053.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/773/portaria_cmjn_482-2020_000054.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/789/portaria_cmjn_485-2020_000055.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/774/portaria_cmjn_486-2020_000056.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/775/portaria_cmjn_487-2020_000057.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/776/portaria_cmjn_488-2020_000065.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/777/portaria_cmjn_489-2020_000059.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/778/portaria_cmjn_490-2020_000060.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/779/portaria_cmjn_491-2020_000064.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/780/portaria_cmjn_492-2020_000066.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/782/portaria_cmjn_494-2020_000062.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/783/portaria_cmjn_495-2020_000063.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/784/portaria_cmjn_496-2020-revoga_portaria_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/785/portaria_cmjn_497-2020-cancelamento__sessao_17-11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/786/portaria_cmjn_498-2020-home_office_carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/788/portaria_cmjn_499-2020_000075.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/787/portaria_cmjn_500-2020_000074.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/850/portaria_cmjn_502-2020-adiamento_sessao_08-12-2020_000191.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/851/portaria_cmjn_503-2020-expediente_camara_10-12-2020_000192.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/852/portaria_cmjn_504-2020-tribuna_livre_17-12-2020_000193.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2904/n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2905/n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2906/n_004-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2907/n_005-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2908/n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2909/n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2910/n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2911/n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2912/n_011-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2913/n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2914/n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2915/n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2916/n_016-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/661/denuncia_lucas_recla.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/655/313-20-revoga_lei_3203_19_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/666/pl_cmjn_314-2020-reajuste_servirvidores_000154.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/670/projeto_de_lei_cmjn_316-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/689/318-2020-subsidio_covid.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/722/pl_cmjn_319-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/725/320-2020-mesa-subsidios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/641/pl_1.735-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/642/pl_1.736-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/644/pl_1.738-2020_000122.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/653/pl_1.739-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/654/pl_1.740-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/658/pl_1.741-2020_000138.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/659/pl_1.742-2020_000139.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/663/pl_1743-2020-area_non_aedificandi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/664/pl_1744-2020_000149.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/665/pl_1745-2020_000148.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/668/pl_1746-2020_000151.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/669/pl_1747-2020_000152.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/671/pl_1.748-2020_000156.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/672/pl_1749-2020_estrutura_administrativa_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/673/pl_1750-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/674/pl_1751-2020_-_aumento_ticket.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/679/pl_1.752-2020-ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/680/pl_1.753-20-gratificacao_autoridades_sanitarias_-_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/681/pl_1.754-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/682/pl_1.755-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/683/pl_1.756-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/684/pl_1.757-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/685/pl_1.758-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/686/pl_1.759-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/687/pl_1.760-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/690/pl_1.761-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/702/pl_1762-2020_-_criacao_do_conselho_municipal_de_educacao_de_joao_neiva.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/703/pl_1763-2020-define_area_de_expansao_urbana_no_interior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/704/pl_1764-2020-prorroga_prazo_estabelecido_no_art._2o_da_lei_municipal_no_3.239-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/705/pl_1765-2020_autoriza_celebracao_de_convenio_com_tjees_-urgencia.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/707/pl_1.766-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/708/pl_1.767-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/709/pl_1.768-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/710/pl_1.769-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/711/pl_1.770-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/712/pl_1.771-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/713/pl_1.772-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/716/pl_1.773-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/717/pl_1774-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/718/pl_1775-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/719/pl_1776-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/720/pl_1777-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/721/pl_1778-2020-compressed_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/724/pl_1780-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/727/pl_1.781-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/728/pl_1.782-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/790/pl_1.783-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/791/pl_1784-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/792/pl_1.785-2020_000080.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/793/pl_1.786-2020_000081.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/794/pl_1.787-2020_000082.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/657/001-2020_000133.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/675/proposta_de_emenda_001-2020-pl_1745-20_000157.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/645/001-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/646/002-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/647/003-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/648/004-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/650/006-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/651/007-2020-ademir.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/652/008-2020-todos_vere.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/656/009-2020_000132.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/660/010-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/677/012-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/676/013-2020-kaka.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/693/017-20-waldemar-servico_de_conservacao_ruas_no_bairro_folresta.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/694/018-20-renan-retirada_arvore.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/695/019-20-renan-servico_de_conservacao_e_limpeza_em_terreno_baldio_no_bairro_alvorada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/696/020-20-junior-proibicao_de_estacionar_na_rua_miguel_gabidelli.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/697/021-20-renan-poda_de_arvores_bairro_floresta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/698/022-20-junior-corte_ou_poda_de_arvore_na_rua_dos_trailers.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/699/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/700/023-20-renan_e_junior-colocacao_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/701/025-20-renan-corte_de_arvore_bairro_vila_nova_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/706/requerimento_cmjn_026-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/714/027-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/715/rqto_cmjn_029-2020_000250.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_cmjn_032-2020_000084.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/731/portaria_cmjn_440-2020_000010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/732/portaria_cmjn_441-2020_000011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/733/portaria_cmjn_442-2020_000012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/734/portaria_cmjn_443-2020_000013.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/736/portaria_cmjn_445-2020_000015.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/737/portaria_cmjn_446-2020_000016.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/738/portaria_cmjn_447-2020_000017.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/740/portaria_cmjn_449-2020_000019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/741/portaria_cmjn_450-2020_000020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/742/portaria_cmjn_451-2020_000021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/743/portaria_cmjn_452-2020_000022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/744/portaria_cmjn_453-2020_000023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/745/portaria_cmjn_454-2020_000024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/746/portaria_cmjn_455-2020_000025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/747/portaria_cmjn_456-2020_000026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/748/portaria_cmjn_457-2020_000027.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/749/portaria_cmjn_458-2020_000028.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/750/portaria_cmjn_459-2020_000029.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/752/portaria_cmjn_461-2020_000031.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/753/portaria_cmjn_462-2020_000032.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/754/portaria_cmjn_463-2020_000033.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/755/portaria_cmjn_464-2020_000034.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/756/portaria_cmjn_465-2020_000037.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/757/portaria_cmjn_466-2020_000067.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/758/portaria_cmjn_467-2020_000038.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/759/portaria_cmjn_468-2020_000039.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/760/portaria_cmjn_469-2020_000041.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/761/portaria_cmjn_470-2020_000042.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/762/portaria_cmjn_471-2020_000043.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/763/portaria_cmjn_472-2020_000044.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/764/portaria_cmjn_473-2020_000045.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/765/portaria_cmjn_474-2020_000046.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/766/portaria_cmjn_475-2020_000047.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/767/portaria_cmjn_476-2020_000048.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/768/portaria_cmjn_477-2020_000049.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/769/portaria_cmjn_478-2020_000050.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/770/portaria_cmjn_479-2020_000051.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/771/portaria_cmjn_480-2020_000052.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/772/portaria_cmjn_481-2020_000053.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/773/portaria_cmjn_482-2020_000054.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/789/portaria_cmjn_485-2020_000055.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/774/portaria_cmjn_486-2020_000056.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/775/portaria_cmjn_487-2020_000057.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/776/portaria_cmjn_488-2020_000065.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/777/portaria_cmjn_489-2020_000059.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/778/portaria_cmjn_490-2020_000060.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/779/portaria_cmjn_491-2020_000064.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/780/portaria_cmjn_492-2020_000066.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/782/portaria_cmjn_494-2020_000062.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/783/portaria_cmjn_495-2020_000063.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/784/portaria_cmjn_496-2020-revoga_portaria_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/785/portaria_cmjn_497-2020-cancelamento__sessao_17-11.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/786/portaria_cmjn_498-2020-home_office_carla.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/788/portaria_cmjn_499-2020_000075.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/787/portaria_cmjn_500-2020_000074.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/850/portaria_cmjn_502-2020-adiamento_sessao_08-12-2020_000191.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/851/portaria_cmjn_503-2020-expediente_camara_10-12-2020_000192.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/852/portaria_cmjn_504-2020-tribuna_livre_17-12-2020_000193.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2904/n_001-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2905/n_002-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2906/n_004-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2907/n_005-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2908/n_006-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2909/n_007-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2910/n_009-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2911/n_010-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2912/n_011-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2913/n_012-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2914/n_013-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2915/n_015-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2916/n_016-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2923/n_018-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2924/n_019-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2925/n_020-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2926/n_021-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2927/n_022-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2928/n_024-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2929/n_025-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2930/n_026-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2931/n_027-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2932/n_028-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2933/n_030-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2934/n_031-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2935/n_032-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2936/n_033-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2937/n_034-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2938/n_035-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2939/n_036-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2940/n_037-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2941/n_038-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2942/n_039-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2943/n_040-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2944/n_041-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2945/n_043-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2946/n_044-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2947/n_045-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2948/n_046-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2950/n_048-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2951/n_049-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2952/n_050-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2953/n_051-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2954/n_052-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2955/n_053-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2956/n_054-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2957/n_056-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2958/n_058-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2959/n_059-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2960/n_060-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2961/n_061-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2962/n_062-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2963/n_063-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2964/n_064-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2965/n_065-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2966/n_066-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2967/n_067-2014.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2968/n_068-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2969/n_069-2014.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2970/n_070-2014.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2971/n_071-2014.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2020/2972/n_072-2014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H172"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6654,50 +7246,1341 @@
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>668</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>330</v>
       </c>
       <c r="D172" t="s">
         <v>628</v>
       </c>
       <c r="E172" t="s">
         <v>629</v>
       </c>
       <c r="F172" t="s">
         <v>630</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>669</v>
       </c>
       <c r="H172" t="s">
         <v>670</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>671</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>339</v>
+      </c>
+      <c r="D173" t="s">
+        <v>628</v>
+      </c>
+      <c r="E173" t="s">
+        <v>629</v>
+      </c>
+      <c r="F173" t="s">
+        <v>340</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H173" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>674</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>344</v>
+      </c>
+      <c r="D174" t="s">
+        <v>628</v>
+      </c>
+      <c r="E174" t="s">
+        <v>629</v>
+      </c>
+      <c r="F174" t="s">
+        <v>280</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H174" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>677</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>348</v>
+      </c>
+      <c r="D175" t="s">
+        <v>628</v>
+      </c>
+      <c r="E175" t="s">
+        <v>629</v>
+      </c>
+      <c r="F175" t="s">
+        <v>280</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H175" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>680</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>353</v>
+      </c>
+      <c r="D176" t="s">
+        <v>628</v>
+      </c>
+      <c r="E176" t="s">
+        <v>629</v>
+      </c>
+      <c r="F176" t="s">
+        <v>280</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H176" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>683</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>357</v>
+      </c>
+      <c r="D177" t="s">
+        <v>628</v>
+      </c>
+      <c r="E177" t="s">
+        <v>629</v>
+      </c>
+      <c r="F177" t="s">
+        <v>280</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H177" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>686</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>366</v>
+      </c>
+      <c r="D178" t="s">
+        <v>628</v>
+      </c>
+      <c r="E178" t="s">
+        <v>629</v>
+      </c>
+      <c r="F178" t="s">
+        <v>349</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H178" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>689</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>370</v>
+      </c>
+      <c r="D179" t="s">
+        <v>628</v>
+      </c>
+      <c r="E179" t="s">
+        <v>629</v>
+      </c>
+      <c r="F179" t="s">
+        <v>280</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H179" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>692</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>374</v>
+      </c>
+      <c r="D180" t="s">
+        <v>628</v>
+      </c>
+      <c r="E180" t="s">
+        <v>629</v>
+      </c>
+      <c r="F180" t="s">
+        <v>280</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H180" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>695</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>379</v>
+      </c>
+      <c r="D181" t="s">
+        <v>628</v>
+      </c>
+      <c r="E181" t="s">
+        <v>629</v>
+      </c>
+      <c r="F181" t="s">
+        <v>280</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H181" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>698</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>699</v>
+      </c>
+      <c r="D182" t="s">
+        <v>628</v>
+      </c>
+      <c r="E182" t="s">
+        <v>629</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H182" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>702</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>703</v>
+      </c>
+      <c r="D183" t="s">
+        <v>628</v>
+      </c>
+      <c r="E183" t="s">
+        <v>629</v>
+      </c>
+      <c r="F183" t="s">
+        <v>280</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H183" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>706</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>707</v>
+      </c>
+      <c r="D184" t="s">
+        <v>628</v>
+      </c>
+      <c r="E184" t="s">
+        <v>629</v>
+      </c>
+      <c r="F184" t="s">
+        <v>280</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H184" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>710</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>388</v>
+      </c>
+      <c r="D185" t="s">
+        <v>628</v>
+      </c>
+      <c r="E185" t="s">
+        <v>629</v>
+      </c>
+      <c r="F185" t="s">
+        <v>35</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H185" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>713</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>714</v>
+      </c>
+      <c r="D186" t="s">
+        <v>628</v>
+      </c>
+      <c r="E186" t="s">
+        <v>629</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H186" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>717</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>718</v>
+      </c>
+      <c r="D187" t="s">
+        <v>628</v>
+      </c>
+      <c r="E187" t="s">
+        <v>629</v>
+      </c>
+      <c r="F187" t="s">
+        <v>340</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H187" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>721</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>722</v>
+      </c>
+      <c r="D188" t="s">
+        <v>628</v>
+      </c>
+      <c r="E188" t="s">
+        <v>629</v>
+      </c>
+      <c r="F188" t="s">
+        <v>280</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H188" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>725</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>726</v>
+      </c>
+      <c r="D189" t="s">
+        <v>628</v>
+      </c>
+      <c r="E189" t="s">
+        <v>629</v>
+      </c>
+      <c r="F189" t="s">
+        <v>340</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H189" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>729</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>730</v>
+      </c>
+      <c r="D190" t="s">
+        <v>628</v>
+      </c>
+      <c r="E190" t="s">
+        <v>629</v>
+      </c>
+      <c r="F190" t="s">
+        <v>35</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H190" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>733</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>734</v>
+      </c>
+      <c r="D191" t="s">
+        <v>628</v>
+      </c>
+      <c r="E191" t="s">
+        <v>629</v>
+      </c>
+      <c r="F191" t="s">
+        <v>630</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H191" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>737</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>738</v>
+      </c>
+      <c r="D192" t="s">
+        <v>628</v>
+      </c>
+      <c r="E192" t="s">
+        <v>629</v>
+      </c>
+      <c r="F192" t="s">
+        <v>340</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H192" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>741</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>742</v>
+      </c>
+      <c r="D193" t="s">
+        <v>628</v>
+      </c>
+      <c r="E193" t="s">
+        <v>629</v>
+      </c>
+      <c r="F193" t="s">
+        <v>39</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H193" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>745</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>746</v>
+      </c>
+      <c r="D194" t="s">
+        <v>628</v>
+      </c>
+      <c r="E194" t="s">
+        <v>629</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H194" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>749</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>750</v>
+      </c>
+      <c r="D195" t="s">
+        <v>628</v>
+      </c>
+      <c r="E195" t="s">
+        <v>629</v>
+      </c>
+      <c r="F195" t="s">
+        <v>335</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H195" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>753</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>754</v>
+      </c>
+      <c r="D196" t="s">
+        <v>628</v>
+      </c>
+      <c r="E196" t="s">
+        <v>629</v>
+      </c>
+      <c r="F196" t="s">
+        <v>340</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H196" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>757</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>758</v>
+      </c>
+      <c r="D197" t="s">
+        <v>628</v>
+      </c>
+      <c r="E197" t="s">
+        <v>629</v>
+      </c>
+      <c r="F197" t="s">
+        <v>340</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H197" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>761</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>762</v>
+      </c>
+      <c r="D198" t="s">
+        <v>628</v>
+      </c>
+      <c r="E198" t="s">
+        <v>629</v>
+      </c>
+      <c r="F198" t="s">
+        <v>35</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H198" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>765</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>766</v>
+      </c>
+      <c r="D199" t="s">
+        <v>628</v>
+      </c>
+      <c r="E199" t="s">
+        <v>629</v>
+      </c>
+      <c r="F199" t="s">
+        <v>340</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H199" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>768</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>769</v>
+      </c>
+      <c r="D200" t="s">
+        <v>628</v>
+      </c>
+      <c r="E200" t="s">
+        <v>629</v>
+      </c>
+      <c r="F200" t="s">
+        <v>39</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H200" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>772</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>773</v>
+      </c>
+      <c r="D201" t="s">
+        <v>628</v>
+      </c>
+      <c r="E201" t="s">
+        <v>629</v>
+      </c>
+      <c r="F201" t="s">
+        <v>39</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H201" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>776</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>777</v>
+      </c>
+      <c r="D202" t="s">
+        <v>628</v>
+      </c>
+      <c r="E202" t="s">
+        <v>629</v>
+      </c>
+      <c r="F202" t="s">
+        <v>26</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H202" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>780</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>781</v>
+      </c>
+      <c r="D203" t="s">
+        <v>628</v>
+      </c>
+      <c r="E203" t="s">
+        <v>629</v>
+      </c>
+      <c r="F203" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H203" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>784</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>785</v>
+      </c>
+      <c r="D204" t="s">
+        <v>628</v>
+      </c>
+      <c r="E204" t="s">
+        <v>629</v>
+      </c>
+      <c r="F204" t="s">
+        <v>280</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H204" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>788</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>789</v>
+      </c>
+      <c r="D205" t="s">
+        <v>628</v>
+      </c>
+      <c r="E205" t="s">
+        <v>629</v>
+      </c>
+      <c r="F205" t="s">
+        <v>39</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H205" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>792</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>793</v>
+      </c>
+      <c r="D206" t="s">
+        <v>628</v>
+      </c>
+      <c r="E206" t="s">
+        <v>629</v>
+      </c>
+      <c r="F206" t="s">
+        <v>39</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H206" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>796</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>797</v>
+      </c>
+      <c r="D207" t="s">
+        <v>628</v>
+      </c>
+      <c r="E207" t="s">
+        <v>629</v>
+      </c>
+      <c r="F207" t="s">
+        <v>335</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H207" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>800</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>801</v>
+      </c>
+      <c r="D208" t="s">
+        <v>628</v>
+      </c>
+      <c r="E208" t="s">
+        <v>629</v>
+      </c>
+      <c r="F208" t="s">
+        <v>35</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H208" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>804</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>805</v>
+      </c>
+      <c r="D209" t="s">
+        <v>628</v>
+      </c>
+      <c r="E209" t="s">
+        <v>629</v>
+      </c>
+      <c r="F209" t="s">
+        <v>35</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="H209" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>808</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>809</v>
+      </c>
+      <c r="D210" t="s">
+        <v>628</v>
+      </c>
+      <c r="E210" t="s">
+        <v>629</v>
+      </c>
+      <c r="F210" t="s">
+        <v>26</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H210" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>812</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>813</v>
+      </c>
+      <c r="D211" t="s">
+        <v>628</v>
+      </c>
+      <c r="E211" t="s">
+        <v>629</v>
+      </c>
+      <c r="F211" t="s">
+        <v>26</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H211" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>816</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>817</v>
+      </c>
+      <c r="D212" t="s">
+        <v>628</v>
+      </c>
+      <c r="E212" t="s">
+        <v>629</v>
+      </c>
+      <c r="F212" t="s">
+        <v>26</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H212" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>820</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>821</v>
+      </c>
+      <c r="D213" t="s">
+        <v>628</v>
+      </c>
+      <c r="E213" t="s">
+        <v>629</v>
+      </c>
+      <c r="F213" t="s">
+        <v>630</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H213" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>824</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>825</v>
+      </c>
+      <c r="D214" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" t="s">
+        <v>629</v>
+      </c>
+      <c r="F214" t="s">
+        <v>26</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H214" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>828</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>829</v>
+      </c>
+      <c r="D215" t="s">
+        <v>628</v>
+      </c>
+      <c r="E215" t="s">
+        <v>629</v>
+      </c>
+      <c r="F215" t="s">
+        <v>26</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H215" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>832</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>833</v>
+      </c>
+      <c r="D216" t="s">
+        <v>628</v>
+      </c>
+      <c r="E216" t="s">
+        <v>629</v>
+      </c>
+      <c r="F216" t="s">
+        <v>39</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H216" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>836</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>837</v>
+      </c>
+      <c r="D217" t="s">
+        <v>628</v>
+      </c>
+      <c r="E217" t="s">
+        <v>629</v>
+      </c>
+      <c r="F217" t="s">
+        <v>35</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H217" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>840</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>841</v>
+      </c>
+      <c r="D218" t="s">
+        <v>628</v>
+      </c>
+      <c r="E218" t="s">
+        <v>629</v>
+      </c>
+      <c r="F218" t="s">
+        <v>35</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H218" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>844</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>845</v>
+      </c>
+      <c r="D219" t="s">
+        <v>628</v>
+      </c>
+      <c r="E219" t="s">
+        <v>629</v>
+      </c>
+      <c r="F219" t="s">
+        <v>340</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H219" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>848</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>849</v>
+      </c>
+      <c r="D220" t="s">
+        <v>628</v>
+      </c>
+      <c r="E220" t="s">
+        <v>629</v>
+      </c>
+      <c r="F220" t="s">
+        <v>35</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="H220" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>852</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>853</v>
+      </c>
+      <c r="D221" t="s">
+        <v>628</v>
+      </c>
+      <c r="E221" t="s">
+        <v>629</v>
+      </c>
+      <c r="F221" t="s">
+        <v>280</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H221" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>856</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>857</v>
+      </c>
+      <c r="D222" t="s">
+        <v>628</v>
+      </c>
+      <c r="E222" t="s">
+        <v>629</v>
+      </c>
+      <c r="F222" t="s">
+        <v>335</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H222" t="s">
+        <v>859</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6829,50 +8712,100 @@
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>