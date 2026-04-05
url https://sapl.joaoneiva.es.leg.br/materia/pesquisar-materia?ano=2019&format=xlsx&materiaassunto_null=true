--- v1 (2026-02-08)
+++ v2 (2026-04-05)
@@ -54,2684 +54,2684 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>TCPAR</t>
   </si>
   <si>
     <t>Parecer Previo TC</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Espírito Santo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/566/processo_tcees_prestacao_contas_pmjn_2014.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/566/processo_tcees_prestacao_contas_pmjn_2014.pdf</t>
   </si>
   <si>
     <t>Trata do Recurso de Recurso Extraordinário, referente à prestaçao de contas da Prefeitura Municipal de João Neiva-exercício 2014.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/563/processo_tcees_prestacao_contas_pmjn_2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/563/processo_tcees_prestacao_contas_pmjn_2012.pdf</t>
   </si>
   <si>
     <t>Trata da Prestação de Contas Anual - exercício 2012, da Prefeitura Municipal de João Neiva</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/581/processo_tcees_contas_pmjn_2016.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/581/processo_tcees_contas_pmjn_2016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as contas da Prefeitura Municipal, referente exercício de 2016</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/603/processo_tcees-contas_pmjn_exerc_2015_20190918_1_pSEriyq.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/603/processo_tcees-contas_pmjn_exerc_2015_20190918_1_pSEriyq.pdf</t>
   </si>
   <si>
     <t>Trata da prestação de contas anual do ordenador relativas ao exercício de 2015.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MDir</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/444/pdl01-19-ferias_prefeito-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/444/pdl01-19-ferias_prefeito-2019.pdf</t>
   </si>
   <si>
     <t>concede férias regulamentares ao Prefeito Municipal no período de 04/02/2019 a 05/03/2019</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/579/proj._de_dec._leg._002-2019-_prestacao_de_contas_2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/579/proj._de_dec._leg._002-2019-_prestacao_de_contas_2012.pdf</t>
   </si>
   <si>
     <t>Aprova as contas da Prefeitura Municipal de João Neiva, relativas ao exercício de 2012</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/580/proj._de_decreto_leg._003-2019-_prestacao_de_contas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/580/proj._de_decreto_leg._003-2019-_prestacao_de_contas.pdf</t>
   </si>
   <si>
     <t>Rejeita a prestação de contas anual da Prefeitura Municipal de João Neiva, relativa ao exercício de 2014</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_decreto_legislativo_004-2019-contas_p_Z21QxB3.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_decreto_legislativo_004-2019-contas_p_Z21QxB3.pdf</t>
   </si>
   <si>
     <t>Rejeita a prestação de contas da Prefeitura Municipal de Joao Neiva, relativa ao exercício de 2016</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_decreto_legislativo_no_005-2019_-_rej_S7nwrFL.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_decreto_legislativo_no_005-2019_-_rej_S7nwrFL.pdf</t>
   </si>
   <si>
     <t>Rejeita a prestação de contas da Prefeitura Municipal de João Neiva, relativas ao exercício de 2015.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_decreto_legislativo_006-2019_000096.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_decreto_legislativo_006-2019_000096.pdf</t>
   </si>
   <si>
     <t>Concede férias ao Prefeito Municipal</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/452/263-2019_-_renan.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/452/263-2019_-_renan.pdf</t>
   </si>
   <si>
     <t>Institui a “SEMANA MUNICIPAL DE COMBATE À VIOLÊNCIA DOMÉSTICA E FAMILIAR CONTRA A MULHER” no Município de João Neiva-ES, e dá outras providências</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/489/264-2019_-_altera_atribuicoes_contador.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/489/264-2019_-_altera_atribuicoes_contador.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 2.654/2014, alterada pela Lei Municipal nº 3.005/2017, que “aprova o Plano de Carreira e define o sistema de vencimentos dos servidores públicos da Câmara Municipal de João Neiva, e dá outras providências”.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/494/265-2019_-_altera_area_de_formacao_controlador.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/494/265-2019_-_altera_area_de_formacao_controlador.pdf</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Geraldo Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/500/266-19-geraldo-cid-luiz_francisco_de_oliveira-ot_9u3wv3T.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/500/266-19-geraldo-cid-luiz_francisco_de_oliveira-ot_9u3wv3T.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Luiz Francisco de Oliveira.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Natália Smiderle Rossoni</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Alaerte Francisco Carrareto.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/503/269-19-geraldo-hm-claudionor_do_nascimento-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/503/269-19-geraldo-hm-claudionor_do_nascimento-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Claudionor do Nascimento</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/504/270-19-geraldo-hm-maria_auxiliadora_favaro_pando_46lMmF3.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/504/270-19-geraldo-hm-maria_auxiliadora_favaro_pando_46lMmF3.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Maria Auxiliadora Fávaro</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/505/271-19-geraldo-hm-maria_jose_grippa-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/505/271-19-geraldo-hm-maria_jose_grippa-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Maria José Grippa</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/506/272-19-glauber-cid-jose_herminio_de_souza-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/506/272-19-glauber-cid-jose_herminio_de_souza-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. José Hermínio de Souza</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/507/273-19-glauber-hm-antonio_jose_giacomin-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/507/273-19-glauber-hm-antonio_jose_giacomin-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Antônio José Giacomin</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Francarlos Gabriel</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/509/275-19-glauber-hm-genario_pandolfi-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/509/275-19-glauber-hm-genario_pandolfi-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Genario Pandolfi</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/510/276-19-glauber-hm-gilson_s_lopes_filho-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/510/276-19-glauber-hm-gilson_s_lopes_filho-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Gilson dos Santos Lopes Filho</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/511/277-19-glauber-hm-srta._renata_ruy_de_angeli-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/511/277-19-glauber-hm-srta._renata_ruy_de_angeli-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Srta. Renata Ruy De Angeli</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/512/278-19-junior-cid-carlos_andre_franca_de_souza-o_Os6Oq49.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/512/278-19-junior-cid-carlos_andre_franca_de_souza-o_Os6Oq49.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Carlos André Franca de Souza.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/513/279-19-junior-cid-celita_aparecida_viana-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/513/279-19-junior-cid-celita_aparecida_viana-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Celita Aparecida Viana</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/514/280-19-junior-hm-getulio_delunardo-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/514/280-19-junior-hm-getulio_delunardo-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Getúlio Delunardo</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/515/281-19-kaka-hm-dr._clemilditon_alves_de_oliveira_vPxOsxd.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/515/281-19-kaka-hm-dr._clemilditon_alves_de_oliveira_vPxOsxd.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Dr. Clemilditon Alves de Oliveira.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Laerte Alves Liesner</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/516/282-19-laerte-cid-daniel_cordeiro-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/516/282-19-laerte-cid-daniel_cordeiro-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Daniel Cordeiro</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/517/283-19-laerte-cid-rosalina_da_silva_sabaini-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/517/283-19-laerte-cid-rosalina_da_silva_sabaini-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Rosalina da Silva Sabaini</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/518/284-19-laerte-cid-ubirajara_azevedo-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/518/284-19-laerte-cid-ubirajara_azevedo-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Ubirajara Azevedo.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/519/285-19-laerte-hm-dr._gedeon-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/519/285-19-laerte-hm-dr._gedeon-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Dr. Gedeon Rocha Lima Júnior.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/520/286-19-laerte-hm-halpher_luiggi_monico_rosa-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/520/286-19-laerte-hm-halpher_luiggi_monico_rosa-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Halpher Luiggi Mônico Rosa.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/521/287-19-laerte-hm-subtenente_silvana-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/521/287-19-laerte-hm-subtenente_silvana-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Carla Silvana Leite do Nascimento, Subtenente da Polícia Militar.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/522/288-19-marcelo-cid-dantas_campostrini_vieira-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/522/288-19-marcelo-cid-dantas_campostrini_vieira-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Dantas Campostrini Vieira.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/523/289-19-marcelo-cid-laercio_campostrini_de_souza-_ueg39tX.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/523/289-19-marcelo-cid-laercio_campostrini_de_souza-_ueg39tX.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Laercio Campostrini de Souza.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/524/290-19-marcelo-cid-paulo_henrique_bobbio-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/524/290-19-marcelo-cid-paulo_henrique_bobbio-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Paulo Henrique Bobbio.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/525/291-19-marcelo-hm-cristiano_da_ros_rosa-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/525/291-19-marcelo-hm-cristiano_da_ros_rosa-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Cristiano da Rós Rosa.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/526/292-19-marcelo-hm-isabella_morellato_carlesso_sp_0INNI3P.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/526/292-19-marcelo-hm-isabella_morellato_carlesso_sp_0INNI3P.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Isabella Morellato Carlesso Spinassé.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Mário Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/527/293-19-mario-cid-_fabiano_contarato_-_senador-ot_qHDs8Bx.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/527/293-19-mario-cid-_fabiano_contarato_-_senador-ot_qHDs8Bx.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Fabiano Contarato – Senador da República.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/528/294-19-mario-cid-_junior_abreu_-_sec_sesport-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/528/294-19-mario-cid-_junior_abreu_-_sec_sesport-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. José Maria de Abreu Júnior – Secretário de Estado de Esporte e Lazer.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/529/295-19-mario-cid-_ted_conti_-_dep_federal-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/529/295-19-mario-cid-_ted_conti_-_dep_federal-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. João Batista Conti – Deputado Federal.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/530/296-19-renan-cid-claudia_lucia_dos_santos_de_bor_1X2Rfgs.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/530/296-19-renan-cid-claudia_lucia_dos_santos_de_bor_1X2Rfgs.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Cláudia Lúcia dos Santos de Bortoli.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/531/297-19-renan-cid-maria_luzinete_cararetto-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/531/297-19-renan-cid-maria_luzinete_cararetto-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Maria Luzinete Cararetto.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/532/298-19-renan-hm-hermenegildo_cerri-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/532/298-19-renan-hm-hermenegildo_cerri-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Hermenegildo Cerri.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/533/299-19-renan-hm-lucineia_carrara_gallo-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/533/299-19-renan-hm-lucineia_carrara_gallo-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Lucinéia Carrara Gallo.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/534/300-19-renan-hm-nubia_do_carmo_carlesso-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/534/300-19-renan-hm-nubia_do_carmo_carlesso-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Núbia do Carmo Carlesso.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/535/301-19-renan-hm-rosa_virginia_cerri-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/535/301-19-renan-hm-rosa_virginia_cerri-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito à Sra. Rosa Virgínia Cerri.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/536/302-19-waldemar-cid-albertina_de_barros_cozer-ot_g3cdEjI.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/536/302-19-waldemar-cid-albertina_de_barros_cozer-ot_g3cdEjI.pdf</t>
   </si>
   <si>
     <t>Declara cidadã joãoneivense a Sra. Albertina de Barros Cozer.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/537/303-19-waldemar-cid-cleber_felix-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/537/303-19-waldemar-cid-cleber_felix-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Cleber José Félix, Presidente da Câmara Municipal de Vitória.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/538/305-19-waldemar-cid-renzo_vascolncelos_deputado__HM49BAj.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/538/305-19-waldemar-cid-renzo_vascolncelos_deputado__HM49BAj.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Fabrício Hérick Machado.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/539/305-19-waldemar-cid-renzo_vascolncelos_deputado__XpfOBWx.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/539/305-19-waldemar-cid-renzo_vascolncelos_deputado__XpfOBWx.pdf</t>
   </si>
   <si>
     <t>Declara cidadão joãoneivense o Sr. Renzo Vasconcelos, Deputado Estadual.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/540/306-19-waldemar-hm-alessandro_barros_gomes-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/540/306-19-waldemar-hm-alessandro_barros_gomes-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Alessandro Barros Gomes.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/541/307-19-waldemar-hm-ueder_de_barros_monfardini-ot_6BJiDy7.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/541/307-19-waldemar-hm-ueder_de_barros_monfardini-ot_6BJiDy7.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito ao Sr. Ueder de Barros Monfardini.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/551/308-2019-mario-denomina_quadra_acioli-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/551/308-2019-mario-denomina_quadra_acioli-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de quadra no Distrito de Acioli</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/572/310-2019-kaka-horta_comunitaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/572/310-2019-kaka-horta_comunitaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Horta Comunitária e Familiar no Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/612/pl_cmjn_311-2019-denominacao_de_atendimento_saud_qE7sb4J.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/612/pl_cmjn_311-2019-denominacao_de_atendimento_saud_qE7sb4J.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de atendimento à saúde da mulher</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Institui o dia da Fibromialgia no Município de João Neiva e dá outras providências</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/448/pl_1.679-2019-abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/448/pl_1.679-2019-abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>dispõe sobre abertura de crédito adicional suplementar</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/449/pl_1.680-2019-abertura_credito_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/449/pl_1.680-2019-abertura_credito_especial.pdf</t>
   </si>
   <si>
     <t>dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/450/pl_1.681-19_-_incentivo_p_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/450/pl_1.681-19_-_incentivo_p_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>dispõe sobre autorização de repasse em parcela única, aos agentes comunitários de saúde (ACS) e agentes de combates às endemias (ACE)</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/451/pl_1.682-19_-altera_lei_municipal_2.954-17.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/451/pl_1.682-19_-altera_lei_municipal_2.954-17.pdf</t>
   </si>
   <si>
     <t>altera disposições da lei municipal nº 2.954, de 30 de março de 2017, alterada pela lei municipal nº 3.094, de 12 de junho de 2018</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/472/pl_1.683-2019-abertura_de_credito_adicional_espe_TszTmUT.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/472/pl_1.683-2019-abertura_de_credito_adicional_espe_TszTmUT.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/473/pl_1.684-2019-abertura_de_credito_adicional_espe_zDPooJm.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/473/pl_1.684-2019-abertura_de_credito_adicional_espe_zDPooJm.pdf</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/475/pl_1.685-2019-altera_carga_horaria_veterinario_e_L5WmDC8.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/475/pl_1.685-2019-altera_carga_horaria_veterinario_e_L5WmDC8.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária dos cargos de médico veterinário e terapeuta ocupacional, constantes no Anexo I da Lei Municipal 3.100/2018</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/476/pl_1686-2019-proder.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/476/pl_1686-2019-proder.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a criação do Programa de Descentralização de Recursos (PRODER), e dá outras providências</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/480/pl_1687-2019-altera_lei_3039-18-operacao_credito_CpbZokY.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/480/pl_1687-2019-altera_lei_3039-18-operacao_credito_CpbZokY.pdf</t>
   </si>
   <si>
     <t>altera o caput do art. 1º da Lei Municipal 3.039/2018, que dispõe sobre a contratação de operações de crédito com o Banco do Brasil S/A</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>Dispõe a abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>Dispõe a abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/495/pl_1690-2019-abertura_credito_adic_especial-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/495/pl_1690-2019-abertura_credito_adic_especial-otimizado_1.pdf</t>
   </si>
   <si>
     <t>dispõe a abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>dispõe a abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/497/pl_1692-2019-ldo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/497/pl_1692-2019-ldo.pdf</t>
   </si>
   <si>
     <t>dispõe sobre as diretrizes para elaboração da lei orçamentária para o exercício de 2020, e dá outras providências</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/542/pl_1.693-2019-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/542/pl_1.693-2019-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/543/pl_1.694-2018-altera_estrutura_ad.pmjn_lei_1.138-2001.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/543/pl_1.694-2018-altera_estrutura_ad.pmjn_lei_1.138-2001.pdf</t>
   </si>
   <si>
     <t>altera a lei municipal 1.138/2001, que dispõe sobre a Estrutura Administrativa da Prefeitura Municipal de João Neiva</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/544/pl_1.695-2019-altera_anexo_unico_da_lei_munic_1.886-2007.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/544/pl_1.695-2019-altera_anexo_unico_da_lei_munic_1.886-2007.pdf</t>
   </si>
   <si>
     <t>altera o anexo único da Lei Municipal 1.886/2007</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/545/pl_1.696-2019-contratacao_temporaria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/545/pl_1.696-2019-contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>estabelece critérios para contratação por tempo determinado para atender excepcional interesse público no Município de João Neiva</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/548/pl_1.697-2019-criacao_cargo_esf.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/548/pl_1.697-2019-criacao_cargo_esf.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a criação de cargos públicos no âmbito da administração direta do Município de João Neiva</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/552/pl_1.698-2019_altera_lei_3027-17-inclusao_no_ppa_TyDrYjW.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/552/pl_1.698-2019_altera_lei_3027-17-inclusao_no_ppa_TyDrYjW.pdf</t>
   </si>
   <si>
     <t>altera disposições da lei municipal nº 3.027/2017 e dá outras providencias</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/553/pl_1.699-2019-abertura_cred._ad._especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/553/pl_1.699-2019-abertura_cred._ad._especial.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a abertura de crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/557/pl_1.700-2019_-obrigacoes_de_pequeno_valor_para__IwSncq3.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/557/pl_1.700-2019_-obrigacoes_de_pequeno_valor_para__IwSncq3.pdf</t>
   </si>
   <si>
     <t>Define obrigações de pequeno valor para pagamento sem precatório, pelo Município de João Neiva</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/560/pl_1.701-2019_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/560/pl_1.701-2019_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/561/pl_1702-2019_abertura_cred_adic_espec.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/561/pl_1702-2019_abertura_cred_adic_espec.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial no orçamento</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/564/pl_1.703-2019_abert_cred_adic_suplementar_no_orc_xPkes6z.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/564/pl_1.703-2019_abert_cred_adic_suplementar_no_orc_xPkes6z.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/569/pl_1.704-2019-consorcio_cointer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/569/pl_1.704-2019-consorcio_cointer.pdf</t>
   </si>
   <si>
     <t>Ratifica a deliberação da Assembleia Geral do Consórcio Público Intermunicipal para Fortalecimento da Produção e Comercialização de Produtos Hortigranjeiros (COINTER), que altera e consolida o contrato público do Cointer, e dá outras providências</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/570/pl_1705-2019-dispoe_sobre_a_criacao_de_cargo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/570/pl_1705-2019-dispoe_sobre_a_criacao_de_cargo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos no âmbito da Administração Direta do Município de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_n_1.706-2019-_abertura_de_credito_Peik50C.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_n_1.706-2019-_abertura_de_credito_Peik50C.pdf</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>dispõe sobre o Código Tributário do Município de João Neiva</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/584/proj._lei_1.708-2019_-_modifica_plano_carreira_ipsjon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/584/proj._lei_1.708-2019_-_modifica_plano_carreira_ipsjon.pdf</t>
   </si>
   <si>
     <t>dispõe sobre o plano de cargos, carreira e vencimentos dos servidores públicos do Instituto de Previdência dos servidores do Município</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_1.709-2019-_abertura_de_credito_a_uNPX0vQ.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_1.709-2019-_abertura_de_credito_a_uNPX0vQ.pdf</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_1.710-2019_abertura_de_credito_ad_BwemZLK.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_1.710-2019_abertura_de_credito_ad_BwemZLK.pdf</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/592/pl_1.711-2019-alteracao_conselho_turismo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/592/pl_1.711-2019-alteracao_conselho_turismo.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso VII do art. 3º da Lei Municipal 2.539/2013, que cria e normatiza a organização e o funcionamento do Conselho Municipal de Turismo de João Neiva (Comtur)</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_no1.712-2019-_plano_municipal_de__fiyFL2C.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_no1.712-2019-_plano_municipal_de__fiyFL2C.pdf</t>
   </si>
   <si>
     <t>Aprova o plano de saneamento básico, dispõe sobre a política municipal de saneamento básico e dá outras providencias</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_no1.713-2019altera_anexo_ii_regul_qcsgGfC.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_no1.713-2019altera_anexo_ii_regul_qcsgGfC.pdf</t>
   </si>
   <si>
     <t>Altera o anexo II da lei municipal nº 0906/98 que regulamenta o serviço de água e esgoto prestado pelo SAAE</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/599/proj._de_lei_no1.714-2019-abertura_de_credito_ad_sVQfNwm.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/599/proj._de_lei_no1.714-2019-abertura_de_credito_ad_sVQfNwm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/600/pl_1.715-2019-altera_descricao_do_cargo_de_procurador.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/600/pl_1.715-2019-altera_descricao_do_cargo_de_procurador.pdf</t>
   </si>
   <si>
     <t>Altera a descrição do cargo de Procurador, constante do Anexo III, da Lei Municipal 3.101/2018</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no1.716-2019-_abertura_de_credito_qvBNA4h.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no1.716-2019-_abertura_de_credito_qvBNA4h.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no orçamento vigente</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/605/pl_1.717-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/605/pl_1.717-2019.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal nº 3.189/2019, que dispõe sobre as diretrizes para elaboração da lei orçamentária de 2020</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/606/pl_1718-2019_20190924_135524_000074.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/606/pl_1718-2019_20190924_135524_000074.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa as despesas do orçamento do Município de João Neiva para o exercício de 2020</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/607/pl_1719-2019_20190924_165400_000075.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/607/pl_1719-2019_20190924_165400_000075.pdf</t>
   </si>
   <si>
     <t>autoriza o Município de João Neiva a firmar aditivo de valor ao Convênio nº 001/19, com o Hospital e Maternidade Sagrado Coração de Maria, objetivando o repasse de recurso financeiro</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/611/pl_1.720-2019-aditivo_vlr_convenio_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/611/pl_1.720-2019-aditivo_vlr_convenio_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar aditivo ao Convênio 01/2019 firmado com o Hospital e Maternidade Sagrado Coração de Maria de João objetivando o repasse de recursos financeiros</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/616/pl_1.721-2019-regulamentacao_concessao_beneficio_L7fHINC.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/616/pl_1.721-2019-regulamentacao_concessao_beneficio_L7fHINC.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação e critérios para a concessão dos Benefícios Eventuais da Assistência Social em virtude de nascimento, morte, situação de vulnerabilidade temporária, emergenciais e de calamidade pública</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>institui o Código Municipal de Meio Ambiente, dispõe sobre a política municipal de meio ambiente, sobre o sistema municipal do meio ambiente e procedimentos de fiscalização ambiental para o Município de João Neiva e cria o Fundo Municipal de Meio Ambiente</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_1.723-2019-_dosimetria_das_multas_UHeNpYD.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_1.723-2019-_dosimetria_das_multas_UHeNpYD.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a dessimetria das multas ambientais e infrações ambientais reconhecidas pelo Municipal de João Neiva</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_1.724-2019_-_taxas_de_licenciamen_rAqEPc3.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_1.724-2019_-_taxas_de_licenciamen_rAqEPc3.pdf</t>
   </si>
   <si>
     <t>dispõe sobre as taxas de licenciamento ambiental dos empreendimentos, atividades e/ou serviços</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_no1.725-2019_-_autoriza_o_executivo_a_conceder_bolsa_de_formacao_profissionais_da_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_no1.725-2019_-_autoriza_o_executivo_a_conceder_bolsa_de_formacao_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder bolsa de formação aos profissionais da Secretaria Municipal de Saúde vinculados ao programa de qualificação da atenção primária à saúde</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/632/projeto_de_lei_no1.726-2019_-_autorizacao_repasse_acs_e_ace.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/632/projeto_de_lei_no1.726-2019_-_autorizacao_repasse_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de repasse, em parcela única, aos agentes comunitários de saúde (ACS) e agentes de combate a endemias (ACE)</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_no_1.727-2019_-_autorizacao_construcao_de_redutores_de_velocidade_na_rota_caminhos_do_campo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_no_1.727-2019_-_autorizacao_construcao_de_redutores_de_velocidade_na_rota_caminhos_do_campo.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo a construir redutores de velocidade na rota denominada “Caminhos do Campo”</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_1.728-2019_-_gratificacao_profissionais_esf_floresta.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_1.728-2019_-_gratificacao_profissionais_esf_floresta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre gratificação aos profissionais da Equipe de Saúde da Unidade de Saúde da Família do Bairro Floresta</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_no_1.729-2019_-_incentivo_a_profissionais_da_saude.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_no_1.729-2019_-_incentivo_a_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo à profissionais da saúde que denomina</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_no_1.730-2019_-_altera_art._2o_da_lei_municipal_2.120-09.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_no_1.730-2019_-_altera_art._2o_da_lei_municipal_2.120-09.pdf</t>
   </si>
   <si>
     <t>Altera art. 2º da Lei Municipal nº 2.120/2019, que autoriza aquisição de área de terra, por desapropriação amigável, mediante indenização</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_no_1.731-2019_-_abertura_de_credito_adicional_especial__no_orcamento_de_2020.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_no_1.731-2019_-_abertura_de_credito_adicional_especial__no_orcamento_de_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial no Orçamento de 2020</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/638/pl_1.732-2019-institui_cadastro_ambiental_e_taxa_de_controle.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/638/pl_1.732-2019-institui_cadastro_ambiental_e_taxa_de_controle.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro Técnico Ambiental de Atividades (CTAA) e a Taxa de Controle e Fiscalização Ambiental Municipal (TCFA), e dá outras providências</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/639/pl_1.733-2019-convenio_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/639/pl_1.733-2019-convenio_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de João Neiva a firmar convênio com o Hospital E Maternidade Sagrado Coração de Maria de João Neiva, objetivando o repasse de recursos financeiros</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/640/pl_1.734-2019-abono_natalino_educacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/640/pl_1.734-2019-abono_natalino_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para concessão de abono natalino aos profissionais ativos da educação</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/477/001-19_-_calendario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/477/001-19_-_calendario.pdf</t>
   </si>
   <si>
     <t>Que institui o calendário das sessões ordinárias a serem realizadas na Sessão Legislativa de 2019</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/565/002-2019-ouvidoria.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/565/002-2019-ouvidoria.pdf</t>
   </si>
   <si>
     <t>Que cria, disciplina e regulamenta o funcionamento da Ouvidoria Legislativa Municipal.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/471/01-19_-kaka_-_pl_cmjn_263-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/471/01-19_-kaka_-_pl_cmjn_263-2019.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao PL CMJN 263/2019</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/604/02-19_-_pl_1707-2019_-_codigo_tributario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/604/02-19_-_pl_1707-2019_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao Projeto de Lei 1.707/2019, que dispõe sobre Código Tributário Municipal</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/615/03-_19_-_pl_1712_saneamento.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/615/03-_19_-_pl_1712_saneamento.pdf</t>
   </si>
   <si>
     <t>Modifica disposições do Projeto de Lei nº 1.712/2019, que aprova o plano Municipal de Saneamento Básico, dispõe sobre a Política Municipal de Saneamento Básico e dá outras providências.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>PEEX</t>
   </si>
   <si>
     <t>Propsota de Emenda do Executivo</t>
   </si>
   <si>
     <t>Ao Projeto de Lei 1.700/2019, que define obrigações de pequeno valor para pagamento sem precatório, pelo Município de João Neiva</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/453/001-19-ademir_-_semaforo_bairro_cohab_rpGCkZ4.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/453/001-19-ademir_-_semaforo_bairro_cohab_rpGCkZ4.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN Nº 001/2018, através do qual foi solicitado ao Exmo. Sr. Prefeito Municipal que interceda junto à Agência Nacional de Transportes Terrestres - ANTT, para que providencie a instalação de um semáforo no trevo que dá acesso ao Bairro Cohab, em João Neiva</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/454/002-19-ademir-reiterar_rqto_077-2018_corrimao_ri_XILrFx1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/454/002-19-ademir-reiterar_rqto_077-2018_corrimao_ri_XILrFx1.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN nº 077/2018 ao Exmo. Sr. Prefeito Municipal, para que viabilize a instalação de corrimãos nas duas pontes localizadas na Comunidade de Ribeirão de Cima, neste Município de João Neiva, considerando o risco de acidentes que existe para pedestres quando da travessia daquelas pontes.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/455/003-19-ademir-_faixa_pedestre_gtRmF2a.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/455/003-19-ademir-_faixa_pedestre_gtRmF2a.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN Nº 024/2018, através do qual foi solicitado ao Exmo. Sr. Prefeito Municipal que viabilize, junto ao DER-ES, a mudança de local das duas faixas de pedestres localizadas na Rua Negri Orestes (entre a Padaria Amiguinha e a Farmashow), que seriam substituídas por única faixa no centro das duas citadas faixas (em frente à entrada do Restaurante Sabor e Cia).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/456/004-19-ademir-reiterar_rqto_080-2017_substituica_zgls97j.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/456/004-19-ademir-reiterar_rqto_080-2017_substituica_zgls97j.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN nº 080/2018 ao Exmo. Sr. Prefeito Municipal, solicitando a viabilização da execução dos serviços de conservação e troca das placas que identificam as ruas do Município, essencial para o trabalho dos Correios e localização de endereços por parte dos munícipes e visitantes, sem considerar que melhora a imagem da cidade.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/457/005-19-ademir-_extensao_rede_rua_cohab_-_retera__ieBGn9P.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/457/005-19-ademir-_extensao_rede_rua_cohab_-_retera__ieBGn9P.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN Nº 068/2018 ao Exmo. Sr. Prefeito Municipal, para que viabilize, junto à EDP Escelsa - concessionária de energia elétrica, a extensão de rede elétrica na Rua Paulo Calíbrio, no Bairro Cohab, próximo à residência do sr. Aécio Calibrio (nº instalação 171937), ao final da rua.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/458/006-19-ademir_-_quebra-mola_lateral_br101_-_rete_s1QYldG.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/458/006-19-ademir_-_quebra-mola_lateral_br101_-_rete_s1QYldG.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN nº 079/2017 ao Exmo. Sr.  Prefeito Municipal, para que viabilize, junto à Concessionária ECO101, a instalação de quebra molas na via paralela à Rodovia BR 101, que dá acesso ao Posto Gentil e ao Bar e Restaurante Maraka.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/470/007-19-ademir_-_placa_de_proibido_estacionar_per_WpkXbvw.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/470/007-19-ademir_-_placa_de_proibido_estacionar_per_WpkXbvw.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr.  Prefeito Municipal para que viabilize, junto ao DER-ES, a instalação de placa de sinalização de “PROIBIDO ESTACIONAR” nos dois sentidos de direção da Rua Sarcinelli Antônio, via que liga a Avenida Presidente Vargas à Rua Dr. Mauro Mattos Pereira, mais precisamente no trecho localizado entre a Farmácia Futura e o cruzamento da Avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/459/008-19-renan-calcamento_rua_S2XzEui.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/459/008-19-renan-calcamento_rua_S2XzEui.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de calçamento da Rua Atílio Zandomênico e parte da Rua da Estação, no Bairro Piraqueaçú</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/460/009-19-renan-nivelamento_rua_qox0moN.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/460/009-19-renan-nivelamento_rua_qox0moN.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de nivelamento da Rua José Vulpi, no Bairro Vila Nova de Baixo, para evitar o acúmulo de águas pluviais.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/461/010-19-renan-quebra_mola_CzyDH5z.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/461/010-19-renan-quebra_mola_CzyDH5z.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de reforma e conservação do quebra-molas existente na Rua Marciano da Silva, Bairro Cohab.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/462/011-19-kaka-_faixa_pedestre_m_libano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/462/011-19-kaka-_faixa_pedestre_m_libano.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Senhor Prefeito Municipal a repintura da faixa de pedestres na Avenida Hélio Guasti, acesso ao Bairro Monte Líbano.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/463/012-19-kaka-_passarela_ponte_eS2FCeu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/463/012-19-kaka-_passarela_ponte_eS2FCeu.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Senhor Prefeito Municipal os devidos reparos nas passarelas da ponte sobre o Rio Piraqueaçu, ligando o centro da cidade ao Bairro Vila Nova de Baixo.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/464/013-19-marcelo-_descida_contramao_escolas_15JBZCC.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/464/013-19-marcelo-_descida_contramao_escolas_15JBZCC.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a instalação de placa de sinalização indicando contramão para descida de automóveis na Rua Lúcia Cometti, localizada entre o consultório odontológico do Dr. Marco Antônio Possato e a  EMEF “Professora Maria Oliria Sarcinelli Campagnaro”, via essa que dá acesso às escolas EMEI "Teresita Borrini Farina" e EEEF “João Neiva”.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/465/014-19-marcelo-_marcacao_e_palca_de_estacionamen_VY842CF.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/465/014-19-marcelo-_marcacao_e_palca_de_estacionamen_VY842CF.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a instalação de placa de sinalização, bem como marcação no chão, indicando estacionamento de carga e descarga em frente às escolas do município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/466/015-19-marcelo-_poda_de_arvores_-_magueirinha_e__RtlWlBA.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/466/015-19-marcelo-_poda_de_arvores_-_magueirinha_e__RtlWlBA.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a poda ou corte definitivo das plantas de espécie "murta", que se encontram em frente ao Bar Mangueirinha e na comunidade de Cavalinho.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/467/016-19-ademir-reiterar_037-18_-_cemiterio_cavali_Ws5lIY0.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/467/016-19-ademir-reiterar_037-18_-_cemiterio_cavali_Ws5lIY0.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam reiterados os termos do Requerimento CMJN nº 037/2018, de sua autoria, no qual solicita ao Exmo. Sr. Prefeito Municipal que providencie melhorias na entrada do cemitério de Cavalinho.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/468/017-19-ademir-reiterar_rqto_030-18-plantio_de_ar_rz2tbh7.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/468/017-19-ademir-reiterar_rqto_030-18-plantio_de_ar_rz2tbh7.pdf</t>
   </si>
   <si>
     <t>solicitando que sejam  reiterados os temos do Requerimento CMJN nº 030/2018, de sua autoria, no qual solicita ao Exmo. Sr. Prefeito Municipal que providencie, junto à Secretaria Municipal de Obras e Serviços Urbanos, em parceria com a Secretaria Municipal de Agricultura e Meio Ambiente, o plantio de árvores ao longo da Avenida Hélio Guasti.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/469/018-19-ademir-pintura_faixa_pedestre_br_101_EOy6JkD.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/469/018-19-ademir-pintura_faixa_pedestre_br_101_EOy6JkD.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal que interceda junto à Concessionária ECO 101, sobre a possibilidade de pintura de duas faixas de pedestres, bem como a instalação de duas lombadas na BR 101, nos seguintes pontos: em frente ao abrigo de ônibus localizado alguns metros após o Retaurante Maraka, e em frente ao Auto Posto João Neiva (localizado próximo ao trevo de Colatina).</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ademir Costa, Geraldo Fávaro, Glauber Tonon, Júnior Deambrósio, Kaká, Laerte Alves Liesner, Marcelo Campostrini, Mário Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo, Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/474/019-19-ademirtodos-eco_101-abrigo_caboclo_bernardo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/474/019-19-ademirtodos-eco_101-abrigo_caboclo_bernardo.pdf</t>
   </si>
   <si>
     <t>Requerimento de autoria de todos os Vereadores, solicitando ao Exmo. Sr. Prefeito Municipal que interceda junto à Concessionária ECO 101, para que providencie a reinstalação do abrigo de ônibus às margens da BR 101, na localidade de Caboclo Bernardo, pois o abrigo ali existente foi derrubado por ocasião da duplicação da rodovia.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/478/020-19-renan-dedetizacao_do_cemiterio_S05ZyPu.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/478/020-19-renan-dedetizacao_do_cemiterio_S05ZyPu.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que viabilize, junto aos setores competentes, o serviço de dedetização das dependências do Cemitério Municipal, localizado no bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/479/021-19-renan-mao_unica_rua_silvino_mattos_ol0AHIS.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/479/021-19-renan-mao_unica_rua_silvino_mattos_ol0AHIS.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto aos setores competentes da Administração, estudo que possibilite a transformação para rua de sentido único para tráfego de veículos automotores, bem como a devida sinalização, inclusive a de permissão para estacionamento em apenas um dos lados, em parte  Rua Silvino Matos, mais precisamente no trecho localizado entre a Ponte de Ferro e a Igreja Marata, do Bairro Vila Nova de Baixo</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/481/022-19-waldemar-ruas_jatobas_qvG3Tve.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/481/022-19-waldemar-ruas_jatobas_qvG3Tve.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto aos setores competentes da Administração, a substituição do asfalto da Rua Jatobás, no Bairro Floresta, por calçamento, utilizando-se de blocos sextavados a serem retirados da Avenida Presidente Vargas, no Centro de Joao Neiva.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/482/023-19-waldemar-academir_popular_floresta_CPtfqsw.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/482/023-19-waldemar-academir_popular_floresta_CPtfqsw.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto ao Governo do Estado a instalação de uma “academia popular” no Bairro Floresta, um dos bairros mais populosos do Município de João Neiva.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/483/024-19-renan-_faixa_-_reinterar_107-17_V3MDd9Q.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/483/024-19-renan-_faixa_-_reinterar_107-17_V3MDd9Q.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 109/2017 ao Exmo. Sr. Prefeito Municipal, para que viabilize junto ao órgão público competente a retirada da faixa de pedestre existente na Rua Eurico Salles, ao lado da Igreja Matriz.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/484/025-19-renan-_vagas_estacionamento_farm_popular_i1qkXha.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/484/025-19-renan-_vagas_estacionamento_farm_popular_i1qkXha.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize a relocação da placa de “proibido estacionar” localizada em frente ao consultório odontológico do Dr. Mário Augusto Ruy Favarato (onde funcionava a antiga Farmácia Básica).</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/485/026-19-renan-_cacamento_rua_manobrinha_x_helio_g_VZ0vHfz.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/485/026-19-renan-_cacamento_rua_manobrinha_x_helio_g_VZ0vHfz.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal providências junto ao setor competente, para realização de estudos de viabilidade de reutilização dos blocos pvs que serão retirados da Avenida Presidente Vargas, para o calçamento da rua que liga o Bairro Vila Nova de Cima (próximo à Manobrinha) à Avenida Hélio Guasti (Beira Linha).</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/486/027-19_-_renan-_calcamento_da_rua_das_marcanaiba_gVugVWe.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/486/027-19_-_renan-_calcamento_da_rua_das_marcanaiba_gVugVWe.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, junto aos setores competentes, para que providencie a viabilização de capacitação de recursos para a execução de pavimentação e drenagem da Rua das Macanaíbas, localizada próximo ao Campo Society do Bairro Floresta.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo, Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/487/028-19-renan_e_waldemar_-_manutencao_de_ruas_no__ukkuaxX.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/487/028-19-renan_e_waldemar_-_manutencao_de_ruas_no__ukkuaxX.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que, junto aos setores competentes, viabilize a manutenção em todas as ruas do Bairro Alvorada, com a aplicação do produto revisolo.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/488/029-19-kaka-iluminacao_publica_nas_brs_101_e_259_5l9PQCb.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/488/029-19-kaka-iluminacao_publica_nas_brs_101_e_259_5l9PQCb.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que através da SEMOSU - Secretaria Municipal de Obras e Serviços Urbanos seja providenciada em caráter de urgência manutenção no sistema de iluminação pública às margens das Rodovias BR 101 e BR 259.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/492/030-19-kaka-casa_do_artesao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/492/030-19-kaka-casa_do_artesao.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal estudos e projetos que viabilizem a criação da “Casa do Artesão” no Município.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/493/031-19-waldemar-academia_popular_centro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/493/031-19-waldemar-academia_popular_centro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize junto ao Governo do Estado a instalação de uma “academia popular” no Centro da cidade, mais precisamente no terreno onde outrora fora a Delegacia de Polícia Civil de João Neiva.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/498/032-19-marcelo-_calcamento_rua_lucia_cometti_6PItJEN.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/498/032-19-marcelo-_calcamento_rua_lucia_cometti_6PItJEN.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal providências junto ao setor competente, para realização de estudos de viabilidade de reutilização dos blocos pvs que serão retirados da Avenida Presidente Vargas, para manutenção paliativa da estrada que dá acesso ao Polo Industrial, bem como para calçamento da Rua Lúcia Cometti, que dá acesso à EEEFM “João Neiva” e à EMEI “Teresita Borrini Farina”.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/499/033-19-kaka-calcamento_rua_sinoca_NRO9mon.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/499/033-19-kaka-calcamento_rua_sinoca_NRO9mon.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal ações junto aos setores competentes para pavimentação da rua que se inicia em frente à oficina mecânica Sinoca, paralela à Rodovia BR 101, indo até a divisa com a propriedade da família Detogni.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/546/034-19-glauber-reforma_centro_odontologico_M93mmJd.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/546/034-19-glauber-reforma_centro_odontologico_M93mmJd.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, com urgência, reforma total do prédio onde funciona o Centro Odontológico de João Neiva, bem como a compra de equipamentos básicos para continuação do trabalho.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/547/035-19-ademir-placa_nao_existe_quebra_molas_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/547/035-19-ademir-placa_nao_existe_quebra_molas_cohab.pdf</t>
   </si>
   <si>
     <t>solicitando ao Exmo. Sr. Prefeito Municipal que providencie, por meio da Secretaria Municipal de Obras e Serviços Urbanos, a instalação de placa informativa com os seguintes dizeres: “AQUI NÃO HÁ QUEBRA-MOLAS. RESPEITE: VELOCIDADE MÁXIMA 30 KM/H”  no início da Rua Geraldo Francisco dos Santos, na subida do Bairro Cohab, que se inicia no trevo de João Neiva.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/549/036-19-kaka-redutores_tabeliao_alfr._almeida.doc_yAZwDKS.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/549/036-19-kaka-redutores_tabeliao_alfr._almeida.doc_yAZwDKS.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a construção de redutores de velocidade (quebra molas) na Rua Tabelião Alfredo Almeida, no seguimento compreendido entre a ponte sobre o Rio Clotário e o cruzamento com a Avenida Brasil.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/550/037-19-geraldo-_alargamento_da_rua_pierina_pesso_cG3cIWW.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/550/037-19-geraldo-_alargamento_da_rua_pierina_pesso_cG3cIWW.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao SAAE e aos demais setores competentes, o alargamento da Rua Pierina Pessoti, no Bairro Carrareto.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/554/038-19-mario-iluminacao_publica_entrada_acioli-o_nZgDePl.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/554/038-19-mario-iluminacao_publica_entrada_acioli-o_nZgDePl.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie junto ao Setor  Competente  a manutenção da iluminação na entrada do Distrito Acioli.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a limpeza da estrada vicinal que liga Saúna e Santo Antônio, incluindo não apenas o serviço de patrolamento, como também o alargamento de referida via.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/556/040-19-marcelo-limpeza_bueiro_sto_afonso-otimizado_1.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/556/040-19-marcelo-limpeza_bueiro_sto_afonso-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a limpeza do bueiro localizado na Rua Saturnino de Freitas, no Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/562/042-19-glauber-limpeza_rio_prox_v_nova_baixo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/562/042-19-glauber-limpeza_rio_prox_v_nova_baixo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a execução de serviços de limpeza das margens do Rio Piraqueaçu, ao longo das ruas que o margeiam nos Bairros Vila Nova de Baixo e Centro.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/567/043-19-ademir-placa_60km_av.helio_guasti.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/567/043-19-ademir-placa_60km_av.helio_guasti.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que interceda junto ao DER – Departamento de Estradas e Rodagem, a instalação de placa informativa com os dizeres: “Velocidade máxima permitida – 60KM”  ao longo de toda extensão da Avenida Hélio Guasti, nos dois sentidos.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Reiterando os termos do Requerimento CMJN nº 081/2017, o qual solicita ao Exmo. Sr. Prefeito Municipal, que diligencie junto ao Estado e União  objetivando a viabilização de recursos para a construção de barragem artificial, próximo a Cachoeira “Paraíso”, que sirva como reservatório d’água para eventual abastecimento do Município de João Neiva em caso de escassez hídrica.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/573/045-19-renan-limpeza_corrego_do_bairro_cristal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/573/045-19-renan-limpeza_corrego_do_bairro_cristal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, em caráter de urgência, a limpeza no pequeno córrego existente no Bairro Cristal.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/574/046-19-kaka-pista_motocross.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/574/046-19-kaka-pista_motocross.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que, através de setores competentes, sejam envidados esforços que possibilitem a construção de uma pista de motocross em nossa cidade.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/575/047-19-kaka-psicologo_na_escola.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/575/047-19-kaka-psicologo_na_escola.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal introdução de Assistente Social e Psicólogo no quadro de profissionais da EMEF Escola Municipal de Ensino Fundamental Professora Maria Olíria Sarcinelli.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/576/048-19-renan-reforma_da_quadra_do_bairro_cristal.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/576/048-19-renan-reforma_da_quadra_do_bairro_cristal.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a necessária reforma da quadra do Bairro Cristal, diante da importância dessa obra para o lazer de referida comunidade.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/577/req._049-2019_ademir-_troca_poste_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/577/req._049-2019_ademir-_troca_poste_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal ações urgentes junto à concessionária de energia elétrica EDP Espírito Santo para substituição de 01 poste que se encontra quebrado, localizado na Avenida Central, parte final da  avenida, em frente à residência do Sr. Edevaldo Ruy Recla, no Bairro Cohab.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/578/req._050-2019_kaka-_bancos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/578/req._050-2019_kaka-_bancos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal ações junto aos setores competentes, para que possibilitem a instalação de bancos nos pontos de ônibus localizados na esquina da Rua Dr. Mauro Mattos Pereira com a Rua Negri Orestes, ao lado dos trailers, e no final da mesma Rua Dr. Mauro Mattos Pereira, próximo à Central de Compras Sarmenghi.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/587/051-19-marcelo-corte_definitivo_de_murtas.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/587/051-19-marcelo-corte_definitivo_de_murtas.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, o corte definitivo das plantas de espécie "murta", que se encontram em frente ao Bar Mangueirinha</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/588/052-19-marcelo-reforma_do_predio_empeif_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/588/052-19-marcelo-reforma_do_predio_empeif_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a reforma geral do prédio da EMPEIF “Cavalinho”._x000D_
 O presente pedido se justifica no fato de que as atuais instalações de referida escola se encontram em péssimo estado de conservação, colocando até mesmo em risco os alunos e os servidores.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/589/053-19-ademir-manutencao_calcamento_av._central_-cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/589/053-19-ademir-manutencao_calcamento_av._central_-cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito que providencie junto à Secretaria Municipal de Obras e Serviço Urbanos, e à autarquia SAAE, a manutenção do calçamento da Avenida Central, no Bairro Cohab.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/590/054-19-ademir-vistoria_noturna_para_levantamento_jTgKdOb.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/590/054-19-ademir-vistoria_noturna_para_levantamento_jTgKdOb.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito que providencie junto à Secretaria Municipal de Obras e Serviços Urbanos, e à empresa de iluminação pública contratada, vistoria noturna em todos os bairros do Município, para que possa ser feito um levantamento acerca de lâmpadas queimadas e/ou que estão com mal contato.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/591/cco_000030.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/591/cco_000030.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie, com urgência, a conclusão das obras de canalização das águas pluviais na Rua Miguel Malovini, localizadas no Bairro São Carlos I.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/593/056-2019-laerte-calcamento_patio_pm.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/593/056-2019-laerte-calcamento_patio_pm.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização do calçamento do pátio da Polícia Militar em João Neiva.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/596/057-19-kaka-conservacao_rua_em_cavalinho.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/596/057-19-kaka-conservacao_rua_em_cavalinho.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie junto à Secretaria de Obras do município trabalhos de conservação da rua de acesso ao Bairro Vila Nova, no Distrito de Cavalinho.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/597/058-19-kaka-substituicao_poste_monte_libano.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/597/058-19-kaka-substituicao_poste_monte_libano.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie junto à empresa concessionária de energia elétrica EDP- Escelsa a urgente substituição de um poste de cimento seção duplo“T”, contendo condutores de baixa tensão e equipamentos de iluminação, completamente danificado com ferragens expostas e quebradas oferecendo sério risco de queda sobre residências no Bairro Monte Líbano.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie junto ao Setor  Competente  a instalação de um braço de lâmpada para iluminação pública no poste localizado em frente a Farmácia JULOFAR.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Glauber Tonon, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_061-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_061-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a execução de serviços de conservação e reforma da Ponte de Ferro, em especial da passarela de pedestres._x000D_
 Com o novo trevo de acesso a João Neiva, entrando por Caboclo Bernardo, o fluxo de veículos aumentou muito em referida Ponte e o fato dos pedestres utilizarem o mesmo espaço (passarela danificada) provoca risco de acidentes.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Júnior Deambrósio, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_cmjn_062-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_cmjn_062-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 039/2018 ao Exmo. Sr.  Prefeito Municipal, com intuito de que se estude a viabilidade de recursos junto aos governos federal ou estadual, no sentido de se implantar um sistema de videomonitoramento, com a instalação de câmeras nas ruas e instalações públicas de João Neiva.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_cmjn_063-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_cmjn_063-2019.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que intervenha junto à Secretaria Municipal de Obras e Serviços Urbanos no sentido de se instalar redutores de velocidade (quebra-molas) ao longo de toda a Avenida Brasil, especialmente em frente a agência do Banco do Brasil.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a limpeza/roçagem e manutenção do corrimão existente ao longo da rua, por trás do edifício do Ministério Público, que dá acesso ao Bairro Floresta.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/614/065-2019-marcelo_000095.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/614/065-2019-marcelo_000095.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a manutenção com cascalhamento da Rua das Rosas, no Bairro Crubixá.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_cmjn_066-2019_000098.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_cmjn_066-2019_000098.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr.  Prefeito Municipal que instale na Praça Nossa Senhora do Líbano uma placa em homenagem ao dia da Consciência Negra.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_067-2019_000108.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_067-2019_000108.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal a substituição dos quadros negros ainda existentes, por quadros brancos nas salas de aula das escolas públicas municipais de João Neiva</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_068-2019_000109.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_068-2019_000109.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal, ações junto à Empresa São Roque, permissionária do transporte coletivo no Município de João Neiva, para a implantação de uma linha de ônibus ligando a sede do município ao Distrito de Acioli, via Demétrio Ribeiro e Barra do Triunfo</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_069-2019_000110.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_069-2019_000110.pdf</t>
   </si>
   <si>
     <t>Reiterando o requerimento Nº 069/2015 no qual este vereador solicitava, ouvido diversos cidadãos e cidadãs, a instalação em local aberto e com livre exposição ao público, de um monumento alusivo à importantíssima contribuição da antiga CVRD e seus funcionários para o desenvolvimento do nosso município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_cmjn_070-2019_000099.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_cmjn_070-2019_000099.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que providencie a reforma geral do prédio da EMEIF “Dr. Orlindo Francisco Borges”, localizada no Bairro Cohab.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_cmjn_071-2019_000100.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_cmjn_071-2019_000100.pdf</t>
   </si>
   <si>
     <t>Tendo em vista as diversas tentativas, em conjunto, dos Poderes Legislativo e Executivo deste município na busca de soluções junto a diversos órgãos nas esferas federal e estadual que pudessem solucionar a problemática resultante do tráfego de caminhões pesados que, no intuito de fugir da fiscalização do DNIT na BR 259, transitam, passando por dentro dos Distritos de Acioli e Demétrio Ribeiro através da rodovia estadual recém pavimentada do Programa Caminhos do Campo, chegam à região central da nossa cidade e estão danificando as vias e trazendo imensos transtornos em todo o referido percurso, principalmente nos referidos distritos que sofrem com abalos nas estruturas dos imóveis e nas principais avenidas da Sede do Município que se encontra em obras de revitalização, solicita providencias no sentido de solucionar esta problemática.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_cmjn_072-2019_000101.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_cmjn_072-2019_000101.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal, que providencie a manutenção com cascalhamento das ruas do Bairro Ernesto Silva, próximo à Pestalozzi.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
     <t>Veto ao PL CMJN 308/2019, que dispõe sobre a denominação de quadra no Distrito de Acioli</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda LOM</t>
   </si>
   <si>
     <t>Geraldo Fávaro, Júnior Deambrósio, Marcelo Campostrini, Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/559/003-2019-vereadores_diversos-lom.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/559/003-2019-vereadores_diversos-lom.pdf</t>
   </si>
   <si>
     <t>Altera o art. 10 da Lei Orgânica Municipal de João Neiva</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>Veto a Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/622/veto_parcial-_proposta_de_emenda_003_que_modific_TiES396.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/622/veto_parcial-_proposta_de_emenda_003_que_modific_TiES396.pdf</t>
   </si>
   <si>
     <t>Veto Parcial a proposta de Emenda nº 003/2019, que modifica disposições do Projeto de Lei nº 1.712/2019</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2874/n_002-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2874/n_002-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Administração Municipal a realização de reparos e manutenção na Unidade de Saúde do Bairro Floresta, visando melhorar as condições de atendimento e a qualidade dos serviços prestados à população.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2875/n_004-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2875/n_004-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização da instalação de semáforo no trevo de acesso ao Bairro Cohab, na BR-101, no Município de João Neiva, visando garantir maior segurança no trânsito e reduzir o risco de acidentes.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2876/n_010-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2876/n_010-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal a fiscalização e apuração de irregularidades relacionadas à permanência de gado nas estradas vicinais do Município de João Neiva, em descumprimento à legislação municipal, visando garantir a segurança dos usuários e prevenir acidentes.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2877/n_012-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2877/n_012-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Educação informações sobre a existência de projeto de prevenção de incêndios nas escolas da rede pública municipal, bem como sobre a implementação de medidas de segurança, especialmente saídas de emergência.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2878/n_013-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2878/n_013-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de serviços para correção da constante falta de água nos Bairros Cohab, São Carlos I e São Carlos II, em razão de possíveis problemas na rede adutora.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2879/n_015-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2879/n_015-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações à Secretaria Municipal de Obras sobre a realização da coleta seletiva de lixo no Município, incluindo bairros atendidos, horários, forma de execução e evolução da adesão da população.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2880/n_016-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2880/n_016-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à EDP Escelsa a realização de reunião, em caráter de urgência, para tratar das constantes quedas e interrupções no fornecimento de energia elétrica, da falta de manutenção da rede e da ausência de poda preventiva de árvores no Município de João Neiva._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores:  Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Poder Executivo acerca do não pagamento do Piso Salarial Profissional Nacional aos Agentes Comunitários de Saúde no âmbito do Município de João Neiva-ES._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2882/n_018-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2882/n_018-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo a regulamentação da Lei Municipal nº 2.504/2013, que dispõe sobre a concessão de gratuidade no transporte público municipal para gestantes no Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2883/n_019-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2883/n_019-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, em caráter de urgência, a realização de poda de árvores no Município de João Neiva-ES, em razão dos riscos à segurança da população, especialmente quanto a curtos-circuitos na rede elétrica.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2884/n_020-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2884/n_020-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo, em caráter de urgência, que providencie junto à Concessionária ECO 101 a manutenção paliativa, com aplicação de cascalho (rejeito asfáltico), em via paralela à BR 101, no trecho entre a oficina Sinoca e a propriedade da família Detogni, no Município de João Neiva-ES.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2885/n_022-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2885/n_022-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo especial atenção quanto à manutenção dos serviços de iluminação pública e à poda de árvores no perímetro urbano do Município de João Neiva-ES, em razão das constantes reclamações da população e da prestação deficitária desses serviços.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2886/n_023-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2886/n_023-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Municipalidade a adoção de providências para o controle da infestação de pernilongos nas imediações da EMEI “Deputado Nilzo Plazzi”, em razão dos riscos à saúde, registros de casos de dengue e prejuízos ao desempenho escolar dos alunos.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2887/n_025-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2887/n_025-2019.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Poder Executivo sobre o Projeto de Lei nº 1.700/19, especialmente quanto aos impactos nas decisões judiciais favoráveis aos servidores, critérios de pagamento de precatórios, previsão orçamentária, diálogo com os credores e garantias legais relacionadas aos créditos reconhecidos judicialmente.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2888/n_026-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2888/n_026-2019.pdf</t>
   </si>
   <si>
     <t>Solicita o comparecimento de representante de entidade filantrópica à Sessão Ordinária da Câmara Municipal, para uso da Tribuna Livre, a fim de prestar esclarecimentos sobre a aplicação de recursos públicos recebidos do Município._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2889/n_027-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2889/n_027-2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo que empreenda esforços junto à Concessionária ECO 101, ao DNIT e à ANTT para viabilizar a instalação de semáforo no trevo da BR-101 que dá acesso aos Bairros Cohab, São Carlos I e II e ao centro da cidade, visando garantir maior segurança no tráfego e na travessia de veículos.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2890/n_030-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2890/n_030-2019.pdf</t>
   </si>
   <si>
     <t>Requer o comparecimento do Diretor do Hospital e Maternidade Sagrado Coração de Maria e do Presidente da Associação de Beneficência e Cultura para reunião destinada a prestar esclarecimentos sobre a aplicação de recursos públicos e a atual gestão da entidade._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2891/n_031-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2891/n_031-2019.pdf</t>
   </si>
   <si>
     <t>Solicita apoio para indicação de Emenda Parlamentar destinada à reforma da EMPEIF Cavalinho, em razão do precário estado de conservação da unidade e da importância para a segurança e continuidade do atendimento educacional da comunidade.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>Mario Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2892/n_032-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2892/n_032-2019.pdf</t>
   </si>
   <si>
     <t>Convida autoridade para comparecimento à Sessão Ordinária, a fim de prestar esclarecimentos sobre o cumprimento da Lei Municipal nº 3.103/2018, no uso da Tribuna Livre._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Mário Henrique Marim Reali, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2893/n_033-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2893/n_033-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de emenda parlamentar no valor de R$ 20.000,00, destinada ao custeio da Associação Pestalozzi de João Neiva-ES.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2894/n_034-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2894/n_034-2019.pdf</t>
   </si>
   <si>
     <t>Convida o Prefeito Municipal para reunião na Câmara Municipal, com a finalidade de tratar de assuntos de interesse público relacionados ao Fórum de João Neiva.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2895/n_035-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2895/n_035-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilização de calçamento nas ruas do Bairro Alvorada, visando melhorar as condições de trafegabilidade, segurança e qualidade de vida dos moradores.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2896/n_036-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2896/n_036-2019.pdf</t>
   </si>
   <si>
     <t>Solicita apuração de denúncias sobre possível reprodução de prova e uso de questões não inéditas no Concurso Público do Município de João Neiva – Edital nº 002/19, especialmente para o cargo de Analista Público Administrativo.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2897/n_037-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2897/n_037-2019.pdf</t>
   </si>
   <si>
     <t>Manifesta posicionamento pela manutenção do projeto original de revitalização do Centro de João Neiva, visando evitar atrasos, aumento de custos e garantir o maior número possível de vagas de estacionamento, em atendimento aos interesses da população e do comércio local._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2898/n_038-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2898/n_038-2019.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o andamento do Projeto de Revitalização do Polo Industrial, em razão da precariedade da infraestrutura local, visando melhorar as condições de acesso, iluminação e desenvolvimento das atividades empresariais no Município.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2899/n_039-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2899/n_039-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Viação Águia Branca o retorno dos itinerários João Neiva/Colatina e Colatina/João Neiva, com acesso às localidades de Cavalinho e Acioli, em razão dos transtornos causados à população local pela supressão das linhas de transporte coletivo._x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2900/n_040-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2900/n_040-2019.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a previsão de início das obras do trevo de acesso ao Bairro Cohab, na BR-101, no Município de João Neiva, bem como sobre a construção do viaduto previsto para o local.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2901/n_041-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2901/n_041-2019.pdf</t>
   </si>
   <si>
     <t>Solicita à Viação Águia Branca o retorno dos itinerários João Neiva/Linhares, com atendimento às localidades de Cristal, Ribeirão de Cima e Guaraná, especialmente no horário das 17h10, em razão dos prejuízos causados à população._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Autores: Waldemar José De Barros, Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2902/n_043-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2902/n_043-2019.pdf</t>
   </si>
   <si>
     <t>Solicita orientação aos responsáveis pela coleta de resíduos sólidos quanto à realização do procedimento de compactação do lixo em locais adequados, a fim de evitar o vazamento de chorume e o mau cheiro nas ruas e avenidas do Município.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2903/n044-2019.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2903/n044-2019.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção junto à EDP Escelsa e demais órgãos responsáveis para a realização de poda de eucaliptos e manutenção da rede elétrica no trecho da BR-259, entre os Kms 6 e 7, visando prevenir riscos de acidentes e interrupção no fornecimento de energia.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3038,67 +3038,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/566/processo_tcees_prestacao_contas_pmjn_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/563/processo_tcees_prestacao_contas_pmjn_2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/581/processo_tcees_contas_pmjn_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/603/processo_tcees-contas_pmjn_exerc_2015_20190918_1_pSEriyq.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/444/pdl01-19-ferias_prefeito-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/579/proj._de_dec._leg._002-2019-_prestacao_de_contas_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/580/proj._de_decreto_leg._003-2019-_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_decreto_legislativo_004-2019-contas_p_Z21QxB3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_decreto_legislativo_no_005-2019_-_rej_S7nwrFL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_decreto_legislativo_006-2019_000096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/452/263-2019_-_renan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/489/264-2019_-_altera_atribuicoes_contador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/494/265-2019_-_altera_area_de_formacao_controlador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/500/266-19-geraldo-cid-luiz_francisco_de_oliveira-ot_9u3wv3T.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/503/269-19-geraldo-hm-claudionor_do_nascimento-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/504/270-19-geraldo-hm-maria_auxiliadora_favaro_pando_46lMmF3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/505/271-19-geraldo-hm-maria_jose_grippa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/506/272-19-glauber-cid-jose_herminio_de_souza-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/507/273-19-glauber-hm-antonio_jose_giacomin-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/509/275-19-glauber-hm-genario_pandolfi-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/510/276-19-glauber-hm-gilson_s_lopes_filho-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/511/277-19-glauber-hm-srta._renata_ruy_de_angeli-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/512/278-19-junior-cid-carlos_andre_franca_de_souza-o_Os6Oq49.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/513/279-19-junior-cid-celita_aparecida_viana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/514/280-19-junior-hm-getulio_delunardo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/515/281-19-kaka-hm-dr._clemilditon_alves_de_oliveira_vPxOsxd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/516/282-19-laerte-cid-daniel_cordeiro-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/517/283-19-laerte-cid-rosalina_da_silva_sabaini-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/518/284-19-laerte-cid-ubirajara_azevedo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/519/285-19-laerte-hm-dr._gedeon-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/520/286-19-laerte-hm-halpher_luiggi_monico_rosa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/521/287-19-laerte-hm-subtenente_silvana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/522/288-19-marcelo-cid-dantas_campostrini_vieira-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/523/289-19-marcelo-cid-laercio_campostrini_de_souza-_ueg39tX.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/524/290-19-marcelo-cid-paulo_henrique_bobbio-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/525/291-19-marcelo-hm-cristiano_da_ros_rosa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/526/292-19-marcelo-hm-isabella_morellato_carlesso_sp_0INNI3P.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/527/293-19-mario-cid-_fabiano_contarato_-_senador-ot_qHDs8Bx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/528/294-19-mario-cid-_junior_abreu_-_sec_sesport-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/529/295-19-mario-cid-_ted_conti_-_dep_federal-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/530/296-19-renan-cid-claudia_lucia_dos_santos_de_bor_1X2Rfgs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/531/297-19-renan-cid-maria_luzinete_cararetto-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/532/298-19-renan-hm-hermenegildo_cerri-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/533/299-19-renan-hm-lucineia_carrara_gallo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/534/300-19-renan-hm-nubia_do_carmo_carlesso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/535/301-19-renan-hm-rosa_virginia_cerri-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/536/302-19-waldemar-cid-albertina_de_barros_cozer-ot_g3cdEjI.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/537/303-19-waldemar-cid-cleber_felix-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/538/305-19-waldemar-cid-renzo_vascolncelos_deputado__HM49BAj.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/539/305-19-waldemar-cid-renzo_vascolncelos_deputado__XpfOBWx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/540/306-19-waldemar-hm-alessandro_barros_gomes-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/541/307-19-waldemar-hm-ueder_de_barros_monfardini-ot_6BJiDy7.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/551/308-2019-mario-denomina_quadra_acioli-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/572/310-2019-kaka-horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/612/pl_cmjn_311-2019-denominacao_de_atendimento_saud_qE7sb4J.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/448/pl_1.679-2019-abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/449/pl_1.680-2019-abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/450/pl_1.681-19_-_incentivo_p_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/451/pl_1.682-19_-altera_lei_municipal_2.954-17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/472/pl_1.683-2019-abertura_de_credito_adicional_espe_TszTmUT.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/473/pl_1.684-2019-abertura_de_credito_adicional_espe_zDPooJm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/475/pl_1.685-2019-altera_carga_horaria_veterinario_e_L5WmDC8.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/476/pl_1686-2019-proder.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/480/pl_1687-2019-altera_lei_3039-18-operacao_credito_CpbZokY.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/495/pl_1690-2019-abertura_credito_adic_especial-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/497/pl_1692-2019-ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/542/pl_1.693-2019-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/543/pl_1.694-2018-altera_estrutura_ad.pmjn_lei_1.138-2001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/544/pl_1.695-2019-altera_anexo_unico_da_lei_munic_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/545/pl_1.696-2019-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/548/pl_1.697-2019-criacao_cargo_esf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/552/pl_1.698-2019_altera_lei_3027-17-inclusao_no_ppa_TyDrYjW.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/553/pl_1.699-2019-abertura_cred._ad._especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/557/pl_1.700-2019_-obrigacoes_de_pequeno_valor_para__IwSncq3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/560/pl_1.701-2019_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/561/pl_1702-2019_abertura_cred_adic_espec.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/564/pl_1.703-2019_abert_cred_adic_suplementar_no_orc_xPkes6z.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/569/pl_1.704-2019-consorcio_cointer.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/570/pl_1705-2019-dispoe_sobre_a_criacao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_n_1.706-2019-_abertura_de_credito_Peik50C.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/584/proj._lei_1.708-2019_-_modifica_plano_carreira_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_1.709-2019-_abertura_de_credito_a_uNPX0vQ.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_1.710-2019_abertura_de_credito_ad_BwemZLK.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/592/pl_1.711-2019-alteracao_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_no1.712-2019-_plano_municipal_de__fiyFL2C.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_no1.713-2019altera_anexo_ii_regul_qcsgGfC.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/599/proj._de_lei_no1.714-2019-abertura_de_credito_ad_sVQfNwm.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/600/pl_1.715-2019-altera_descricao_do_cargo_de_procurador.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no1.716-2019-_abertura_de_credito_qvBNA4h.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/605/pl_1.717-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/606/pl_1718-2019_20190924_135524_000074.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/607/pl_1719-2019_20190924_165400_000075.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/611/pl_1.720-2019-aditivo_vlr_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/616/pl_1.721-2019-regulamentacao_concessao_beneficio_L7fHINC.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_1.723-2019-_dosimetria_das_multas_UHeNpYD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_1.724-2019_-_taxas_de_licenciamen_rAqEPc3.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_no1.725-2019_-_autoriza_o_executivo_a_conceder_bolsa_de_formacao_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/632/projeto_de_lei_no1.726-2019_-_autorizacao_repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_no_1.727-2019_-_autorizacao_construcao_de_redutores_de_velocidade_na_rota_caminhos_do_campo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_1.728-2019_-_gratificacao_profissionais_esf_floresta.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_no_1.729-2019_-_incentivo_a_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_no_1.730-2019_-_altera_art._2o_da_lei_municipal_2.120-09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_no_1.731-2019_-_abertura_de_credito_adicional_especial__no_orcamento_de_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/638/pl_1.732-2019-institui_cadastro_ambiental_e_taxa_de_controle.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/639/pl_1.733-2019-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/640/pl_1.734-2019-abono_natalino_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/477/001-19_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/565/002-2019-ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/471/01-19_-kaka_-_pl_cmjn_263-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/604/02-19_-_pl_1707-2019_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/615/03-_19_-_pl_1712_saneamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/453/001-19-ademir_-_semaforo_bairro_cohab_rpGCkZ4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/454/002-19-ademir-reiterar_rqto_077-2018_corrimao_ri_XILrFx1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/455/003-19-ademir-_faixa_pedestre_gtRmF2a.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/456/004-19-ademir-reiterar_rqto_080-2017_substituica_zgls97j.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/457/005-19-ademir-_extensao_rede_rua_cohab_-_retera__ieBGn9P.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/458/006-19-ademir_-_quebra-mola_lateral_br101_-_rete_s1QYldG.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/470/007-19-ademir_-_placa_de_proibido_estacionar_per_WpkXbvw.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/459/008-19-renan-calcamento_rua_S2XzEui.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/460/009-19-renan-nivelamento_rua_qox0moN.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/461/010-19-renan-quebra_mola_CzyDH5z.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/462/011-19-kaka-_faixa_pedestre_m_libano.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/463/012-19-kaka-_passarela_ponte_eS2FCeu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/464/013-19-marcelo-_descida_contramao_escolas_15JBZCC.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/465/014-19-marcelo-_marcacao_e_palca_de_estacionamen_VY842CF.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/466/015-19-marcelo-_poda_de_arvores_-_magueirinha_e__RtlWlBA.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/467/016-19-ademir-reiterar_037-18_-_cemiterio_cavali_Ws5lIY0.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/468/017-19-ademir-reiterar_rqto_030-18-plantio_de_ar_rz2tbh7.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/469/018-19-ademir-pintura_faixa_pedestre_br_101_EOy6JkD.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/474/019-19-ademirtodos-eco_101-abrigo_caboclo_bernardo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/478/020-19-renan-dedetizacao_do_cemiterio_S05ZyPu.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/479/021-19-renan-mao_unica_rua_silvino_mattos_ol0AHIS.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/481/022-19-waldemar-ruas_jatobas_qvG3Tve.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/482/023-19-waldemar-academir_popular_floresta_CPtfqsw.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/483/024-19-renan-_faixa_-_reinterar_107-17_V3MDd9Q.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/484/025-19-renan-_vagas_estacionamento_farm_popular_i1qkXha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/485/026-19-renan-_cacamento_rua_manobrinha_x_helio_g_VZ0vHfz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/486/027-19_-_renan-_calcamento_da_rua_das_marcanaiba_gVugVWe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/487/028-19-renan_e_waldemar_-_manutencao_de_ruas_no__ukkuaxX.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/488/029-19-kaka-iluminacao_publica_nas_brs_101_e_259_5l9PQCb.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/492/030-19-kaka-casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/493/031-19-waldemar-academia_popular_centro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/498/032-19-marcelo-_calcamento_rua_lucia_cometti_6PItJEN.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/499/033-19-kaka-calcamento_rua_sinoca_NRO9mon.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/546/034-19-glauber-reforma_centro_odontologico_M93mmJd.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/547/035-19-ademir-placa_nao_existe_quebra_molas_cohab.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/549/036-19-kaka-redutores_tabeliao_alfr._almeida.doc_yAZwDKS.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/550/037-19-geraldo-_alargamento_da_rua_pierina_pesso_cG3cIWW.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/554/038-19-mario-iluminacao_publica_entrada_acioli-o_nZgDePl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/556/040-19-marcelo-limpeza_bueiro_sto_afonso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/562/042-19-glauber-limpeza_rio_prox_v_nova_baixo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/567/043-19-ademir-placa_60km_av.helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/573/045-19-renan-limpeza_corrego_do_bairro_cristal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/574/046-19-kaka-pista_motocross.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/575/047-19-kaka-psicologo_na_escola.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/576/048-19-renan-reforma_da_quadra_do_bairro_cristal.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/577/req._049-2019_ademir-_troca_poste_cohab.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/578/req._050-2019_kaka-_bancos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/587/051-19-marcelo-corte_definitivo_de_murtas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/588/052-19-marcelo-reforma_do_predio_empeif_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/589/053-19-ademir-manutencao_calcamento_av._central_-cohab.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/590/054-19-ademir-vistoria_noturna_para_levantamento_jTgKdOb.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/591/cco_000030.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/593/056-2019-laerte-calcamento_patio_pm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/596/057-19-kaka-conservacao_rua_em_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/597/058-19-kaka-substituicao_poste_monte_libano.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_061-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_cmjn_062-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_cmjn_063-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/614/065-2019-marcelo_000095.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_cmjn_066-2019_000098.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_067-2019_000108.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_068-2019_000109.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_069-2019_000110.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_cmjn_070-2019_000099.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_cmjn_071-2019_000100.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_cmjn_072-2019_000101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/559/003-2019-vereadores_diversos-lom.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/622/veto_parcial-_proposta_de_emenda_003_que_modific_TiES396.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2874/n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2875/n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2876/n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2877/n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2878/n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2879/n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2880/n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2882/n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2883/n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2884/n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2885/n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2886/n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2887/n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2888/n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2889/n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2890/n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2891/n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2892/n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2893/n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2894/n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2895/n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2896/n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2897/n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2898/n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2899/n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2900/n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2901/n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2902/n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2903/n044-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/566/processo_tcees_prestacao_contas_pmjn_2014.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/563/processo_tcees_prestacao_contas_pmjn_2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/581/processo_tcees_contas_pmjn_2016.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/603/processo_tcees-contas_pmjn_exerc_2015_20190918_1_pSEriyq.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/444/pdl01-19-ferias_prefeito-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/579/proj._de_dec._leg._002-2019-_prestacao_de_contas_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/580/proj._de_decreto_leg._003-2019-_prestacao_de_contas.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_decreto_legislativo_004-2019-contas_p_Z21QxB3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/617/projeto_de_decreto_legislativo_no_005-2019_-_rej_S7nwrFL.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_decreto_legislativo_006-2019_000096.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/452/263-2019_-_renan.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/489/264-2019_-_altera_atribuicoes_contador.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/494/265-2019_-_altera_area_de_formacao_controlador.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/500/266-19-geraldo-cid-luiz_francisco_de_oliveira-ot_9u3wv3T.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/503/269-19-geraldo-hm-claudionor_do_nascimento-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/504/270-19-geraldo-hm-maria_auxiliadora_favaro_pando_46lMmF3.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/505/271-19-geraldo-hm-maria_jose_grippa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/506/272-19-glauber-cid-jose_herminio_de_souza-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/507/273-19-glauber-hm-antonio_jose_giacomin-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/509/275-19-glauber-hm-genario_pandolfi-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/510/276-19-glauber-hm-gilson_s_lopes_filho-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/511/277-19-glauber-hm-srta._renata_ruy_de_angeli-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/512/278-19-junior-cid-carlos_andre_franca_de_souza-o_Os6Oq49.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/513/279-19-junior-cid-celita_aparecida_viana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/514/280-19-junior-hm-getulio_delunardo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/515/281-19-kaka-hm-dr._clemilditon_alves_de_oliveira_vPxOsxd.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/516/282-19-laerte-cid-daniel_cordeiro-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/517/283-19-laerte-cid-rosalina_da_silva_sabaini-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/518/284-19-laerte-cid-ubirajara_azevedo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/519/285-19-laerte-hm-dr._gedeon-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/520/286-19-laerte-hm-halpher_luiggi_monico_rosa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/521/287-19-laerte-hm-subtenente_silvana-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/522/288-19-marcelo-cid-dantas_campostrini_vieira-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/523/289-19-marcelo-cid-laercio_campostrini_de_souza-_ueg39tX.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/524/290-19-marcelo-cid-paulo_henrique_bobbio-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/525/291-19-marcelo-hm-cristiano_da_ros_rosa-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/526/292-19-marcelo-hm-isabella_morellato_carlesso_sp_0INNI3P.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/527/293-19-mario-cid-_fabiano_contarato_-_senador-ot_qHDs8Bx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/528/294-19-mario-cid-_junior_abreu_-_sec_sesport-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/529/295-19-mario-cid-_ted_conti_-_dep_federal-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/530/296-19-renan-cid-claudia_lucia_dos_santos_de_bor_1X2Rfgs.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/531/297-19-renan-cid-maria_luzinete_cararetto-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/532/298-19-renan-hm-hermenegildo_cerri-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/533/299-19-renan-hm-lucineia_carrara_gallo-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/534/300-19-renan-hm-nubia_do_carmo_carlesso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/535/301-19-renan-hm-rosa_virginia_cerri-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/536/302-19-waldemar-cid-albertina_de_barros_cozer-ot_g3cdEjI.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/537/303-19-waldemar-cid-cleber_felix-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/538/305-19-waldemar-cid-renzo_vascolncelos_deputado__HM49BAj.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/539/305-19-waldemar-cid-renzo_vascolncelos_deputado__XpfOBWx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/540/306-19-waldemar-hm-alessandro_barros_gomes-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/541/307-19-waldemar-hm-ueder_de_barros_monfardini-ot_6BJiDy7.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/551/308-2019-mario-denomina_quadra_acioli-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/572/310-2019-kaka-horta_comunitaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/612/pl_cmjn_311-2019-denominacao_de_atendimento_saud_qE7sb4J.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/448/pl_1.679-2019-abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/449/pl_1.680-2019-abertura_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/450/pl_1.681-19_-_incentivo_p_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/451/pl_1.682-19_-altera_lei_municipal_2.954-17.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/472/pl_1.683-2019-abertura_de_credito_adicional_espe_TszTmUT.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/473/pl_1.684-2019-abertura_de_credito_adicional_espe_zDPooJm.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/475/pl_1.685-2019-altera_carga_horaria_veterinario_e_L5WmDC8.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/476/pl_1686-2019-proder.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/480/pl_1687-2019-altera_lei_3039-18-operacao_credito_CpbZokY.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/495/pl_1690-2019-abertura_credito_adic_especial-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/497/pl_1692-2019-ldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/542/pl_1.693-2019-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/543/pl_1.694-2018-altera_estrutura_ad.pmjn_lei_1.138-2001.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/544/pl_1.695-2019-altera_anexo_unico_da_lei_munic_1.886-2007.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/545/pl_1.696-2019-contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/548/pl_1.697-2019-criacao_cargo_esf.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/552/pl_1.698-2019_altera_lei_3027-17-inclusao_no_ppa_TyDrYjW.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/553/pl_1.699-2019-abertura_cred._ad._especial.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/557/pl_1.700-2019_-obrigacoes_de_pequeno_valor_para__IwSncq3.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/560/pl_1.701-2019_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/561/pl_1702-2019_abertura_cred_adic_espec.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/564/pl_1.703-2019_abert_cred_adic_suplementar_no_orc_xPkes6z.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/569/pl_1.704-2019-consorcio_cointer.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/570/pl_1705-2019-dispoe_sobre_a_criacao_de_cargo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/582/projeto_de_lei_n_1.706-2019-_abertura_de_credito_Peik50C.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/584/proj._lei_1.708-2019_-_modifica_plano_carreira_ipsjon.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_1.709-2019-_abertura_de_credito_a_uNPX0vQ.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/586/projeto_de_lei_1.710-2019_abertura_de_credito_ad_BwemZLK.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/592/pl_1.711-2019-alteracao_conselho_turismo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/594/projeto_de_lei_no1.712-2019-_plano_municipal_de__fiyFL2C.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/595/projeto_de_lei_no1.713-2019altera_anexo_ii_regul_qcsgGfC.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/599/proj._de_lei_no1.714-2019-abertura_de_credito_ad_sVQfNwm.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/600/pl_1.715-2019-altera_descricao_do_cargo_de_procurador.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_no1.716-2019-_abertura_de_credito_qvBNA4h.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/605/pl_1.717-2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/606/pl_1718-2019_20190924_135524_000074.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/607/pl_1719-2019_20190924_165400_000075.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/611/pl_1.720-2019-aditivo_vlr_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/616/pl_1.721-2019-regulamentacao_concessao_beneficio_L7fHINC.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/619/projeto_de_lei_1.723-2019-_dosimetria_das_multas_UHeNpYD.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_1.724-2019_-_taxas_de_licenciamen_rAqEPc3.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/624/projeto_de_lei_no1.725-2019_-_autoriza_o_executivo_a_conceder_bolsa_de_formacao_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/632/projeto_de_lei_no1.726-2019_-_autorizacao_repasse_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/633/projeto_de_lei_no_1.727-2019_-_autorizacao_construcao_de_redutores_de_velocidade_na_rota_caminhos_do_campo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/634/projeto_de_lei_no_1.728-2019_-_gratificacao_profissionais_esf_floresta.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/635/projeto_de_lei_no_1.729-2019_-_incentivo_a_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/636/projeto_de_lei_no_1.730-2019_-_altera_art._2o_da_lei_municipal_2.120-09.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/637/projeto_de_lei_no_1.731-2019_-_abertura_de_credito_adicional_especial__no_orcamento_de_2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/638/pl_1.732-2019-institui_cadastro_ambiental_e_taxa_de_controle.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/639/pl_1.733-2019-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/640/pl_1.734-2019-abono_natalino_educacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/477/001-19_-_calendario.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/565/002-2019-ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/471/01-19_-kaka_-_pl_cmjn_263-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/604/02-19_-_pl_1707-2019_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/615/03-_19_-_pl_1712_saneamento.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/453/001-19-ademir_-_semaforo_bairro_cohab_rpGCkZ4.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/454/002-19-ademir-reiterar_rqto_077-2018_corrimao_ri_XILrFx1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/455/003-19-ademir-_faixa_pedestre_gtRmF2a.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/456/004-19-ademir-reiterar_rqto_080-2017_substituica_zgls97j.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/457/005-19-ademir-_extensao_rede_rua_cohab_-_retera__ieBGn9P.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/458/006-19-ademir_-_quebra-mola_lateral_br101_-_rete_s1QYldG.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/470/007-19-ademir_-_placa_de_proibido_estacionar_per_WpkXbvw.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/459/008-19-renan-calcamento_rua_S2XzEui.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/460/009-19-renan-nivelamento_rua_qox0moN.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/461/010-19-renan-quebra_mola_CzyDH5z.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/462/011-19-kaka-_faixa_pedestre_m_libano.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/463/012-19-kaka-_passarela_ponte_eS2FCeu.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/464/013-19-marcelo-_descida_contramao_escolas_15JBZCC.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/465/014-19-marcelo-_marcacao_e_palca_de_estacionamen_VY842CF.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/466/015-19-marcelo-_poda_de_arvores_-_magueirinha_e__RtlWlBA.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/467/016-19-ademir-reiterar_037-18_-_cemiterio_cavali_Ws5lIY0.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/468/017-19-ademir-reiterar_rqto_030-18-plantio_de_ar_rz2tbh7.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/469/018-19-ademir-pintura_faixa_pedestre_br_101_EOy6JkD.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/474/019-19-ademirtodos-eco_101-abrigo_caboclo_bernardo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/478/020-19-renan-dedetizacao_do_cemiterio_S05ZyPu.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/479/021-19-renan-mao_unica_rua_silvino_mattos_ol0AHIS.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/481/022-19-waldemar-ruas_jatobas_qvG3Tve.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/482/023-19-waldemar-academir_popular_floresta_CPtfqsw.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/483/024-19-renan-_faixa_-_reinterar_107-17_V3MDd9Q.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/484/025-19-renan-_vagas_estacionamento_farm_popular_i1qkXha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/485/026-19-renan-_cacamento_rua_manobrinha_x_helio_g_VZ0vHfz.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/486/027-19_-_renan-_calcamento_da_rua_das_marcanaiba_gVugVWe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/487/028-19-renan_e_waldemar_-_manutencao_de_ruas_no__ukkuaxX.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/488/029-19-kaka-iluminacao_publica_nas_brs_101_e_259_5l9PQCb.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/492/030-19-kaka-casa_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/493/031-19-waldemar-academia_popular_centro.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/498/032-19-marcelo-_calcamento_rua_lucia_cometti_6PItJEN.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/499/033-19-kaka-calcamento_rua_sinoca_NRO9mon.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/546/034-19-glauber-reforma_centro_odontologico_M93mmJd.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/547/035-19-ademir-placa_nao_existe_quebra_molas_cohab.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/549/036-19-kaka-redutores_tabeliao_alfr._almeida.doc_yAZwDKS.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/550/037-19-geraldo-_alargamento_da_rua_pierina_pesso_cG3cIWW.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/554/038-19-mario-iluminacao_publica_entrada_acioli-o_nZgDePl.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/556/040-19-marcelo-limpeza_bueiro_sto_afonso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/562/042-19-glauber-limpeza_rio_prox_v_nova_baixo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/567/043-19-ademir-placa_60km_av.helio_guasti.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/573/045-19-renan-limpeza_corrego_do_bairro_cristal.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/574/046-19-kaka-pista_motocross.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/575/047-19-kaka-psicologo_na_escola.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/576/048-19-renan-reforma_da_quadra_do_bairro_cristal.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/577/req._049-2019_ademir-_troca_poste_cohab.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/578/req._050-2019_kaka-_bancos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/587/051-19-marcelo-corte_definitivo_de_murtas.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/588/052-19-marcelo-reforma_do_predio_empeif_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/589/053-19-ademir-manutencao_calcamento_av._central_-cohab.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/590/054-19-ademir-vistoria_noturna_para_levantamento_jTgKdOb.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/591/cco_000030.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/593/056-2019-laerte-calcamento_patio_pm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/596/057-19-kaka-conservacao_rua_em_cavalinho.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/597/058-19-kaka-substituicao_poste_monte_libano.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/608/requerimento_061-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/609/requerimento_cmjn_062-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/610/requerimento_cmjn_063-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/614/065-2019-marcelo_000095.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_cmjn_066-2019_000098.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/626/requerimento_067-2019_000108.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/627/requerimento_068-2019_000109.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_069-2019_000110.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_cmjn_070-2019_000099.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/630/requerimento_cmjn_071-2019_000100.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/631/requerimento_cmjn_072-2019_000101.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/559/003-2019-vereadores_diversos-lom.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/622/veto_parcial-_proposta_de_emenda_003_que_modific_TiES396.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2874/n_002-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2875/n_004-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2876/n_010-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2877/n_012-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2878/n_013-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2879/n_015-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2880/n_016-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2882/n_018-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2883/n_019-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2884/n_020-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2885/n_022-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2886/n_023-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2887/n_025-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2888/n_026-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2889/n_027-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2890/n_030-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2891/n_031-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2892/n_032-2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2893/n_033-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2894/n_034-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2895/n_035-2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2896/n_036-2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2897/n_037-2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2898/n_038-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2899/n_039-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2900/n_040-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2901/n_041-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2902/n_043-2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2019/2903/n044-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="179.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="179.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>