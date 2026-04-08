--- v0 (2026-01-31)
+++ v1 (2026-04-08)
@@ -10,2631 +10,2954 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1682" uniqueCount="808">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1945" uniqueCount="907">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Chapa</t>
   </si>
   <si>
     <t>Chapa Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>Formação da Chapa para concorrer aos cargos da Mesa Diretora:_x000D_
 _x000D_
 Presidente - Waldemar José de Barros_x000D_
 Vice-presidente -  Glauber Tonon_x000D_
 Secretário - Renan Rossoni Pattuzzo</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Formação da Chapara para concorrer aos cargos da Mesa Diretora:_x000D_
 Presidente - João Geraldo Fávaro_x000D_
 Vice-presidente -  Ademir Fagundes Deambrósio_x000D_
 Secretário - Matheus Moraes dos Santos</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denúncia apresenta por cidadão</t>
   </si>
   <si>
     <t>Sr. Marcos Gomes Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENUNCIA DE POSSÍVEL ILÍCITO ADMINISTRATIVO PRATICADO PELO CHEFE DO PODER EXECUTIVO LOCAL, REQUERENDO APURAÇÃO E PROMOÇÃO DE RESPONSABILIDADE DE SEUS AUTORES</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Waldemar de Barros</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM E RECONHECIMENTO A EMPRESA INTERLIG ELÉTRICA ITAÚNAS S/A, AO GRUPO ISA - CTEEP E SEUS RESPECTIVOS REPRESENTANTES LEGAIS</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM E RECONHECIMENTO À PRIMEIRA IGREJA BATISTA DE JOÃO NEIVA PELA COMEMORAÇÃO DOS CEM ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/408/003-2018-kaka-colodino_felizardo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/408/003-2018-kaka-colodino_felizardo.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma ao sr. Colodino Felizardo (in memorian)</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/409/004-2018-kaka-capitao_olavo_leite-congo_sao_benedito.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/409/004-2018-kaka-capitao_olavo_leite-congo_sao_benedito.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Capitão Olavo Leite, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/410/005-2018-kaka-rainha_maria_rodrigues-banda_de_congo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/410/005-2018-kaka-rainha_maria_rodrigues-banda_de_congo.pdf</t>
   </si>
   <si>
     <t>Homenagem Rainha Maria Rodrigues, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/411/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/411/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf</t>
   </si>
   <si>
     <t>Homenagem Princesa Rosalina do Carmo Barbosa, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/412/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/412/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf</t>
   </si>
   <si>
     <t>Homenagem ao Mestre Clemar Feu Corrêa, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/413/008-2018-kaka-rainha_rosalina-banda_de_congo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/413/008-2018-kaka-rainha_rosalina-banda_de_congo.pdf</t>
   </si>
   <si>
     <t>Homenagem à Rainha Rosalina Barbosa de Oliveira, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/414/009-2018-kaka-rainha_felisbela_de_oliveira_dos_santos.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/414/009-2018-kaka-rainha_felisbela_de_oliveira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Homenagem à Rainha Felisbela de Oliveira dos SAntos, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/415/010-2018-kaka-rainha_pastora_barbosa_de_oliveira.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/415/010-2018-kaka-rainha_pastora_barbosa_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Homenagem à Rainha Pastora Barbosa de Oliveira, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/416/011-2018-kaka-valter_pereira_do_rosario.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/416/011-2018-kaka-valter_pereira_do_rosario.pdf</t>
   </si>
   <si>
     <t>Homenagem ao sr. Valter Pereira do Rosário, Mestre Cabelim, integrante da Banda de Congo São Benedito.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Mário Reali</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados pela FOLIA DE REIS DE BARRA DO TRIUNFO em prol da sociedade.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Glauber Tonon, Mário Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/429/013-2018-glauber_-_mario_-_musicos_-_banda_roupagem.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/429/013-2018-glauber_-_mario_-_musicos_-_banda_roupagem.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade, aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Banda Roupagem _x000D_
 John Lenon dos Santos de Jesus_x000D_
 Romildo Sant’ana Bonfim_x000D_
 André Coutinho dos Santos Brasil_x000D_
 Reinaldo Nascimento Segato_x000D_
 Luciano Augusto Ribeiro dos Reis_x000D_
 Murilo Campagnaro Santana_x000D_
 Gabriela de Aguiar.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/430/014-2018-glauber_-_mario_-_musicos_-_julio_cesar_1cuC00C.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/430/014-2018-glauber_-_mario_-_musicos_-_julio_cesar_1cuC00C.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Júlio Cesar e seus teclados_x000D_
 Júlio Cesar Vesper_x000D_
 Marcos Antônio Caetano</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/431/015-2018-glauber_-_mario_-_musicos_-pura_revelacao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/431/015-2018-glauber_-_mario_-_musicos_-pura_revelacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Pura Revelação _x000D_
 Flavio Correia_x000D_
 Fabricio Correia de Oliveira_x000D_
 Ozeias Leal_x000D_
 Oedes Jose de Almeida Junior.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/432/016-2018-glauber_-_mario_-_musicos_-jair_sanfoneiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/432/016-2018-glauber_-_mario_-_musicos_-jair_sanfoneiro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Jair Sanfoneiro _x000D_
 Jair Goncalves dos Santos_x000D_
 Adão Farina</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/433/017-2018-glauber_-_mario_-_musicos_-dorio_e_gabriel.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/433/017-2018-glauber_-_mario_-_musicos_-dorio_e_gabriel.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Dório e Gabriel _x000D_
 Dório Bissi Junior_x000D_
 Carlos Humberto Gabriel_x000D_
 Marciano Malovini	_x000D_
 Ronaldo Pessenti</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/434/018-2018-glauber_-_mario_-_clemar_e_violao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/434/018-2018-glauber_-_mario_-_clemar_e_violao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Clemar e Violão _x000D_
 Clemar Feu Correa_x000D_
 Carlos Vagner Rosa_x000D_
 Leonardo Avilar Coutinho</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/435/018-2018-glauber_-_mario_-_clemar_e_violao.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/435/018-2018-glauber_-_mario_-_clemar_e_violao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Parentes do Samba _x000D_
  _x000D_
 Celso Feu Correa_x000D_
 Clemar Feu Correa_x000D_
 Milena Gomes Correa_x000D_
 Luciano Gomes_x000D_
 Carlos Wagner Rosa_x000D_
 Luiz Carlos de Souza_x000D_
 Fabiano Mota_x000D_
 Hélio Marcio Vieira_x000D_
 David Vieira_x000D_
 Guilherme Gavaza da Silva</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Inconteste _x000D_
 Renan Vesper_x000D_
 Lucas Felipe Rosa Delunardo_x000D_
 Paulo Cesar Demarchi</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/437/021-2018-glauber_-_mario_-associacao_banda_de_mu_VS4KO4v.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/437/021-2018-glauber_-_mario_-associacao_banda_de_mu_VS4KO4v.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Associação Banda de Música Guilherme Baptista_x000D_
 Músicos: _x000D_
  _x000D_
 Antônio Mazolini_x000D_
 Anderson Pereira_x000D_
 Arivaldo Reali_x000D_
 Eduarda Polesi_x000D_
 Eduardo Buzato_x000D_
 Everaldo Lemos_x000D_
 Flavia Buzato_x000D_
 Fernando Baptista_x000D_
 Gilmar Transpadini_x000D_
 Gisela Baptista_x000D_
 Jeferson Aguiar_x000D_
 Jose Marcos Miranda_x000D_
 Jose Carlos Pereira_x000D_
 João Luiz Buzato_x000D_
 Lucas Polese_x000D_
 Leandro Baptista_x000D_
 Luiz Alberto Miranda_x000D_
 Lorayne Zucoloto_x000D_
 Paulo Henrique Zucoloto_x000D_
 Pauliani Giacomim_x000D_
 Rian Zucoloto_x000D_
 Rayani Botan_x000D_
 Sebastião Zucoloto_x000D_
  _x000D_
 _x000D_
 Maestro: Marcos Foeger</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/438/022-2018-glauber_-_mario_-musicos_solo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/438/022-2018-glauber_-_mario_-musicos_solo.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Solo_x000D_
 _x000D_
  _x000D_
 Juliana Reali _x000D_
 Tutty Vieira _x000D_
 Hugo Gomes da Silva _x000D_
 Leonardo Vancini _x000D_
 Wolmer Antonio Pinto _x000D_
 Geander Favaro _x000D_
 Gean Braz Cerutti _x000D_
 Leandro Modenesi Devens Baptista _x000D_
 Claudio Anacleto de Lyra _x000D_
 Everaldo Lemos _x000D_
 Daniel Nandolpho _x000D_
 Geovani Xavier _x000D_
 Marciano Saccani_x000D_
 Stephan Pessoa_x000D_
 Carlinhos dos teclados_x000D_
 Patrick Almeida_x000D_
 Vitor Daniel Moreira_x000D_
 Fernando Batista Abreu</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/439/023-2018-glauber_-_mario_-musicos_stilo_do_forro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/439/023-2018-glauber_-_mario_-musicos_stilo_do_forro.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HOMENAGEM pelos relevantes serviços prestados em favor da arte e da musicalidade aos agentes culturais, músicos abaixo citados que representam relevante papel para manutenção e permanência desta arte, a saber:_x000D_
 _x000D_
 •	Stilo do Forró_x000D_
 _x000D_
 Daniel Nandolpho_x000D_
 Everaldo Lemos</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE JOAO NEIVA, RELATIVAS AO EXERCÍCIO DE 2014</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REJEITA A PRESTAÇÃO DE CONTAS ANUAL DA PREFEITURA MUNICIPAL DE JOÃO NEIVA &amp;#8211; EXERCÍCIO 2015</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESCALA OBRIGATÓRIA DE PLANTÃO NOTURNO E AOS DOMINGOS, PELO SISTEMA DE RODÍZIO, DAS FARMÁCIAS E DROGARIAS EM ATIVIDADES NO ÂMBITO DO MUNICÍPIO DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃO JOAONEIVENSE O SR. HUDSON SOARES LEAL</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃO JOAONEIVENSE O SR. LUIS CUZZUOL</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃO JOAONEIVENSE O SR. PEDRO SANT'ANNA</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃO JOAONEIVENSE O TEN CEL QOC PM ANDERSON LOUREIRO BARBOZA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADA JOAONEIVENSE A SRA. ALZENI ABRANTES SILVA PIGNATON</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. JOAO LUIZ GOMES</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. JOSÉ LUIZ RODRIGUES</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. PERICLES TORRES OLYMPIO</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO A SARA. DALVA REALI SANT'ANNA</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Laerte Alves Liesner</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O DR. GEDEON ROCHA LIMA JUNIOR</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. MAURO FREITAS QUINTAO</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DECLARA CIDADAO JOAONEIVENSE O SR. RENATO CESAR CASARA </t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. ALLAN DANTAS DE OLIVEIRA</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO DR. GUSTAVO MATTEDI REGGIANI</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO DR. HERMES ZANETTI JUNIOR</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. OCTACIANO GOMES DE SOUZA NETO</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. ADEMIR FAGUNDES DEAMBROSIO</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. GLAUBER TONON</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. RENAN ROSSONI PATTUZZO</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. JOSÉ DAS MERCES RODRIGUES</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADA JOAONEIVENSE A SRA. MARILDA ALPINO BELLOTI</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADA JOAONEIVENSE A SRA. SILVANE SALTORI DOS SANTOS RODRIGUES</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO A SRA. ALZIRA MAGNA MORAES DOS SANTOS</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE HONRA AO MERITO A SRA. LETICIA DE ALPINO BELLOTI MORAES </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. WALLACE ELIZIARIO SELEGUINI</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADAO JOAONEIVENSE O SR. JOSE LUIZ SANTORIO</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO A SRA. CARLA MARIA BARROSO ALMEIDA</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO A SRA. CLAUDIA DOS SANTOS MARTINS</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. CARLOS ROBERTO ROSA SANTOS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TITULO DE HONRA AO MERITO A SRA. DEBORA MARIA DE BARROS </t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MERITO AO SR. MARCOS ANTONIO DO NASCIMENTO</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO A SRA. BRUNA RANGEL DE JESUS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO AO SSR. ADILSON PIROLA RAMOS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO AO DR. JORGE SILVA</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃO JOAONEIVENSE O SR.ANTÔNIO GUILHERME FERREIRA ALIPRANDI</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA CIDADÃ JOAONEIVENSE A SRA. MARIA DA PENHA VIANA</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DE VIA PUBLICA</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Glauber Tonon, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRAVAÇÃO EM ÁUDIO E VÍDEO DOS PROCESSOS LICITATÓRIOS, E SUA TRANSMISSÃO AO VIVO, NO PORTAL DA TRANSPARÊNCIA DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE BAIRROS E VIAS PUBLICAS</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO DE CARREIRA E DEFINE O SISTEMA DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE JOÃO NEIVA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/422/262-18-mario_-ruas_barra_triunfo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/422/262-18-mario_-ruas_barra_triunfo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de pontes, campo e vias públicas da comunidade rural de Barra do Triunfo</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER DE JOÃO NEIVA (CMDM-JN), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JOÃO NEIVA A FIRMAR CONVÊNIO COM O HOSPITAL E MATERNIDADE &amp;#8220;SAGRADO CORAÇÃO DE MARIA&amp;#8221;, OBJETIVANDO REPASSE DE RECURSOS FINANCEIROS</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S/A, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 1.645/2003 QUE REORGANIZA A ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DO SAAE </t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE </t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1.425/2003, QUE REORGANIZA  ESTRUTURA ADMINISTRATIVA E ORGANIZACIONAL DO SAAE</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL PARA INCLUSÃO DE ELEMENTOS DE DESPESAS NO ORÇAMENTO VIGENTE </t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DAS LEIS MUNICIPAIS NºS 2145/2010 E 1.851/2007, QUE ALTERAM A LEI MUNICIPAL Nº 1.138/2001, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE, EM PARCELA ÚNICA, AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE)</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE DOAÇÃO DE LOTE URBANO PARA CONSTRUÇÃO DE MORADIA DE INTERESSE SOCIAL À PORTADOR DE NECESSIDADES ESPECIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 3.027, DE 08/12/2017 &amp;#8211; QUE INCLUI NO PPA O PROGRAMA DE AÇÕES ARTICULADAS</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 3.027, DE 08/12/2017 - QUE INCLUI NO PPA O PROGRAMA DE PROFICIÊNCIA MUNICIPAL</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, INSTITUI O CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2019, E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNCIPAL DE EDUCAÇÃO INFANTIL (FMEI) E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTOS DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO DO MUNICÍPIO DE JOAO NEIVA</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO PLANO DE CARGOS, VENCIMENTOS E CARREIRA DO SERVIÇO AUTÔNOMO DE AGUA E ESGOTO DE JOAO NEIVA E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE BENS INSERVÍVEIS, DE PROPRIEDADE DO IPSJON, PARA O MUNICÍPIO DE JOAO NEIVA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA &amp;#8220;SUA NOTA VALE PRÊMIOS&amp;#8221; PARA PROMOÇÃO DO INCREMENTO DA ARRECADAÇÃO MUNICIPAL, EDUCAÇÃO TRIBUTÁRIA E CONCESSÃO DE PRÊMIOS POR MEIO DE SORTEIO, E  DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESTRUTURAÇÃO DO PLANO DE CARGOS, VENCIMENTOS E CARREIRA DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE JOAO NEIVA - IPSJON</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL 2.954/2018, DE 30 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA A FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL DO MUNICÍPIO DE JOÃO NEIVA (FMDRS) E, DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESPECIAL DE ATENDIMENTO AO PRODUTOR RURAL DO MUNICÍPIO DE JOÃO NEIVA E, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO DO MUNICÍPIO DE JOÃO NEIVA PARA CELEBRAR ACORDO DE COOPERAÇÃO TÉCNICA COM OS MUNICÍPIOS DE LINHARES, COLATINA E SÃO ROQUE DO CANAÃ, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O SISTEMA DE TRANSFERÊNCIA DE RECURSOS DO FUNDO MUNICIPAL DE SAÚDE DE JOÃO NEIVA AO FUNDO MUNICIPAL DE SAÚDE DE LINHARES, DE FORMA REGULAR E AUTOMÁTICA, REFERENTE À REDE CUIDAR; ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 0976, DE 26 DE JUNHO DE 1999, ALTERANDO A FORMA DE CUSTEIO DO DÉFICIT ATUARIAL EXISTENTE NO IPSJON, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER DE JOÃO NEIVA (CMDM-JN) E DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER DE JOÃO NEIVA (FMDM-JN), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA ESTADUAL DE MICROCRÉDITO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>ALTERA A CLASSE DE OPERADOR DE MÁQUINAS, CONSTANTE DO ANEXO I E III DA LEI MUNICIPAL 3.101/2018</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL 3.045/2018, QUE ALTEROU A LEI MUNICIPAL 3.027/2018</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ART. 4º DA LEI MUNICIPAL N 2.793/15 QUE DISPÕE SOBRE AS NORMAS GERAIS PARA REALIZAÇÃO DE CONCURSOS PÚBLICOS NO ÂMBITO DO MUNICÍPIO DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE JOÃO NEIVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL 3.027/2017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL 3.096/2017, QUE DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTARIA DE 2019</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA AS RECEITAS E FIXA AS DESPESAS DO ORÇAMENTO DO MUNICÍPIO DE JOÃO NEIVA PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>Estabelece critérios para a contratação por tempo determinado para atender excepcional interesse público no Município de João Neiva.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/400/pl_1.675-2018.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/400/pl_1.675-2018.pdf</t>
   </si>
   <si>
     <t>Modifica disposições da Lei Municipal nº 1.425/2003</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/419/pl_1.676-2018_-_cointer.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/419/pl_1.676-2018_-_cointer.pdf</t>
   </si>
   <si>
     <t>Disciplina a participação do Município de JOão Neiva no consórcio público intermunicipal para o fornecimento de produção e comercialização de produtos hortigranjeiros (Cointer), e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/421/pl_1.677-2018_-_estrutura_administrativa_pmjn.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/421/pl_1.677-2018_-_estrutura_administrativa_pmjn.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a Estrutura Administrativa da Prefeitura Municipal de João Neiva, e dá outras providências</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/428/pl_1.678-2018-convenio_hospital.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/428/pl_1.678-2018-convenio_hospital.pdf</t>
   </si>
   <si>
     <t>cria e autoriza o Município de João Neiva a firmar convênio com o Hospital e Maternidade Sagrado Coração de Maria, de João Neiva, objetivando o repasse de recursos financeiros</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O CALENDÁRIO DAS SESSÕES ORDINÁRIAS DO ANO DE 2018 </t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇOES DO PROJETO DE LEI 1.623/2017</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME, ALTERA E MODIFICA DISPOSIÇÕES DO PROJETO DE LEI Nº 1.643/2018, QUE DISPÕE SOBRE O PROGRAMA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, INSTITUI O CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI 1.646/2018</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI 1.654/2018</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI 1.650/2018</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO  DE LEI 1.651/2018</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>Modifica o art. 4º do Projeto de Lei 1.672/2018</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/420/009-18_-comissao_justica_e_redacao_-_pl_1676-18.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/420/009-18_-comissao_justica_e_redacao_-_pl_1676-18.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao PL 1.676/2018</t>
   </si>
   <si>
     <t>PEEX</t>
   </si>
   <si>
     <t>Propsota de Emenda do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI 1.623/2017</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>REL</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DA COMISSÃO PROCESSANTE, REFERENTE AO PROCESSO ADMINISTRATIVO 039/2018, QUE TRATA DE DENÚNCIA FORMULADA POR MARCOS RIBEIRO GOMES CONTRA O EXMO. PREFEITO MUNICIPAL, OTÁVIO ABREU XAVIER SOBRE SUPOSTO USO DE MÁQUINAS DE PROPRIEDADE DO MUNICÍPIO EM TERRENO PARTICULAR.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES - ANTT, PARA QUE PROVIDENCIE A INSTALAÇÃO DE UM SEMÁFORO NO TREVO QUE DÁ ACESSO AO BAIRRO COHAB, JOÃO NEIVA-ES</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE A MANUTENÇÃO NA RUA LATERAL A IGREJA CATÓLICA DO BAIRRO SÃO BRÁS</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE A MANUTENÇÃO EM TODAS AS RUAS DO BAIRRO ALVORADA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DO REQUERIMENTO CMJN Nº 124/2017, AO EXMO. SR. PREFEITO MUNICIPAL, QUE ATRAVÉS DO QUAL FOI SOLICITADO PROVIDÊNCIAS JUNTO À SECRETARIA COMPETENTE, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSERVAÇÃO E LIMPEZA DE TERRENO BALDIO EXISTENTE NA RUA DAS CASTANHEIRAS, BAIRRO ALVORADA &amp;#8211; EXTENSÃO DO BAIRRO FLORESTA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DOS SETORES COMPETENTES DA ADMINISTRAÇÃO SEJA DISPENSADA MELHOR ATENÇÃO, TANTO AOS SERVIDORES QUE EXERCEM A FUNÇÃO DE PORTEIROS, RESPONSÁVEIS PELA GUARITA QUE DÁ ACESSO AO PÁTIO DA PREFEITURA, QUANTO AOS DEMAIS QUE REALIZAM OUTRAS ATIVIDADES, TAIS COMO MOTORISTAS, PEDREIROS, OPERADORES DE MÁQUINAS, SERVENTES ENTRE OUTROS, QUE TAMBÉM SE UTILIZAM DAS DEPENDÊNCIAS EXTERNAS DAQUELE PRÉDIO.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DOS SETORES COMPETENTES DA ADMINISTRAÇÃO SEJAM PROVIDENCIADOS SERVIÇOS DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA ÀS MARGENS DA RODOVIA BR 101, DESDE A ENTRADA DO BAIRRO SÃO CARLOS, INDO ATÉ AO BAIRRO SANTO AFONSO E DO TREVO ENTRE AS RODOVIAS BR 101 E BR 259, INDO ATÉ AO BAIRRO PIRAQUEAÇU</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DOS SETORES COMPETENTES DA ADMINISTRAÇÃO REABERTURA, CONSERVAÇÃO E EXTENSÃO DE REDE COM ILUMINAÇÃO PÚBLICA NO SEGUIMENTO (TRECHO NÃO PAVIMENTADO) DA RUA ABEL ZAMBON NO BAIRRO VILA NOVA DE CIMA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE ACESSO A INTERNET DE FORMA NÃO ONEROSA PARA A POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, EM CARÁTER DE URGÊNCIA, A INTENSIFICAÇÃO DOS SERVIÇOS DE FISCALIZAÇÃO DOS TERRENOS E LOTES BALDIOS DE TODO O BAIRRO FLORESTA, EM  ESPECIAL NOS TERRENOS PERTENCENTES À EXPANSÃO DO LOTEAMENTO LOCALIZADO PRÓXIMO À IGREJA CATÓLICA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE, ATRAVÉS DA SECRETARIA COMPETENTE, A REFORMA/MANUTENÇÃO DOS BANCOS DA PRAÇA PEDRO NOLASCO, LOCALIZADA NO CENTRO DA CIDADE, ESPECIALMENTE  OS BANCOS DE MADEIRA, QUE ENCONTRAM-SE COMPLETAMENTE DESTRUÍDOS, SEJA POR VANDALISMO OU DETERIORADOS PELA AÇÃO DO TEMPO</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE A  MANUTENÇÃO DA RUA JOSÉ LUIZ RIPARTO, PRÓXIMO CURVA.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS A CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA RUA PARAJU, NO BAIRRO FLORESTA, ESPECIFICAMENTE EM FRENTE ÀS RESIDÊNCIAS DOS SRS. NELSON DA SILVEIRA E RENATO MORELATO</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DE CONSTRUÇÃO DE UMA LOMBADA (QUEBRA-MOLAS) NA RUA GRACILIANO MATIAS, NAS PROXIMIDADES DA RESIDÊNCIA DE Nº 125, NO BAIRRO SÃO CARLOS I.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A REFORMA DA RAMPA DE ACESSO À PORTARIA PRINCIPAL DO PRONTO SOCORRO, ANEXO AO HOSPITAL E MATERNIDADE SAGRADO CORAÇÃO DE MARIA. </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA AVENIDA MONTE VERDE, QUE DÁ ACESSO AOS BAIRROS CRUBIXÁ E FLORESTA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A DISPONIBILIDADE DE ESTAGIÁRIO, COM OU SEM REMUNERAÇÃO, PARA ATUAR JUNTO À POLÍCIA CIVIL NO ÂMBITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE OS PEDIDOS ABAIXO RELACIONADOS, TODOS REFERENTES À RUA PROJETADA DO BAIRRO CRISTAL, RUA PARALELA COM A BR 101, LADO DIREITO, PRÓXIMO À RESIDÊNCIA DA SENHORA EDINA CHAVES:_x000D_
 _x000D_
 1 &amp;#8211; NÃO HÁ COLETA DE LIXO EM REFERIDA RUA. POR ESTE MOTIVO, CASO NÃO SEJA POSSÍVEL QUE O CAMINHÃO PASSE, SOLICITO QUE SEJA INSTALADA UMA CAIXA COLETORA PRÓXIMO À BR101, PARA QUE OS MORADORES POSSAM DEPOSITAR O LIXO DE SUAS RESIDÊNCIAS, POIS ATUALMENTE ESTÁ SENDO POSTO NO CHÃO, O QUE TEM CAUSADO DIVERSOS TRANSTORNOS;_x000D_
 _x000D_
 2 - REFERIDA VIA ATUALMENTE NÃO TEM QUALQUER TIPO DE CALÇAMENTO, E ESTÁ COM VÁRIOS BURACOS E VALAS, O QUE TEM COLOCADO EM RISCO AS PESSOAS QUE DELA SE UTILIZAM PARA TEREM ACESSO ÀS SUAS RESIDÊNCIAS, MOTIVO PELO QUAL SOLICITAMOS A MANUTENÇÃO COM UTILIZAÇÃO DE MÁQUINAS PARA MELHORIA;_x000D_
 _x000D_
 3 &amp;#8211; O MATO EXISTENTE AO LONGO DA RUA EM QUESTÃO ESTÁ MUITO ALTO, COLOCANDO EM RISCO OS CIDADÃOS QUE NELA TRANSITAM, TENDO SERVIDO NÃO APENAS COMO CRIADOR DE INSETOS E ANIMAIS PEÇONHENTOS, MAS TAMBÉM DE ESCONDERIJO PARA PESSOAS INDESEJADAS. EM RELAÇÃO A ESTE PROBLEMA, SOLICITO A ROÇAGEM AO LONGO DA VIA;_x000D_
 _x000D_
 4 &amp;#8211; A ILUMINAÇÃO DAQUELA RUA TAMBÉM É PRECÁRIA E, CONSIDERANDO SER TRECHO PRÓXIMO À BR 101, TORNA-SE MUITO PERIGOSO. NESTE SENTIDO, SOLICITAMOS QUE SEJA FEITA A MANUTENÇÃO DA ILUMINAÇÃO EXISTENTE._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE NOTICIE A EMPRESA ECO 101 CONCESSIONÁRIA DE RODOVIAS SOBRE O ACIDENTE OCORRIDO RECENTEMENTE, QUANDO UM CAMINHÃO BASCULANTE ATINGIU A PASSARELA QUE DÁ ACESSO AO BAIRRO COHAB, NESSE MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE, JUNTO À EDP ESCELSA - CONCESSIONÁRIA DE ENERGIA ELÉTRICA, A EXTENSÃO DE REDE ELÉTRICA NA RUA LATERAL À BR 101 (PARTE BAIXA DO BAIRRO COHAB), OBJETIVANDO PROMOVER A ILUMINAÇÃO PÚBLICA DAQUELA VIA</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ademir Costa, Glauber Tonon, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AO DER-ES A MUDANÇA DE LOCAL DAS DUAS FAIXAS DE PEDESTRES LOCALIZADAS NA AV. NEGRI ORESTES (ENTRE A PADARIA AMIGUINHA E A FARMASHOW) QUE SERIAM SUBSTITUÍDAS POR ÚNICA FAIXA NO CENTRO DAS DUAS CITADAS FAIXAS (EM FRENTE A ENTRADA DO RESTAURANTE SABOR E CIA).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SEMOSU - SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PROVIDÊNCIAS NO SENTIDO DE CONTER O PROCESSO EROSIVO QUE PÕE EM RISCO DE DESABAMENTO A ESCADARIA QUE SE INICIA NA RUA ARNULFO NEVES, EM FRENTE À OFICINA MECÂNICA DO SR. DANIEL MIRANDA GENILHU, UTILIZADA PELOS MORADORES PARA ACESSO AO BAIRRO DE FÁTIMA</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE OS SERVIÇOS DE CONSERVAÇÃO E RECUPERAÇÃO DAS RUAS E AVENIDAS DO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AO SAAE, VIABILIZE, COM URGÊNCIA, SERVIÇO DE REPARO NO VAZAMENTO DE ÁGUA EXISTENTE ENTRE O CRAS E O CAMPO DE FUTEBOL SOCIETY, NA RUA JACARANDÁS, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO À SECRETARIA DE OBRAS E SERVIÇOS URBANO E A ECO 101 CONCESSIONÁRIA DE RODOVIAS, A EXECUÇÃO DE SERVIÇOS NECESSÁRIOS PARA MELHORIA DA RUA ERCÍLIA VIEIRA DOS SANTOS, PRÓXIMO AO ESTABELECIMENTO SINOCA AUTOPEÇAS, COM CAPINA E CASCALHAMENTO DA VIA.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, A LIMPEZA E TERRAPLANAGEM DO IMÓVEL DE PROPRIEDADE DO MUNICÍPIO LOCALIZADO NO CENTRO DA CIDADE, ONDE NO PASSADO FICAVA INSTALADA A SEDE DA POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL MELHORIAS PARA O CONSELHO TUTELAR MUNICIPAL ANTE OS FATOS ABAIXO EXPOSTOS._x000D_
 NÃO SE DISCUTE A IMPORTÂNCIA SOCIAL DO CONSELHO TUTELAR NO ÂMBITO MUNICIPAL DIANTE DAS ATRIBUIÇÕES QUE DESEMPENHA._x000D_
 ACOMPANHAMOS AS AÇÕES DESSE CONSELHO E RECEBEMOS DOS RESPECTIVOS CONSELHEIROS REGISTROS DAS LIMITAÇÕES QUE ENCONTRAM NO DIA A DIA E NO EXERCÍCIO DE SUAS ATRIBUIÇÕES, MERECENDO DESTAQUE:_x000D_
 _x000D_
 &amp;#8226;	A DEFASAGEM SALARIAL QUE GERA DESMOTIVAÇÃO;_x000D_
 &amp;#8226;	O NÃO PAGAMENTO DO ADICIONAL DE PERICULOSIDADE;_x000D_
 &amp;#8226;	AUSÊNCIA DE CUSTEIO DE ALIMENTAÇÃO PARA OS CONSELHEIROS QUANDO NO DESEMPENHO DE SUAS ATRIBUIÇÕES, CONSIDERANDO O PERMANENTE E HABITUAL DESLOCAMENTO;_x000D_
 &amp;#8226;	FALTA DE MATERIAL DE USO DIÁRIO;_x000D_
 &amp;#8226;	FALTA MANUTENÇÃO/CONSERVAÇÃO NOS APARELHOS DE AR CONDICIONADO._x000D_
 &amp;#8226;	FALTA MANUTENÇÃO/CONSERVAÇÃO NA ATUAL SEDE DO CONSELHO._x000D_
 &amp;#8226;	INSTALAÇÃO DE GRADES NAS JANELAS/VITRÔS PARA GARANTIR SEGURANÇA._x000D_
 &amp;#8226;	VIABILIZAÇÃO DE FAXINEIRA PARA A SEDE DO CONSELHO._x000D_
 &amp;#8226;	CONTRATAÇÃO DE SEGURO PARA O VEÍCULO DO CONSELHO._x000D_
 &amp;#8226;	INSTALAÇÃO DOS NOVOS COMPUTADORES (JÁ EXISTENTES E SEM USO)._x000D_
 </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL AÇÕES URGENTES JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO PARA SUBSTITUIÇÃO DE 01 POSTE DE MADEIRA COMPLETAMENTE APODRECIDO, CONTENDO CONDUTORES DE ENERGIA ELÉTRICA DE BAIXA TENSÃO E EQUIPAMENTOS DE ILUMINAÇÃO PÚBLICA, PRÓXIMO A RESIDÊNCIA DO SR. RAFAEL MATTOS, CUJO Nº DE INSTALAÇÃO É 1069967, MEDIDOR Nº 12813972, NO BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Geraldo Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, COM URGÊNCIA, A LIMPEZA COM ROÇAGEM DO MORRO DA RUA ARNULFO NEVES, MAIS PRECISAMENTE EM FRENTE À OFICINA &amp;#8220;VICO MOTOS&amp;#8221;, E DAS DUAS ESCADARIAS QUE DÃO ACESSO AO BAIRRO DE FÁTIMA</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA REITERADO OS TERMOS DO REQUERIMENTO CMJN Nº 092/2017, AO EXMO. SR. PREFEITO MUNICIPAL, QUE ATRAVÉS DO QUAL FOI SOLICITADO PROVIDÊNCIAS JUNTO À SECRETARIA COMPETENTE, PARA VIABILIZAÇÃO DE EXECUÇÃO DOS SERVIÇOS NECESSÁRIOS OU ATÉ MESMO A CONSTRUÇÃO DE BUEIRO, COM O OBJETIVO DE IMPEDIR O ACÚMULO DE ÁGUAS PLUVIAIS NA AV. PRESIDENTE VARGAS, PRÓXIMO AO ESTABELECIMENTO COMERCIAL CONHECIDO COMO &amp;#8220;AÇOUGUE DO CHESTER&amp;#8221;.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo, Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE, JUNTO À SECRETARIA DE OBRAS E SERVIÇOS URBANOS, A EXECUÇÃO DOS SERVIÇOS NECESSÁRIOS OU ATÉ MESMO A CONSTRUÇÃO DE BUEIRO, COM O OBJETIVO DE IMPEDIR O ACÚMULO DE ÁGUAS PLUVIAIS NA AVENIDA BRASIL, NO TRECHO ENTRE OS ESTABELECIMENTOS COMERCIAIS CONHECIDOS POR LANA MODAS E SARREL CONFECÇÕES.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE MELHORIAS NA ENTRADA DO CEMITÉRIO DE CAVALINHO</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO  AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, COM A MÁXIMA URGÊNCIA POSSÍVEL, SERVIÇOS DE CONSERVAÇÃO E LIMPEZA DAS RUAS DO LOTEAMENTO &amp;#8220;PADRE PEDRO ALBERTINI&amp;#8221;, LOCALIZADO PRÓXIMO À ESCOLA TERESITA BORRINI FARINA</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Júnior Deambrósio, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE RECURSOS JUNTO AOS GOVERNOS FEDERAL OU ESTADUAL, NO SENTIDO DE SE IMPLANTAR UM SISTEMA DE VIDEOMONITORAMENTO, COM A INSTALAÇÃO DE CÂMERAS NAS RUAS E INSTALAÇÕES PÚBLICAS DE JOÃO NEIVA. </t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO  AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÕES JUNTO À EDP ESCELSA, NO SENTIDO DE AUTORIZAR O CREDENCIAMENTO DE MAIS UM ESTABELECIMENTO COMERCIAL A PRESTAR O SERVIÇO DE RECEBIMENTO DE CONTA DE CONSUMO DE ENERGIA. </t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJAM REITERADOS OS TERMOS DO REQUERIMENTO CMJN Nº 026/2017 AO EXMO. SR. PREFEITO MUNICIPAL, ATRAVÉS DO QUAL FORAM SOLICITADAS PROVIDÊNCIAS, JUNTO AOS SETORES COMPETENTES, PARA LIMPEZA, PELO MENOS UMA VEZ POR SEMANA E PREFERENCIALMENTE NAS SEGUNDAS-FEIRAS, DO LOCAL QUE É UTILIZADO COMO PONTO DE TÁXI EM FRENTE À RODOVIÁRIA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PROVIDENCIE JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO A EXTENSÃO DE REDE DE BAIXA TENSÃO ELÉTRICA, COM INSTALAÇÃO DE POSTES, NA RUA MAANAIM, AO LADO DA PESTALOZZI E À TORRE DE CELULAR.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO, JUNTO À COMPANHIA SIDERÚRGICA VALE,  DE SERVIÇOS DE  REFORMA E CONSERVAÇÃO DA PONTE DE FERRO LOCALIZADA NO INÍCIO DA AVENIDA PRESIDENTE VARGAS, ACESSO AO BAIRRO MONTE LÍBANO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO, POR PARTE DA ADMINISTRAÇÃO OU JUNTO AOS PROPRIETÁRIOS, FISCALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E CONSERVAÇÃO DOS OUTDOORS LOCALIZADOS NA CIDADE, EM ESPECIAL AQUELES EXISTENTES AO LADO DO POSTO CIDADE, NA AVENIDA PRESIDENTE VARGAS E ACESSO AO BAIRRO FLORESTA. </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJAM REITERADOS OS TERMOS DO REQUERIMENTO CMJN Nº 003/2018 AO EXMO. SR. PREFEITO MUNICIPAL, ATRAVÉS DO QUAL FORAM SOLICITADAS PROVIDÊNCIAS, JUNTO AOS SETORES COMPETENTES, PARA SERVIÇOS DE MANUTENÇÃO EM TODAS AS RUAS DO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE A MANUTENÇÃO/MELHORIA NA TRAVESSA HILTON GOMES, LOCALIZADA NO BAIRRO MONTE LÍBANO, PRÓXIMO AS RESIDÊNCIAS DOS CIDADÃOS ODETE PENHA GOMES, JUSTINO PEREIRA DOS SANTOS E MARIA ODETE DOS SANTOS .</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO QUE SEJAM REITERADOS OS TERMOS DO REQUERIMENTO CMJN Nº 131/2017 AO EXMO. SR. PREFEITO MUNICIPAL, ATRAVÉS DO QUAL FORAM SOLICITADAS PROVIDÊNCIAS, JUNTO SECRETARIA DE OBRAS E SERVIÇOS URBANOS E A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO, O MANILHAMENTO DO RESTANTE DO CÓRREGO LOCALIZADO NO FINAL DA RUA BRÍGIDO COUTINHO, PRECISAMENTE NO TRECHO QUE CORRE NA PROPRIEDADE DO SR. JACKSON BEZERRA, E AINDA SEJA FEITA UMA MANUTENÇÃO/LIMPEZA DA PARTE QUE JÁ É MANILHADA. </t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO, JUNTO AOS SETORES COMPETENTES, DOS SERVIÇOS DE MANUTENÇÃO, COM URGÊNCIA, DO BUEIRO EXISTENTE PRÓXIMO AO TREVO DE JOÃO NEIVA, MAIS PRECISAMENTE EM FRENTE AO PIT STOP BEBIDAS. </t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, A SUBSTITUIÇÃO DA FECHADURA DA PORTA DO BANHEIRO FEMININO DO PRONTO SOCORRO, ANEXO AO HOSPITAL SAGRADO E CORAÇÃO DE MARIA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, A SUBSTITUIÇÃO DA PORTA DE ENTRADA DA BIBLIOTECA MUNICIPAL &amp;#8220;PADRE JOÃO BATISTA ALVES&amp;#8221;, LOCALIZADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO  AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, UM CADASTRO MUNICIPAL DOS PACIENTES QUE FAZEM USO DE MEDICAMENTOS DE CONTROLE ESPECIAL. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL AÇÕES QUE POSSIBILITEM A ABERTURA DE RUA INTERLIGANDO OS BAIRROS ALVORADA E FLORESTA._x000D_
 OCORRE QUE O BAIRRO ALVORADA, DESDE SUA CRIAÇÃO, DISPÕE DE UMA ÚNICA VIA DE ACESSO PARA VEÍCULOS E PEDESTRES, E HÁ MUITO TEMPO OS MORADORES ANSEIAM POR OUTRA OPÇÃO QUE POSSIBILITE SEU DESLOCAMENTO._x000D_
 </t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL AÇÕES JUNTO À CONCESSIONÁRIA ECO 101, RESPONSÁVEL PELAS OBRAS DE DUPLICAÇÃO DA RODOVIA BR 101, QUE ELIMINEM CONDIÇÕES DE RISCOS, JÁ IDENTIFICADOS, AOS FUTUROS USUÁRIOS DO NOVO VIADUTO DE ACESSO À SEDE DO MUNICÍPIO, NO BAIRRO CABOCLO BERNARDO</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE INCLUA NO PROJETO DE REVITALIZAÇÃO DO CENTRO DA CIDADE OS DEVIDOS REPAROS NA CALÇADA QUE DIVIDE AS DUAS PISTAS DA AVENIDA PRESIDENTE VARGAS._x000D_
 OCORRE QUE REFERIDA CALÇADA ENCONTRA-SE HÁ MUITO TEMPO NECESSITANDO DE REPAROS, DEVIDO AOS DANOS CAUSADOS PELAS RAÍZES DAS ÁRVORES ALI EXISTENTES QUE AFLORAM, AGRAVANDO O PROCESSO DE QUEBRA DA CALÇADA DAQUELE PASSEIO PÚBLICO, O QUE TEM CAUSADO MUITOS TRANSTORNOS AOS MORADORES DA CIDADE E VISITANTES QUE POR ELA TRANSITAM, PRINCIPALMENTE IDOSOS, PESSOAS COM DEFICIÊNCIA E MÃES COM CRIANÇAS NO COLO. _x000D_
 </t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR FIRMATÁRIO, NO USO REGULAR DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, VEM PERANTE V. EXª PARA REQUERER, APÓS APRECIAÇÃO DO PLENÁRIO, CONSIDERANDO QUE CHEGOU A MEU CONHECIMENTO DE QUE A VALE FEZ A DOAÇÃO AO MUNICÍPIO DE TRILHOS PARA CONSTRUÇÃO CINCO MATA-BURRO NA LOCALIDADE DE PASTINHO DA BOA ESPERANÇA, DIVISA COM O MUNICÍPIO DE COLATINA, PERCURSO DO TRANSPORTE PÚBLICO ESCOLAR DA REDE PÚBLICA DO MUNICÍPIO DE JOÃO NEIVA, SOLICITA ATRAVÉS DO PRESENTE, QUANDO DA CONSTRUÇÃO DE REFERIDOS MATA-BURROS, SEJA DIMINUÍDO O ESPAÇO INTERNO DOS MESMOS, ACRESCENTANDO DOIS TRILHOS._x000D_
 TAL MEDIDA SE FAZ NECESSÁRIA, POIS O VÃO INTERNO ENTRE OS TRILHOS ESTÁ MUITO GRANDE O QUE TEM PROVOCADO CONSTANTES ACIDENTES, CAUSANDO DANOS AOS VEÍCULOS DOS MUNÍCIPES._x000D_
 </t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL AÇÕES JUNTO AOS SETORES COMPETENTES, PARA QUE POSSIBILITEM ESTUDOS DE VIABILIDADE E DEVIDAS INSTALAÇÕES DE REDUTORES DE VELOCIDADE (QUEBRA MOLAS) E PINTURA DE FAIXAS PARA PEDESTRES AO LONGO DA AVENIDA HÉLIO GUASTI.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO DO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR COMPETENTE, A RETIRADA DAS BARREIRAS DE CONTENÇÃO NO BECO LOCALIZADO NA LATERAL DA LOTÉRICA E DA ESCOLA BARÃO DE MONJARDIM._x000D_
 _x000D_
 O PRESENTE PEDIDO SE FAZ NECESSÁRIO TENDO EM VISTA QUE O BECO É MUITO UTILIZADO PELOS MUNÍCIPES COMO PASSAGEM. AS BARREIRAS QUE FORAM COLOCADAS PELA MUNICIPALIDADE VÊM DIFICULTANDO O TRANSITO DE PEDESTRES, CADEIRANTES E MULHERES COM CARRINHOS DE BEBÊ._x000D_
 </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A CONCESSIONÁRIA ECO 101, PARA QUE SEJAM REALIZADOS SERVIÇOS DE CONSERVAÇÃO E LIMPEZA DO TREVO DE ACESSO À JOÃO NEIVA, NA DESCIDA DO BAIRRO COHAB. _x000D_
  SEGUNDO INFORMAÇÕES DOS MORADORES LOCAIS QUANDO DA CONSTRUÇÃO DA VIA LATERAL, FOI DEIXADO UM BURACO AO LADO DA MESMA, NA ÁREA PERTENCENTE A FAIXA DE DOMÍNIO DO DNIT, ENCONTRANDO-SE O MESMO CERCADO DE MATO, COM ESGOTO A CÉU ABERTO, CAUSANDO A PROLIFERAÇÃO MOSQUITOS E VÁRIOS INSETOS, O QUE VEM TRAZENDO TRANSTORNOS AOS MORADORES DA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REPARO E CONSERVAÇÃO DO BUEIRO EXISTENTE PRÓXIMO A IGREJA CATÓLICA DA LOCALIDADE DE DEMÉTRIO RIBEIRO</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO, JUNTO AOS SETORES COMPETENTES, DOS SERVIÇOS, COM URGÊNCIA, NO BARRANCO QUE ESTA CEDENDO EM FRENTE A IGREJA MARANATA, NO BAIRRO COHAB.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROMOVA A INSTALAÇÃO DE PLACA &amp;#8220;RUA SEM SAÍDA&amp;#8221; NA RUA TANISLÉIA PIRES FOLLIA, NO BAIRRO INDUSTRIAL, MAIS CONHECIDO COMO QUEIJEIRA.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR COMPETENTE, A LIMPEZA DA LATERAL DA AVENIDA HÉLIO GUASTI, MAIS CONHECIDA COM BEIRA LINHA._x000D_
 SOLICITA TAMBÉM PROVIDÊNCIAS JUNTO À SECRETARIA COMPETENTE, EM CARÁTER DE URGÊNCIA, DOS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA EXISTENTE DA AVENIDA HÉLIO GUASTI, BEM COMO, PROVIDÊNCIAS JUNTO À EDP ESCELSA, NO SENTIDO DE REALIZAR EXTENSÃO DE REDE COM INSTALAÇÃO DE NOVOS BRAÇOS DE ILUMINAÇÃO AO LONGO DO LADO CONTRÁRIO DE REFERIDA AVENIDA.  _x000D_
 </t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A INTENSIFICAÇÃO DA FISCALIZAÇÃO DO COMÉRCIO CLANDESTINO DE GÁS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE PODA DE ÁRVORES EXISTENTES PRÓXIMO A  ESCOLA ESTADUAL DE ENSINO FUNDAMENTAL E MÉDIO JOÃO NEIVA - EEEFM JOÃO NEIVA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE LIMPEZA/RETIRADA DE AREIA/TERRA DAS MARGENS DA AV. HELIO GUASTI.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE, JUNTO À EDP ESCELSA - CONCESSIONÁRIA DE ENERGIA ELÉTRICA, A EXTENSÃO DE REDE ELÉTRICA NA RUA PAULO CABIBRIO, NO BAIRRO COHAB, PRÓXIMO À RESIDÊNCIA DO SR. AÉCIO CALIBRIO (Nº INSTALAÇÃO 171937), AO FINAL DA RUA</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE INTERVENHA, JUNTO AO 5º BATALHÃO DA POLÍCIA MILITAR DE ARACRUZ, NO SENTIDO DE POSSIBILITAR QUE AS VIATURAS MILITARES CIRCULEM COM UMA MAIOR FREQUÊNCIA NOS BAIRROS DO MUNICÍPIO, NO PERÍODO DA NOITE</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de conservação do trecho de estrada vicinal que liga Demétrio Ribeiro a Santo Antônio.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/397/071-18-matheus__-_casa_cohab_barranco.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/397/071-18-matheus__-_casa_cohab_barranco.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização dos serviços de conservação e reparo no trecho final da Rua José Maria Leonel, Bairro Cohab (próximo a casa nº 100).</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/398/072-18-renan-_reitera_oficio_028.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/398/072-18-renan-_reitera_oficio_028.pdf</t>
   </si>
   <si>
     <t>Solicita ao Presidente que reitere os termos do ofício nº 028/2017, o qual solicita do Exmo. Sr. Prefeito Municipal para que, junto aos setores competentes, providencie a instalação de um passeio para pedestres na Rua Genésio Francisco dos Santos.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal a viabilização, junto aos setores competentes, dos serviços de limpeza e capina em torno do campo society, "campo bom de bola", localizado no Bairro Floresta.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/402/074-18-kaka_-_limpeza_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/402/074-18-kaka_-_limpeza_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal para que, através da SEMOSU - Secretaria Municipal de Obras e Serviços Urbanos, providencie a coleta de lixo e entulhos, serviços de capina, e instalação de lixeiras no final da Rua José Rebouças, ao lado da igreja do Bairro Cruzeiro</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/403/075-18-kaka-praca_bairro_cruzeiro.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/403/075-18-kaka-praca_bairro_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Requerendo que sejam solicitadas ações ao Exmo. Sr. Prefeito Municipal, que possibilitem a construção de uma praça no Bairro Cruzeiro, mais precisamente no terreno público da municipalidade localizado no final da escadaria do bairro, em frente à igreja local.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/404/076-18-ademir-_extensao_rede_rua_cohab.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/404/076-18-ademir-_extensao_rede_rua_cohab.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal que viabilize, junto à EDP Escelsa - Concessionária de Energia Elétrica, a extensão de rede elétrica em trecho da Avenida Central, no Bairro Cohab, atrás da igreja Católica do bairro, próximo à residência do Sr. Amilton Monteiro.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/405/077-18-ademir-reiterar_rqto_037-2017_corrimao_ri_zvcxayO.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/405/077-18-ademir-reiterar_rqto_037-2017_corrimao_ri_zvcxayO.pdf</t>
   </si>
   <si>
     <t>Reiterando os termos do Requerimento CMJN nº 037/2017, ao Exmo. Sr. Prefeito Municipal, para que viabilize a instalação de corrimãos nas duas pontes localizadas na Comunidade de Ribeirão de Cima, João Neiva-ES, considerando o risco de acidentes que existe para pedestres quando da travessia daquelas pontes.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/406/078-2018-kaka-poda_arvores_barao_monjardim.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/406/078-2018-kaka-poda_arvores_barao_monjardim.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que, através de setores competentes, sejam providenciadas podas de diversas árvores que estão muito próximas ou tocando nos cabos condutores de energia elétrica de alta e baixa tensão da concessionária EDP Escelsa, nos bairros e no centro da cidade.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Prefeito que proceda diligências junto à EDP ESCELSA, no sentido de viabilizar a extensão de rede elétrica (iluminação pública) na comunidade de Barra do Triunfo, na Rua Projetada, entre as residências dos Srs. Edivaldo Botan e Adelton Aguiar.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/424/080-18-ademir-reiterar_rqto_031-2017_substituica_YdCB8XV.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/424/080-18-ademir-reiterar_rqto_031-2017_substituica_YdCB8XV.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam reiterados os termos do Requerimento CMJN nº 031/2017 ao Exmo. Sr. Prefeito Municipal, solicitando a viabilização da execução dos serviços de conservação e troca das placas que identificam as ruas do Município, essencial para o trabalho dos Correios e localização de endereços por parte dos munícipes e visitantes, sem considerar que melhora a imagem da cidade.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/440/081-18-renan-_ruas_vila_nova_de_cima.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/440/081-18-renan-_ruas_vila_nova_de_cima.pdf</t>
   </si>
   <si>
     <t>Solicitando do Exmo. Sr. Prefeito Municipal que providencie, junto ao setor competente, a conservação e limpeza dos bueiros localizados na Rua João De Nardi Filho, próxima a residência do Sr. Valdeci Galo, e construção de canaletas para escoamento de águas pluviais na rua Martiniano Soares Pereira, rua de acesso a EMEI Nilzo Plazzi ambas Bairro Vila Nova de Cima.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Sr. Prefeito Municipal ações que possibilitem a instalação de uma fábrica de meios-fios e bloquetes para uso em serviços de pavimentação de ruas e avenidas nos diversos bairros e distritos do Município, bem como para reparos em vias danificadas por chuvas, inundações e por serviços realizados tanto pelo Poder Público quanto por particulares.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Kaká, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/441/083-18-kaka_e_renan-reitera_termos_rqt_039-17.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/441/083-18-kaka_e_renan-reitera_termos_rqt_039-17.pdf</t>
   </si>
   <si>
     <t>Sejam reiterados os termos do Requerimento CMJN nº 039/2017, no qual solicita ao Exmo. Sr. Prefeito Municipal, que viabilize através da Secretaria Municipal de Obras e Serviços Públicos, o nivelamento e calçamento do trecho final da Rua Joaquim Silva Almeida no antigo Loteamento Ernesto Silva, mais conhecido como Bairro Pestalozzi._x000D_
 Ocorre que em seus últimos 40 metros, a citada rua ficou esquecida pelo poder público, pois há muito tempo não recebe serviços de conservação, apresentando assim, muitos buracos e também entulhos e muita lama que descem do bairro da Pestalozzi com as fortes chuvas.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/442/084-18-renan-_instalacao_placa_lixo.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/442/084-18-renan-_instalacao_placa_lixo.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Exmo. Senhor Prefeito Municipal que viabilize junto à Secretaria  Municipal de Obras e Serviços Urbanos a instalação de cinco placas de “Proibido jogar lixo neste local – sujeito à multa” em cinco pontos do Bairro Vila Nova de Cima, assim distribuídas: - 2 placas na Rua Brígido Coutinho; 1 placa na  Rua da Saudade (próxima ao cemitério); 1 placa na Rua Genésio Francisco dos Santos e 1 placa na “Manobrinha”, próxima à Subestação._x000D_
 _x000D_
 Em referidos locais, os moradores têm depositado grande quantidade de entulho, lixo inclusive televisores em desuso, lavadoras de roupa, sofás quebrados, pneus, dentre outros objetos em descarte, assim, além de contribuírem com a poluição visual e ao meio ambiente, acabam servindo de foco para reprodução de mosquitos e transmissão de doenças.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PL 1.643/2018, QUE DISPÕE SOBRE O PROGRAMA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, INSTITUI O CONSELHO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL E CRIA O FUNDO MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI CMJN 259/2018, QUE DISPÕE SOBRE A GRAVAÇÃO EM ÁUDIO E VÍDEO DOS PROCESSOS LICITATÓRIOS, E SUA TRANSMISSÃO AO VIVO, POR MEIO DA INTERNET, NO PORTAL DA TRANSPARÊNCIA DO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>2841</t>
+  </si>
+  <si>
+    <t>Of Ve</t>
+  </si>
+  <si>
+    <t>Ofício Vereadores</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2841/n_001-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita relação dos servidores da Secretaria Municipal de Planejamento, com indicação de atribuições, carga horária e local de trabalho, para fins de fiscalização.</t>
+  </si>
+  <si>
+    <t>2842</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2842/n_002-2018.pdf</t>
+  </si>
+  <si>
+    <t>Agradece à Concessionária de Rodovias pela instalação de novas barras de exercício na Avenida Hélio Guasti, no Município de João Neiva.</t>
+  </si>
+  <si>
+    <t>2843</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2843/n_003-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos ao SAAE sobre a suspensão do pagamento dos adicionais de insalubridade e periculosidade aos servidores.</t>
+  </si>
+  <si>
+    <t>2844</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2844/n_004-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos sobre os Contratos nº 028 e 029/2018 da SEMUC, referentes à locação de palco, sonorização e iluminação, bem como o envio de documentação para fins de fiscalização.</t>
+  </si>
+  <si>
+    <t>2845</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2845/n_005-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos à Municipalidade sobre a execução dos serviços de limpeza urbana, poda de árvores e conservação das vias públicas no Município de João Neiva.</t>
+  </si>
+  <si>
+    <t>2846</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2846/n_006-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à empresa Vale apoio para a reforma, conservação e preservação do Centro Cultural Professor Eliezer Pereira Ramos, no Município de João Neiva.</t>
+  </si>
+  <si>
+    <t>2847</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2847/n_007-2018.pdf</t>
+  </si>
+  <si>
+    <t>Reitera pedido de esclarecimentos sobre os serviços de limpeza pública, nos termos do Ofício CMJN nº 005/18, visando manifestação oficial do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>2848</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2848/n_009-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos ao SAAE sobre a aquisição e a não utilização de estação de tratamento, bem como o envio de documentos relacionados.</t>
+  </si>
+  <si>
+    <t>2849</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2849/n_010-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos à Municipalidade sobre a qualidade dos serviços de iluminação pública e poda de árvores, bem como sobre a existência de contratos ou convênios vigentes.</t>
+  </si>
+  <si>
+    <t>2850</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2850/n_013-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à ECO 101 a construção de escadaria e muro de contenção no Bairro Industrial, no Município de João Neiva-ES._x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
+  </si>
+  <si>
+    <t>2851</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2851/n_014-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilização, junto à ECO 101, da instalação de semáforo no trevo principal de acesso à cidade de João Neiva-ES, visando maior segurança na travessia da BR-101._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
+  </si>
+  <si>
+    <t>2852</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2852/n_015-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilização, junto à ECO 101, da construção de escadaria e muro de contenção no Bairro Industrial, no Município de João Neiva-ES._x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos e Renan Rossoni Pattuzzo.</t>
+  </si>
+  <si>
+    <t>2853</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2853/n_016-2018.pdf</t>
+  </si>
+  <si>
+    <t>2854</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2854/n_017-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita apoio por meio de emendas parlamentares para viabilizar investimentos no Município de João Neiva, diante das limitações financeiras e da inadimplência no CAUC.</t>
+  </si>
+  <si>
+    <t>2855</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2855/n_018-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilização, junto à ECO 101, da construção de escadaria e muro de contenção no Bairro Industrial, no Município de João Neiva-ES._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo e Waldemar José De Barros.</t>
+  </si>
+  <si>
+    <t>2856</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2856/n_019-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a indicação do Município de João Neiva para recebimento de Emenda Parlamentar Impositiva, destinada à reforma e modernização da Quadra Poliesportiva do Bairro Cohab.</t>
+  </si>
+  <si>
+    <t>2857</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2857/n_020-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita apoio para a retirada da “agulha” ou construção de rotatória no Km 204+350 da BR-101, em João Neiva-ES, em frente ao Maraka Restaurante, visando melhorar o acesso e reduzir prejuízos econômicos ao estabelecimento e ao município.</t>
+  </si>
+  <si>
+    <t>2858</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2858/n_021-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita esclarecimentos à EDP Espírito Santo Distribuição de Energia S.A. sobre os critérios utilizados para a cobrança da Contribuição de Iluminação Pública (CIP) no Município de João Neiva, em razão de possíveis divergências com a legislação municipal vigente.</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2859/n_022-2018.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta discordância quanto à eventual redução do horário de atendimento ao público do SAAE de João Neiva e requer esclarecimentos sobre possível alteração na carga horária administrativa da Autarquia._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo, e Waldemar José De Barros.</t>
+  </si>
+  <si>
+    <t>2860</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2860/n_023-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a destinação de Emenda Parlamentar no valor de R$ 130.000,00 para a realização de serviços de pavimentação da Rua Miguel Malovini, no Bairro São Carlos II, no Município de João Neiva._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Renan Rossoni Pattuzzo, Marcelo Almeida Campostrini, Matheus Moraes dos Santos, Glauber Tonon,</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2861/n_025-2018.pdf</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos sobre o Projeto de Lei nº 1.662/2018, especialmente quanto ao quantitativo de cargos na rede municipal de ensino, à existência de classes multisseriadas e à eventual previsão de fechamento de escolas na área rural._x000D_
+_x000D_
+_x000D_
+_x000D_
+Autores: Ademir Costa, Ademir Fagundes Deambrosio (junior), Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Adão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo e Waldemar José De Barros.</t>
+  </si>
+  <si>
+    <t>2873</t>
+  </si>
+  <si>
+    <t>Notifica o Município de João Neiva sobre o risco iminente de tombamento de árvore de grande porte na Avenida Mauro Matos Pereira, Centro, e requer a adoção de medidas urgentes de corte ou contenção para garantir a segurança da população, prevenindo responsabilidades civis e criminais de agentes públicos.</t>
+  </si>
+  <si>
+    <t>2862</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2862/n_028-2018.pdf</t>
+  </si>
+  <si>
+    <t>Notifica o Município de João Neiva acerca do risco iminente de tombamento de árvore de grande porte localizada na Avenida Mauro Matos Pereira, às margens do Rio Clotário, requerendo providências urgentes para prevenção de acidentes e responsabilização por eventual omissão.</t>
+  </si>
+  <si>
+    <t>2863</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2863/n_029-2018.pdf</t>
+  </si>
+  <si>
+    <t>Notifica a Associação de Beneficência e Cultura de João Neiva acerca do risco iminente de tombamento de árvore de grande porte localizada na Avenida Mauro Matos Pereira, às margens do Rio Clotário, requerendo providências urgentes para prevenção de acidentes e responsabilização por eventual omissão.</t>
+  </si>
+  <si>
+    <t>2864</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2864/n_030-2018.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta inconformismo com a resposta ao Ofício Vereadores nº 28/2018, reitera a urgência quanto ao risco de tombamento de árvore de grande porte no centro da cidade, aponta possível omissão administrativa e reforça a notificação para fins de responsabilização em caso de acidentes.</t>
+  </si>
+  <si>
+    <t>2865</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2865/n_034-2018.pdf</t>
+  </si>
+  <si>
+    <t>Requer esclarecimentos ao Poder Executivo sobre as alterações propostas no Projeto de Lei nº 1.669/2018, que dispõe sobre o Estatuto do Magistério Público Municipal, solicitando maior transparência, diálogo com a categoria e apresentação comparativa entre a legislação vigente e as mudanças pretendidas.</t>
+  </si>
+  <si>
+    <t>2866</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2866/n_035-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita compromisso do candidato ao Governo do Estado para, se eleito, viabilizar junto aos órgãos competentes a instalação de semáforo no trevo de acesso ao Bairro Cohab, na BR-101, no Município de João Neiva, visando à segurança de motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>2867</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo o encaminhamento de cópia do Processo Administrativo que originou o alvará de construção do Sr. Marcelo Loureiro Moro, para fins de fiscalização pelo Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>2868</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2868/n_037-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Municipalidade a realização de poda das árvores existentes ao longo da Avenida Mauro Matos Pereira, no Centro de João Neiva-ES, em razão de riscos à segurança, prejuízos à visibilidade da sinalização de trânsito e à circulação de veículos.</t>
+  </si>
+  <si>
+    <t>2869</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2869/n_039-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a indicação de Emenda Parlamentar no valor de R$ 20.000,00 (vinte mil reais), destinada à reforma e manutenção do Hospital e Maternidade “Sagrado Coração de Maria”, no Município de João Neiva-ES.</t>
+  </si>
+  <si>
+    <t>2870</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2870/n_040-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilização de Emenda Parlamentar no valor de R$ 20.000,00 (vinte mil reais), destinada ao custeio da Associação Pestalozzi de João Neiva, no Município de João Neiva-ES.</t>
+  </si>
+  <si>
+    <t>2871</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2871/n_041-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a poda dos pés de murta existentes no Bairro Cavalinhos, especialmente na Rua Principal e na entrada do Bar Mangueirinha, visando melhorar a iluminação, a visibilidade e a segurança dos moradores e motoristas.</t>
+  </si>
+  <si>
+    <t>2872</t>
+  </si>
+  <si>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2872/n_042-2018.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de reunião com empresários do Polo Industrial para discutir o reenquadramento tarifário do consumo de água, visando evitar prejuízos às empresas e preservar o desenvolvimento econômico do Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2938,68 +3261,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/408/003-2018-kaka-colodino_felizardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/409/004-2018-kaka-capitao_olavo_leite-congo_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/410/005-2018-kaka-rainha_maria_rodrigues-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/411/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/412/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/413/008-2018-kaka-rainha_rosalina-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/414/009-2018-kaka-rainha_felisbela_de_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/415/010-2018-kaka-rainha_pastora_barbosa_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/416/011-2018-kaka-valter_pereira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/429/013-2018-glauber_-_mario_-_musicos_-_banda_roupagem.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/430/014-2018-glauber_-_mario_-_musicos_-_julio_cesar_1cuC00C.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/431/015-2018-glauber_-_mario_-_musicos_-pura_revelacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/432/016-2018-glauber_-_mario_-_musicos_-jair_sanfoneiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/433/017-2018-glauber_-_mario_-_musicos_-dorio_e_gabriel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/434/018-2018-glauber_-_mario_-_clemar_e_violao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/435/018-2018-glauber_-_mario_-_clemar_e_violao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/437/021-2018-glauber_-_mario_-associacao_banda_de_mu_VS4KO4v.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/438/022-2018-glauber_-_mario_-musicos_solo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/439/023-2018-glauber_-_mario_-musicos_stilo_do_forro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/422/262-18-mario_-ruas_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/400/pl_1.675-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/419/pl_1.676-2018_-_cointer.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/421/pl_1.677-2018_-_estrutura_administrativa_pmjn.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/428/pl_1.678-2018-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/420/009-18_-comissao_justica_e_redacao_-_pl_1676-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/397/071-18-matheus__-_casa_cohab_barranco.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/398/072-18-renan-_reitera_oficio_028.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/402/074-18-kaka_-_limpeza_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/403/075-18-kaka-praca_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/404/076-18-ademir-_extensao_rede_rua_cohab.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/405/077-18-ademir-reiterar_rqto_037-2017_corrimao_ri_zvcxayO.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/406/078-2018-kaka-poda_arvores_barao_monjardim.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/424/080-18-ademir-reiterar_rqto_031-2017_substituica_YdCB8XV.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/440/081-18-renan-_ruas_vila_nova_de_cima.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/441/083-18-kaka_e_renan-reitera_termos_rqt_039-17.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/442/084-18-renan-_instalacao_placa_lixo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/408/003-2018-kaka-colodino_felizardo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/409/004-2018-kaka-capitao_olavo_leite-congo_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/410/005-2018-kaka-rainha_maria_rodrigues-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/411/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/412/006-2018-kaka-princesa_rosalina_barbosa-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/413/008-2018-kaka-rainha_rosalina-banda_de_congo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/414/009-2018-kaka-rainha_felisbela_de_oliveira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/415/010-2018-kaka-rainha_pastora_barbosa_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/416/011-2018-kaka-valter_pereira_do_rosario.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/429/013-2018-glauber_-_mario_-_musicos_-_banda_roupagem.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/430/014-2018-glauber_-_mario_-_musicos_-_julio_cesar_1cuC00C.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/431/015-2018-glauber_-_mario_-_musicos_-pura_revelacao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/432/016-2018-glauber_-_mario_-_musicos_-jair_sanfoneiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/433/017-2018-glauber_-_mario_-_musicos_-dorio_e_gabriel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/434/018-2018-glauber_-_mario_-_clemar_e_violao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/435/018-2018-glauber_-_mario_-_clemar_e_violao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/437/021-2018-glauber_-_mario_-associacao_banda_de_mu_VS4KO4v.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/438/022-2018-glauber_-_mario_-musicos_solo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/439/023-2018-glauber_-_mario_-musicos_stilo_do_forro.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/422/262-18-mario_-ruas_barra_triunfo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/400/pl_1.675-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/419/pl_1.676-2018_-_cointer.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/421/pl_1.677-2018_-_estrutura_administrativa_pmjn.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/428/pl_1.678-2018-convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/420/009-18_-comissao_justica_e_redacao_-_pl_1676-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/397/071-18-matheus__-_casa_cohab_barranco.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/398/072-18-renan-_reitera_oficio_028.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/402/074-18-kaka_-_limpeza_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/403/075-18-kaka-praca_bairro_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/404/076-18-ademir-_extensao_rede_rua_cohab.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/405/077-18-ademir-reiterar_rqto_037-2017_corrimao_ri_zvcxayO.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/406/078-2018-kaka-poda_arvores_barao_monjardim.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/424/080-18-ademir-reiterar_rqto_031-2017_substituica_YdCB8XV.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/440/081-18-renan-_ruas_vila_nova_de_cima.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/441/083-18-kaka_e_renan-reitera_termos_rqt_039-17.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/442/084-18-renan-_instalacao_placa_lixo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2018/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2841/n_001-2018.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2842/n_002-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2843/n_003-2018.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2844/n_004-2018.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2845/n_005-2018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2846/n_006-2018.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2847/n_007-2018.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2848/n_009-2018.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2849/n_010-2018.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2850/n_013-2018.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2851/n_014-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2852/n_015-2018.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2853/n_016-2018.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2854/n_017-2018.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2855/n_018-2018.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2856/n_019-2018.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2857/n_020-2018.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2858/n_021-2018.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2859/n_022-2018.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2860/n_023-2018.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2861/n_025-2018.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2862/n_028-2018.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2863/n_029-2018.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2864/n_030-2018.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2865/n_034-2018.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2866/n_035-2018.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2868/n_037-2018.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2869/n_039-2018.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2870/n_040-2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2871/n_041-2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2018/2872/n_042-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H212"/>
+  <dimension ref="A1:H245"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8427,50 +8749,905 @@
       <c r="H211" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>805</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
         <v>16</v>
       </c>
       <c r="D212" t="s">
         <v>801</v>
       </c>
       <c r="E212" t="s">
         <v>802</v>
       </c>
       <c r="G212" s="1" t="s">
         <v>806</v>
       </c>
       <c r="H212" t="s">
         <v>807</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>808</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" t="s">
+        <v>809</v>
+      </c>
+      <c r="E213" t="s">
+        <v>810</v>
+      </c>
+      <c r="F213" t="s">
+        <v>240</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H213" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>813</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>16</v>
+      </c>
+      <c r="D214" t="s">
+        <v>809</v>
+      </c>
+      <c r="E214" t="s">
+        <v>810</v>
+      </c>
+      <c r="F214" t="s">
+        <v>31</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H214" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>816</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>35</v>
+      </c>
+      <c r="D215" t="s">
+        <v>809</v>
+      </c>
+      <c r="E215" t="s">
+        <v>810</v>
+      </c>
+      <c r="F215" t="s">
+        <v>240</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H215" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>819</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>40</v>
+      </c>
+      <c r="D216" t="s">
+        <v>809</v>
+      </c>
+      <c r="E216" t="s">
+        <v>810</v>
+      </c>
+      <c r="F216" t="s">
+        <v>36</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H216" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>822</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>44</v>
+      </c>
+      <c r="D217" t="s">
+        <v>809</v>
+      </c>
+      <c r="E217" t="s">
+        <v>810</v>
+      </c>
+      <c r="F217" t="s">
+        <v>31</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H217" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>825</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>48</v>
+      </c>
+      <c r="D218" t="s">
+        <v>809</v>
+      </c>
+      <c r="E218" t="s">
+        <v>810</v>
+      </c>
+      <c r="F218" t="s">
+        <v>31</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H218" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>828</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>52</v>
+      </c>
+      <c r="D219" t="s">
+        <v>809</v>
+      </c>
+      <c r="E219" t="s">
+        <v>810</v>
+      </c>
+      <c r="F219" t="s">
+        <v>31</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H219" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>831</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>60</v>
+      </c>
+      <c r="D220" t="s">
+        <v>809</v>
+      </c>
+      <c r="E220" t="s">
+        <v>810</v>
+      </c>
+      <c r="F220" t="s">
+        <v>31</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H220" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>834</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>64</v>
+      </c>
+      <c r="D221" t="s">
+        <v>809</v>
+      </c>
+      <c r="E221" t="s">
+        <v>810</v>
+      </c>
+      <c r="F221" t="s">
+        <v>31</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H221" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>837</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>76</v>
+      </c>
+      <c r="D222" t="s">
+        <v>809</v>
+      </c>
+      <c r="E222" t="s">
+        <v>810</v>
+      </c>
+      <c r="F222" t="s">
+        <v>136</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H222" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>840</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>81</v>
+      </c>
+      <c r="D223" t="s">
+        <v>809</v>
+      </c>
+      <c r="E223" t="s">
+        <v>810</v>
+      </c>
+      <c r="F223" t="s">
+        <v>27</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H223" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>843</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>85</v>
+      </c>
+      <c r="D224" t="s">
+        <v>809</v>
+      </c>
+      <c r="E224" t="s">
+        <v>810</v>
+      </c>
+      <c r="F224" t="s">
+        <v>27</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H224" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>846</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>89</v>
+      </c>
+      <c r="D225" t="s">
+        <v>809</v>
+      </c>
+      <c r="E225" t="s">
+        <v>810</v>
+      </c>
+      <c r="F225" t="s">
+        <v>27</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H225" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>848</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>93</v>
+      </c>
+      <c r="D226" t="s">
+        <v>809</v>
+      </c>
+      <c r="E226" t="s">
+        <v>810</v>
+      </c>
+      <c r="F226" t="s">
+        <v>240</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H226" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>851</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>97</v>
+      </c>
+      <c r="D227" t="s">
+        <v>809</v>
+      </c>
+      <c r="E227" t="s">
+        <v>810</v>
+      </c>
+      <c r="F227" t="s">
+        <v>27</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H227" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>854</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>101</v>
+      </c>
+      <c r="D228" t="s">
+        <v>809</v>
+      </c>
+      <c r="E228" t="s">
+        <v>810</v>
+      </c>
+      <c r="F228" t="s">
+        <v>136</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H228" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>857</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>105</v>
+      </c>
+      <c r="D229" t="s">
+        <v>809</v>
+      </c>
+      <c r="E229" t="s">
+        <v>810</v>
+      </c>
+      <c r="F229" t="s">
+        <v>175</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H229" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>860</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>108</v>
+      </c>
+      <c r="D230" t="s">
+        <v>809</v>
+      </c>
+      <c r="E230" t="s">
+        <v>810</v>
+      </c>
+      <c r="F230" t="s">
+        <v>136</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H230" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>863</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>112</v>
+      </c>
+      <c r="D231" t="s">
+        <v>809</v>
+      </c>
+      <c r="E231" t="s">
+        <v>810</v>
+      </c>
+      <c r="F231" t="s">
+        <v>136</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H231" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>866</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>116</v>
+      </c>
+      <c r="D232" t="s">
+        <v>809</v>
+      </c>
+      <c r="E232" t="s">
+        <v>810</v>
+      </c>
+      <c r="F232" t="s">
+        <v>240</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H232" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>869</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>579</v>
+      </c>
+      <c r="D233" t="s">
+        <v>809</v>
+      </c>
+      <c r="E233" t="s">
+        <v>810</v>
+      </c>
+      <c r="F233" t="s">
+        <v>136</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H233" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>872</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>587</v>
+      </c>
+      <c r="D234" t="s">
+        <v>809</v>
+      </c>
+      <c r="E234" t="s">
+        <v>810</v>
+      </c>
+      <c r="F234" t="s">
+        <v>149</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H234" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>874</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>591</v>
+      </c>
+      <c r="D235" t="s">
+        <v>809</v>
+      </c>
+      <c r="E235" t="s">
+        <v>810</v>
+      </c>
+      <c r="F235" t="s">
+        <v>149</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H235" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>877</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>595</v>
+      </c>
+      <c r="D236" t="s">
+        <v>809</v>
+      </c>
+      <c r="E236" t="s">
+        <v>810</v>
+      </c>
+      <c r="F236" t="s">
+        <v>149</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H236" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>880</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>881</v>
+      </c>
+      <c r="D237" t="s">
+        <v>809</v>
+      </c>
+      <c r="E237" t="s">
+        <v>810</v>
+      </c>
+      <c r="F237" t="s">
+        <v>136</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H237" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>884</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>607</v>
+      </c>
+      <c r="D238" t="s">
+        <v>809</v>
+      </c>
+      <c r="E238" t="s">
+        <v>810</v>
+      </c>
+      <c r="F238" t="s">
+        <v>31</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H238" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>887</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>612</v>
+      </c>
+      <c r="D239" t="s">
+        <v>809</v>
+      </c>
+      <c r="E239" t="s">
+        <v>810</v>
+      </c>
+      <c r="F239" t="s">
+        <v>136</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H239" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>890</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>616</v>
+      </c>
+      <c r="D240" t="s">
+        <v>809</v>
+      </c>
+      <c r="E240" t="s">
+        <v>810</v>
+      </c>
+      <c r="F240" t="s">
+        <v>31</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H240" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>892</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>621</v>
+      </c>
+      <c r="D241" t="s">
+        <v>809</v>
+      </c>
+      <c r="E241" t="s">
+        <v>810</v>
+      </c>
+      <c r="F241" t="s">
+        <v>149</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H241" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>895</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>629</v>
+      </c>
+      <c r="D242" t="s">
+        <v>809</v>
+      </c>
+      <c r="E242" t="s">
+        <v>810</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H242" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>898</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>634</v>
+      </c>
+      <c r="D243" t="s">
+        <v>809</v>
+      </c>
+      <c r="E243" t="s">
+        <v>810</v>
+      </c>
+      <c r="F243" t="s">
+        <v>136</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H243" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>901</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>638</v>
+      </c>
+      <c r="D244" t="s">
+        <v>809</v>
+      </c>
+      <c r="E244" t="s">
+        <v>810</v>
+      </c>
+      <c r="F244" t="s">
+        <v>269</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H244" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>904</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>642</v>
+      </c>
+      <c r="D245" t="s">
+        <v>809</v>
+      </c>
+      <c r="E245" t="s">
+        <v>810</v>
+      </c>
+      <c r="F245" t="s">
+        <v>136</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="H245" t="s">
+        <v>906</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8642,50 +9819,83 @@
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>