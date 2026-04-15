--- v1 (2026-02-08)
+++ v2 (2026-04-15)
@@ -54,2735 +54,2735 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>Denúncia apresenta por cidadão</t>
   </si>
   <si>
     <t>Sr. Marcos Gomes Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATA DE SUPOSTAS IRREGULARIDADES NA RESCISÃO E CONTRATAÇÃO EM CARÁTER EMERGENCIAL DOS SERVIÇOS DE LIMPEZA URBANA</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Mário Reali</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPÚDIO À LIBERAÇÃO DA IMPORTAÇÃO DE CAFÉ PELO GOVERNO FEDERAL, COM MANIFESTO PREJUÍZO AOS CAFEICULTORES BRASILEIROS</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO AO BANCO DO BRASIL NA COMEMORAÇÃO DE SEUS 100 ANOS DE EXISTÊNCIA</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E HOMENAGEM À EQUIPE DE TAEKWONDO FARINA TKD, E AOS MESTRES GIOVANNI FARINA E DANIEL FARINA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E HOMENAGEM AOS ATLETAS ANTERIORMENTE ESPECIFICADOS, E QUE INTEGRAM A EQUIPE DE TAEKWONDO FARINA TKD.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marcelo Campostrini, Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E HOMENAGEM A EQUIPE DE TAEKWONDO FARINA TKD; AOS MESTRES GIOVANNI FARINA E DANIEL FARINA E AOS ATLETAS AYLA DE ALMEIDA CASTIGLIONI E POLIANY VICENTE</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E HOMENAGEM AO ATLETA IGOR RAMPINELLI LOCATELI</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECONHECIMENTO E HOMENAGEM AOS TRABALHOS PRESTADOS PELOS DOS VOLUNTÁRIOS EM PROL DO ESPORTE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>PL CM</t>
   </si>
   <si>
     <t>Projeto de Lei CMJN</t>
   </si>
   <si>
     <t>Kaká</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTACIONAMENTO DE VEÍCULOS DE GRANDE PORTE NA SEDE DO MUNICÍPIO DE JOÃO NEIVA/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE JOÃO NEIVA A SEMANA DE VALORIZAÇÃO DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE INCENTIVO À DOAÇÃO DE SANGUE ENTRE OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE JOÃO NEIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.433/2012.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE JOÃO NEIVA O PERÍODO ANUAL DENOMINADO DE &amp;#8220;JUNHO VERMELHO&amp;#8221;, DESTINADO A INCENTIVAR A DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2.654/2014, QUE &amp;#8220;APROVA O PLANO DE CARREIRA E DEFINE O SISTEMA DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JOÃO NEIVA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PROGRAMA &amp;#8220;EDUCAÇÃO PARA O TRÂNSITO&amp;#8221; NA FORMA DE TEMA TRANSVERSAL NAS ESCOLAS DA REDE PÚBLICA MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;     </t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1.671/2005, QUE DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE SERVIDOR PARA A CÂMARA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NO LOTEAMENTO MONTE NEGRO</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA NA COMUNIDADE DE CAVALINHO</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.doc</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS NA COMUNIDADE DE CAVALINHO</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS DA COMUNIDADE DE CAVALINHO</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JOÃO NEIVA A FIRMA CONVÊNIO COM O HOSPITAL E MATERNIDADE "SAGRADO CORAÇÃO DE MARIA" DE JOÃO NEIVA, OBJETIVANDO O REPASSE DE RECURSOS FINANCEIROS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 2.774, DE 24 DE JUNHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE JOAO NEIVA A FIRMAR CONVENIO COM O HOSPITAL E MATERNIDADE "SAGRADO CORAÇÃO DE MARIA" DE JOÃO NEIVA, OBJETIVANDO O REPASSE DE RECURSO FINANCEIRO.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXÍLIO MORADIA, QUE DISPÕE OS PROCEDIMENTOS DE CONCESSÃO DE AUXÍLIO SOCIAL E AUXÍLIO EMERGENCIAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A UTILIZAÇÃO DA LEI FEDERAL 13.019/2014, NA CONTRATAÇÃO COM ORGANIZAÇAO DA SOCIEDADE CIVIL NO MUNICÍPIO DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA, SEUS PRINCÍPIOS, OBJETIVO, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, RECURSOS HUMANOS, FINANCIAMENTO, INTER-RELAÇÕES ENTRE SEUS COMPONENTES E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A LEI ORÇAMENTÁRIA DO EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 97, DA LEI 0770/97, PARA AMPLIAÇÃO DA LICENÇA A PATERNIDADE DOS SERVIDORES PÚBLICOS DE JOÃO NEIVA E REVOGA A LEI MUNICIPAL Nº 1.929/2008</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRES CRIAÇÃO DO CONSELHO MUNICIPAL DE DEFESA DOS DIREITOS DA PESSOA IDOSA - COMDDIRPI, INSTITUI O FUNDO MUNICIPAL DA PESSOA IDOSA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR TERMO DE CESSÃO DE USO COM A ASSOCIAÇÃO DOS PRODUTORES DE LEITE DE ACIOLI - APRULDA</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO COM O PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES BÁSICOS - PMAT, DO BNDES, JUNTO À CAIXA ECONOMICA FEDERAL - CEF A OFERECER GARANTIAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 1.869/2007 E 2.417/2012, QUE ALTERAM A LEI MUNICIPAL 1.138/2001, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL 1.138, DE 16 DE ABRIL DE 2001, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSIÇÕES DA LEI MUNICIPAL 2.535, DE 23/10/2013, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO ANUAL DO EXERCÍCIO DE 2017, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE, EM PARCELA ÚNICA, AOS AGENTES COMUNITÁRIOS DE SAÚDE</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPOE SOBRE ALTERAÇÃO DA LEI MUNICIPAL 3.003/20017, QUE AUTORIZA A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENARES </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR ADITIVO DE VALOR AO CONVÊNIO Nº 004/2017, FIRMADO COM O HOSPITAL E MATERNIDADE &amp;#8220;SAGRADO CORAÇÃO DE MARIA&amp;#8221; DE JOÃO NEIVA, OBJETIVANDO O REPASSE DE RECURSO FINANCEIRO</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 1886/2007 </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE JOÃO NEIVA PARA O QUADRIÊNIO 2018 A 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2.535/2013, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO DE REPASSE, EM PARCELA ÚNICA, AOS AGENTES DE COMBATE ÀS ENDEMIAS (ACE)</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXECUÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL DO MUNICÍPIO DE JOÃO NEIVA</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 0485/1994, QUE INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE JOÃO NEIVA, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE DE JOÃO NEIVA (CMJ-JN) E DO FUNDO DE INTEGRAÇÃO DA JUVENTUDE (FINJUV), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE ORGANIZAÇÕES SOCIAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSIÇÕES DA LEI MUNICIPAL Nº 2.995, DE 22 DE JUNHO DE 2017, QUE DISPÕE SOBRE DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESAS DO ORÇAMENTO DO MUNICÍPIO DE JOÃO NEIVA PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 2.665/2014, QUE ADOTA O DÍÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO ESPÍRITO SANTO, INSTITUÍDO E ADMINISTRADO PELA AMUNES, COMO VEÍCULO OFICIAL DE PUBLICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE JOAO NEIVA</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA DOAÇÃO DE FRALDAS DESCARTÁVEIS PARA IDOSOS E PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS OU ACAMADAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GRATIFICAÇÃO PMAQ-AB, PARA SERVIDORES VINCULADOS ÀS EQUIPES DA ATENÇÃO BÁSICA DO MUNICÍPIO DE JOÃO NEIVA, QUE ADERIRAM AO PROGRAMA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA O FUNDO MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL DO MUNICÍPIO DE JOÃO NEIVA (FUNMPDEC/JN), E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL DE JOÃO NEIVA (CONSAN-JN), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA DE JOÃO NEIVA (COMPRED-JN), E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGIME JURÍDICO ÚNICO DOS SERVIDORES DO MUNICÍPIO DE JOÃO NEIVA, DA CÂMARA MUNICIPAL, DAS AUTARQUIAS E DAS FUNDAÇÕES MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE JOÃO NEIVA COM SEU REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL (RPPS), GERIDO PELO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE JOAO NEIVA (IPSJON)</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CUSTEIO DAS DESPESAS DE ALIMENTAÇÃO E TRANSPORTE DO PROGRAMA MAIS MEDICOS, EM EFETIVO EXERCICIO NO AMBITO DA SECRETARIA MUNICIPAL DE SAUDE, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONTRATAÇÃO DE PROFESSORES PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DESPORTO PARA ATENDER EXCEPCIONAL INTERESSE PUBLICO </t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DIRETOR PRESIDENTE DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DO MUNICÍPIO DE JOÃO NEIVA (IPSJON) A DOAR BENS MÓVEIS INSERVÍVEIS, DE SUA PROPRIEDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOVO CÓDIGO MUNICIPAL DE MEIO AMBIENTE, A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DAS SESSÕES ORDINÁRIAS A SEREM REALIZADAS NA SESSÃO LEGISLATIVA DE 2017.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>PEMEN</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.4º DO PROJETO DE LEI Nº 1.622/2017</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO I DO ART. 2º DO PROJETO DE LEI Nº 1.620/2017</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PL 1.625/2017</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Marcelo Campostrini, Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO SUBSTITUTIVO PROJETO DE LEI 1.628/2017</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ademir Costa, Geraldo Fávaro, Kaká, Laerte Alves Liesner, Mário Reali, Matheus Moraes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO SUBSTITUTIVO AO PROJETO DE LEI 1.628/2017</t>
   </si>
   <si>
     <t>PEEX</t>
   </si>
   <si>
     <t>Propsota de Emenda do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI 1.623/2017</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DA ESTRADA QUE DÁ ACESSO AO CEMITÉRIO DA BARRA DO TRIUNFO.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETOMADA DA OBRAS DA ESTRADA QUE LIGA DEMÉTRIO RIBEIRO À BARRA DO TRIUNFO.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO PARA CONTINUIDADE DAS OBRAS DA QUADRA DE ACIOLI</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CORRIMÃO, BEM COMO INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, NA ESCADARIA RAIMUNDA RODRIGUES, LOCALIZADA EM ACIOLI</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PONTE DA ESTRADA VICINAL  DA VALADA DE CAVALINHO, LOCALIZADA EM FRENTE À RESIDÊNCIA DA FAMÍLIA INDUZI, ÚLTIMA PONTE ANTES DE CHEGAR DA IGREJA DA COMUNIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA TOTAL DO PRÉDIO ONDE FUNCIONA O POSTO DE SAÚDE DA LOCALIDADE DE CAVALINHOS</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DAS OBRAS DA QUADRA DE CAVALINHOS, QUE ESTÁ PARALISADA HÁ MAIS DE ANO E DIA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DO PROGRAMA DE REGULARIZAÇÃO FUNDIÁRIA URBANA, O QUE POSSIBILITARIA A ENTREGA DE TÍTULOS DE PROPRIEDADE DOS IMÓVEIS A MUITAS FAMÍLIAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA PROVIDÊNCIAS QUANTO À REPINTURA DAS FAIXAS DE PEDESTRES DAS DIVERSAS VIAS DE NOSSA CIDADE. </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O CALÇAMENTO DA RUA ÂNGELO GUASTI, NO BAIRRO MONTE LÍBANO.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DE OBRAS/SERVIÇOS DE CONTENÇÃO DO BARRANCO EXISTENTE NA LATERAL DA RUA CÉSAR AUGUSTO SARCINELLI (FREBTE AO PORTÃO DA PÁTIO DA PREFEITURA), PRINCIPAL ACESSO AO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ROTATÓRIA NO ENTRONCAMENTO DAS AVENIDAS PEROBAS E MONTE VERDE, ACESSO AOS BAIRROS FLORESTA E CRUBIXÁ.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDOS SOBRE A VIABILIDADE E CONSTRUÇÃO DE UMA CALÇADA SEGURA LIGANDO O BAIRRO CRUBIXÁ À RUA SÃO JOSÉ, NO BAIRRO VILA NOVA DE BAIXO.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DAS MARGENS DOS RIOS PIRAQUEAÇU E CLOTÁRIO, QUE ATRAVESSAM O PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA COMUNICADO AO PREFEITO O FATO DE QUE O IMÓVEL ABANDONADO EXISTENTE NA RUA SÃO JOSÉ (PROXIMO À "PINGUELA") ESTÁ SERVINDO DE ABRIGO PARA DELINQUENTES, JÁ EXISTINDO RELATOS DE VÁRIOS CIDADÃOS QUE FORAM ASSALTADOS NAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUEBRA-MOLAS NA AVENIDA HÉLIO GUASTI, PRÓXIMO À SUBIDA DO BAIRRO MONTE LÍBANO, COM A INSTALAÇÃO DE SINALIZAÇÃO VERTICAL, ALERTANDO PARA A EXISTÊNCIA DE REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VIABILIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA HÉLIO GUASTI, MAIS CONHECIDA COMO BEIRA LINHA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Geraldo Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS URGENTES NA PASSARELA LOCALIZADA NA PONTE SOBRE O RIO CLOTÁRIO, NO CENTRO DA CIDADE, MAIS PRECISAMENTE AO LADO DO BAR SANTA TEREZINHA, NA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VIABILIZAÇÃO JUNTO AO GOVERNO DO ESTADO PARA INSTALAÇÃO DA TORRE DE TELEFONIA MÓVEL NA REGIÃO QUE ATENDA AS COMUNIDADES DE CRISTAL E PIRAQUEAÇU.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS URGENTES NA ESCOLA PEDRO NOLASCO, ANTE A SITUAÇÃO DE RISCO EXISTENTE.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONSTRUÇÃO DE UM VESTIÁRIO, COM BANHEIROS E BEBEDOUROS ANEXO AO CAMPO DE FUTEBOL SOCIETY DO BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A REPINTURA DA PISTA DE SKATE E A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO DA REFERIDA PISTA E DA QUADRA DE AREIA SITUADAS AO LADO DA SECRETARIA MUNICIPAL DE AGRICULTURA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA, TENDO EM VISTA AS DIVERSAS SOLICITAÇÕES FEITAS PELOS CIDADÃOS DO MUNICÍPIO, A PAVIMENTAÇÃO DO SEGUIMENTO DA RUA MARCOS VANDERLEI PANDOLFI, NA VILA NOVA DE CIMA, PRÓXIMO A SUBESTAÇÃO DA EDP ESCELSA, QUE SE INTERLIGA COM A AVENIDA HÉLIO GUASTI.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Geraldo Fávaro, Marcelo Campostrini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO QUE ENCAMINHE PROJETO DE LEI INSTITUINDO O PROGRAMA INCENTIVADO DE PAGAMENTO EM PARCELA UNICA E PARCELADO - REFIS JOAO NEIVA 2017, COM O OBJETIVO DE FACILITAR A REGULARIZAÇÃO DO CREDITOS DO MUNICÍPIO, RELATIVOS AO ISSQN E IPTU.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL QUE PROVIDENCIE A LIMPEZA, PELO MENOS UMA VEZ POR SEMANA, PREFERENCIALMENTE NAS SEGUNDAS-FEIRAS, DO LOCAL ONDE É UTILIZADO COMO PONTO DE TAXI EM FRENTE À RODOVIÁRIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Laerte Alves Liesner</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DA CAPTAÇÃO DE RECURSOS PARA A EXECUÇÃO DE PAVIMENTAÇÃO E DRENAGEM DE DIVERSAS RUAS DO BAIRRO CRUBIXA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A INSTALAÇÃO DE UM PASSEIO DE PEDESTRES NA RUA GENÉSIO FRANCISCO DOS SANTOS</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL ESTUDO DE VIABILIDADE DE INSTALAÇÃO DO PROCON NO MUNICÍPIO</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL SEJA EXECUTADO SERVIÇOS DE LIMPEZA E CONSERVAÇÃO DOS ACESSOS AO BAIRRO SÃO CARLOS II</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DA EXECUÇÃO DOS SERVIÇOS DE CONSERVAÇÃO E TROCA DAS PLACAS QUE IDENTIFICAM AS RUAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE LIMPEZA E MANUTENÇÃO DAS GALERIAS E BUEIROS DA CIDADE</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE COBERTURA DA QUADRA DA EMEF "PEDRO NOLASCO"</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DA REFORMA DA ESCADARIA DE ACESSO AO CEMITÉRIO LOCAL</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE PLACA INDICATIVA NA RUA SÃO CARLOS (PRÓXIMO À RODOVIÁRIA), IDENTIFICANDO SE TRATAR DE "RUA SEM SAÍDA"</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE CONSERVAÇÃO DAS ESTRADAS VICINAIS QUE ATENDEM AS COMUNIDADES RURAIS DE SANTA EMÍLIA, MORRO DO FEIJÃO E SÃO PEDRO</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE CORRIMÃOS NAS DUAS PONTES LOCALIZADAS NA COMUNIDADE DE RIBEIRÃO DE CIMA, JOÃO NEIVA</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJAM VIABILIZADOS SERVIÇOS DE RECUPERAÇÃO E CONSERVAÇÃO DA ESTRADA DE ACESSO À PROPRIEDADE DO SR. VITORINO JOSUÉ GASPARINI E FAMÍLIA, NA LOCALIDADE RURAL DE FORTALEZA.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL NIVELAMENTO E CALÇAMENTO DO TRECHO FINAL DA RUA JOAQUIM ALMEIDA, ANTIGO LOTEAMENTO ERNESTO SILVA, MAIS CONHECIDO COMO BAIRRO PESTALOZZI</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE PROVIDENCIE ESTUDOS DE VIABILIDADE E PROJETO DE CONSTRUÇÃO DE UMA NOVA VIA LIGANDO A RUA SANTA LÚCIA COMETTI, PRÓXIMO À ESCOLA TEREZITA BORRINI FARINA À AVENIDA HELIO GUASTI, PRÓXIMO AO BAIRRO MONTE LÍBANO, COM PONTE SOBRE O RIO PIRAQUEAÇU</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL, AÇÕES JUNTO AOS ÓRGÃOS RESPONSÁVEIS PELA RODOVIA BR 101 PARA INSTALAÇÃO DE SEMÁFOROS NO TREVO DE ACESSO AO CENTRO DA CIDADE VIA AVENIDA NEGRI ORESTES, MAIS PRECISAMENTE EM FRENTE AO POSTO SHELL</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PREFEITO MUNICIPAL QUE INSTITUA PARA OS SERVIDORES PÚBLICOS MUNICIPAIS OS BENEFÍCIOS QUE FORAM CONCEDIDOS AOS SERVIDORES PÚBLICOS ESTADUAIS PELA LEI COMPLEMENTAR Nº 852/2017 (LICENÇA PATERNIDADE DE 20 DIAS)</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE PROVIDENCIE ESTUDOS DE VIABILIDADE E PROJETO DE CONSTRUÇÃO DE UMA RUA LINGANDO O BAIRRO DE FÁTIMA AO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO PREFEITO MUNICIPAL QUE PROVIDENCIE ESTUDOS DE VIABILIDADE E PROJETO DE CONSTRUÇÃO DE UMA VIA LIGANDO O BAIRRO CRUZEIRO AO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE INTERCEDA JUNTO A ECO 101 CONCESSIONÁRIA DE RODOVIAS S/A, PARA QUE PROVIDENCIE A INSTALAÇÃO DE UM SEMÁFORO NO TREVO QUE DA ACESSO A BAIRRO COHAB</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE PODA DAS ARVORES EXISTENTES NO PERÍMETRO URBANO</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo, Laerte Alves Liesner</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE PROVIDENCIE A ABERTURA DA RUA HÉLIO PLAZZI PARA QUE TORNE VIÁVEL A LIGAÇÃO DA PRAÇA NOSSA SENHORA DO LÍBANO, ATRAVÉS DE REFERIDA RUA À AVENIDA PRESIDENTE VARGAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO PREFEITO MUNICIPAL QUE ADOTE TODAS AS AÇÕES NECESSÁRIAS PARA COIBIR A CONSTANTE E CRESCENTE PRESENÇA DE VENDEDORES AMBULANTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR  COMPETENTE, A INSTALAÇÃO DE QUEBRA-MOLAS NA RUA SÃO CARLOS, NO BAIRRO RODOVIÁRIA, COM A COLOCAÇÃO DE SINALIZAÇÃO VERTICAL ALERTANDO PARA A EXISTÊNCIA DE REDUTOR DE VELOCIDADE, E AINDA PINTURA NO CHÃO COM OS SEGUINTES DIZERES: &amp;#8220;RUA SEM SAÍDA&amp;#8221;</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO PREFEITO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REFORMAR TODOS AS MATA-BURROS DO MUNICÍPIO, DIMINUINDO O ESPAÇO INTERNO, ACRESCENTANDO DOIS TRILHOS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DA AUTARQUIA SAAE- SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO, SEJA PROVIDENCIADO EXTENSÃO DE REDE PARA FORNECIMENTO DE ÁGUA TRATADA AOS MORADORES DA LOCALIDADE MUNDO NOVO</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DE SETORES COMPETENTES DA ADMINISTRAÇÃO PROVIDENCIE ESTUDOS DE VIABILIDADE QUE PERMITA ESTACIONAMENTO EM APENAS UM DOS LADOS EM TODA A EXTENSÃO DA RUA SETE DE SETEMBRO</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO EXTENSÃO DE REDE DE BAIXA TENSÃO ELÉTRICA COM (01) POSTE NA RUA PAULO CALÍBRIO NO BAIRRO COHAB</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL, AÇÕES JUNTO À EMPRESA CONCESSIONÁRIA DE SERVIÇOS DE TELECOMUNICAÇÕES OI PARA A RETIRADA DO ORELHÃO SITUADO EXATAMENTE SOBRE A CALÇADA NA AVENIDA PRESIDENTES VAGAS, EM FRENTE À FARMÁCIA DELUFARMA, NO CENTRO DA CIDADE</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL, AÇÕES JUNTO À CONCESSIONÁRIA ECO 101, RESPONSÁVEL PELA RODOVIA BR 101, PARA REALIZAÇÃO DE SERVIÇOS DE CONSERVAÇÃO NO TRECHO DA MARGEM QUE SE INICIA PRÓXIMO À OFICINA MECÂNICA SINOCA INDO ATÉ À RESIDÊNCIA DA FAMÍLIA DETOGNI</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA/RECUPERAÇÃO DOS VEÍCULOS/AMBULÂNCIAS EXISTENTES NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo, Glauber Tonon</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA IMPLANTAÇÃO DO PROGRAMA DE AQUISIÇÃO DE ALIMENTOS &amp;#8211; PAA NO ÂMBITO MUNICIPAL.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE RECOLHIMENTO, COM DESTINAÇÃO ADEQUADA, DE ANIMAIS, EM ESPECIAL CACHORROS, QUE CIRCULAM PELAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE JARDINAGEM, PAISAGISMO E CONSERVAÇÃO DAS PRAÇAS EXISTENTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA E CONSERVAÇÃO DA RUA SÃO JOSÉ DO BAIRRO VILA NOVA DE BAIXO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE FAÇA GESTÕES JUNTO À ESCELSA, NO SENTIDO DE PROVIDENCIAR A SUBSTITUIÇÃO DOS POSTES DE MADEIRA POR POSTES DE CONCRETO, INSTALADOS EM TODO O MUNICÍPIO DE JOÃO NEIVA, TENDO EM VISTA QUE COM O PASSAR DOS ANOS REFERIDOS POSTES FORAM SE DETERIORANDO, COLOCANDO EM RISCO A VIDA DAS PESSOAS QUE RESIDEM PRÓXIMAS AOS MESMOS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE TRABALHO, HABITAÇÃO, ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL (SEMTHADES), SEJA PROVIDENCIADA A DEVIDA MANUTENÇÃO E POSTERIOR FUNCIONAMENTO DA MÁQUINA DE FABRICAÇÃO DE FRALDAS DESCARTÁVEIS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>SSOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL EXECUÇÃO DE SERVIÇOS DE PODA DE ÁRVORES NA RUA PRINCIPAL DO BAIRRO CAVALINHOS</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE ESTUDOS DE VIABILIDADE E PROJETO QUE POSSIBILITEM O ALARGAMENTO DA RUA PIERINA PESSOTI NO BAIRRO CARRARETO</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SEMOSU - SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS PROVIDÊNCIAS NO SENTIDO DE CONTER O PROCESSO EROSIVO DE GRANDE RISCO DE ACIDENTES EXISTENTE NA ESTRADA QUE LIGA A SEDE DO MUNICÍPIO AO DISTRITO DE DEMÉTRIO RIBEIRO, MAIS PRECISAMENTE NO BAIRRO SÃO BRÁS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL AÇÕES URGENTES JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO PARA SUBSTITUIÇÃO DE 03 POSTES DE MADEIRA COMPLETAMENTE APODRECIDOS, CONTENDO CONDUTORES DE ENERGIA ELÉTRICA DE ALTA E BAIXA TENSÃO, NO FINAL DA RUA PRINCIPAL DE CAVALINHOS, PRÓXIMO À PASSARELA SOBRE A ESTRADA DE FERRO DA CIA VALE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE, ATRAVÉS DOS SETORES COMPETENTES DA SUA ADMINISTRAÇÃO, PROVIDENCIE ESTUDOS E PROJETOS QUE POSSIBILITEM O FORNECIMENTO DE ÁGUA TRATADA A DIVERSAS FAMÍLIAS RESIDENTES NA LOCALIDADE RURAL DE JUÁ.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITABDO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À SEMOSU - SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS A SUBSTITUIÇÃO DAS LÂMPADAS DOS POSTES EXISTENTES NAS SEGUINTES RUAS DO BAIRRO VILA NOVA DE CIMA: _x000D_
 1.	RUA VICENTE ROMANO;_x000D_
 2.	RUA BRÍGIDO COUTINHO; _x000D_
 3.	RUA REBUZZI JOSEP;_x000D_
 4.	RUA DR HENRIQUE DEL CARO.                  _x000D_
 </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A EXECUÇÃO DE SERVIÇOS DE CONSERVAÇÃO E REFORMA DA ESTRADA VICINAL QUE LIGA A SEDE DE JOÃO NEIVA A LOCALIDADE DE DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDENCIADA A PLENA REGULARIZAÇÃO DOS VEÍCULOS QUE REALIZAM O TRANSPORTE ESCOLAR EM NÍVEL MUNICIPAL.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA CRIAÇÃO DA SECRETARIA MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO EXTENSÃO DE REDE DE BAIXA TENSÃO ELÉTRICA COM (01) POSTE NA RUA BRÍGIDO COUTINHO, MAIS PRECISAMENTE PRÓXIMO AO MATA BURRO DE ACESSO AO MONTE NEGRO NO BAIRRO VILA NOVA DE CIMA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A EXECUÇÃO DOS SERVIÇOS E PROCEDIMENTOS NECESSÁRIOS A RESTABELECER O FORNECIMENTO DE ENERGIA ELÉTRICA PARA A QUADRA POLIESPORTIVA DE SANTO AFONSO, CONSIDERANDO A INTERRUPÇÃO JÁ POR MAIS DE TRÊS MESES.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE CONSERVAÇÃO E RECUPERAÇÃO DAS RUAS E AVENIDAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA SUGERIDO AO EXMO. SR. PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DA PRÁTICA DE CANTAR O HINO DO MUNICÍPIO NO ÂMBITO DA REDE PÚBLICA MUNICIPAL DE ENSINO, DE FORMA HABITUAL, DE ACORDO COM CALENDÁRIO A SER ELABORADO PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO E ESPORTES, CONJUNTAMENTE COM AS ESCOLAS. TRATA-SE DE INICIATIVA DESTINADA A RESGATAR O CIVISMO, A CIDADANIA E O AMOR POR ESSA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA E CONSERVAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO A LOCALIDADE RURAL DE JUÁ.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AO SETOR  COMPETENTE  A MANUTENÇÃO DA ILUMINAÇÃO DAS PRAÇAS PIETRO GIOVANNI E HILÁRIO FAVARATO, EM ACIOLI.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR  COMPETENTE, MANUTENÇÃO NA RUA QUE DÁ ACESSO À IGREJA CATÓLICA DE ACIOLI .</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE JUNTO À CONCESSIONÁRIA ECO101, A INSTALAÇÃO DE QUEBRA MOLAS NA VIA PARALELA À RODOVIA BR 101, QUE DÁ ACESSO AO POSTO GENTIL E AO BAR E RESTAURANTE MARAKA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A CONSTRUÇÃO DE ALAMBRADO OU MURO NO ENTORNO DA ESCOLA MUNICIPAL DE CAVALINHOS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE DILIGENCIE JUNTO AO ESTADO E UNIÃO  OBJETIVANDO A VIABILIZAÇÃO DE RECURSOS PARA A CONSTRUÇÃO DE BARRAGEM ARTIFICIAL QUE SIRVA COMO RESERVATÓRIO D&amp;#8217;ÁGUA PARA EVENTUAL ABASTECIMENTO DO MUNICÍPIO DE JOÃO NEIVA EM CASO DE ESCASSEZ HÍDRICA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE PROVIDENCIE JUNTO À EMPRESA PERMISSIONÁRIA DO TRANSPORTE COLETIVO MUNICIPAL SÃO ROQUE, A AFIXAÇÃO EM LUGAR DE FÁCIL VISUALIZAÇÃO PELOS USUÁRIOS, NO INTERIOR DE TODOS OS ÔNIBUS, DE CARTAZ INFORMATIVO COM ORIENTAÇÕES SOBRE A LEI MUNICIPAL Nº 2.504/2013 QUE CONCEDE GRATUIDADE ÀS GESTANTES RESIDENTES NOS BAIRROS E DISTRITOS ATENDIDOS PELA REFERIDA EMPRESA PERMISSIONÁRIA, NOS SEUS DESLOCAMENTOS À SEDE DO MUNICÍPIO, A PARTIR DO 3º MÊS DE GESTAÇÃO ATÉ O 3º MÊS PÓS-PARTO. </t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL EM CARÁTER DE URGÊNCIA QUE VIABILIZE A CONSTRUÇÃO DE UM NOVO CEMITÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL A VIABILIZAÇÃO DA CONCESSÃO DE &amp;#8220;VALE FEIRA&amp;#8221; EM FAVOR DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO EXMO. SR. PREFEITO MUNICIPAL A ELABORAÇÃO DE PROJETO DE LEI, QUE TORNE OBRIGATÓRIO PARA OS ESTABELECIMENTOS COMÉRCIOS COM MAIOR MOVIMENTO DE PESSOAS, A DISPONIBILIZAÇÃO DE ESTACIONAMENTO PARA BICICLETAS. </t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL, TENDO EM VISTA AS RECLAMAÇÕES DE DIVERSOS MUNÍCIPES, INCLUSIVE DE LÍDERES COMUNITÁRIOS, AÇÕES JUNTO À EMPRESA CONTRATADA PARA LIMPEZA PÚBLICA FORTALEZA PARA QUE A MESMA INTERROMPA A UTILIZAÇÃO DO EQUIPAMENTO &amp;#8220;SOPRADOR DE FOLHAS&amp;#8221; NAS RUAS E AVENIDAS DA CIDADE. </t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS SETORES COMPETENTES A INSTALAÇÃO DE ABRIGOS NOS PONTOS DE ÔNIBUS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL INTERVENÇÃO JUNTO À EMPRESA CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESCELSA, A RELOCAÇÃO DE UM POSTE INSTALADO EXATAMENTE NA DIVISA DO TERRENO DO SENHOR ANTÔNIO PEREIRA DOS SANTOS, CUJO Nº DE INSTALAÇÃO É 1587000, LOCALIZADO NA RUA GENÉSIO FRANCISCO DOS SANTOS, Nº 635, VILA NOVA DE CIMA, JOÃO NEIVA-ES</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS SETORES COMPETENTES, A REFORMA/MANUTENÇÃO DO ABRIGO SITUADO NA AVENIDA PRESIDENTE VARGAS, MAIS PRECISAMENTE NO ENTRONCAMENTO COM AS RUAS PEDRO NOLASCO E ALENCAR ARARIPE, NO CENTRO DA CIDADE, TENDO EM VISTA O PÉSSIMO ESTADO DE CONSERVAÇÃO</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO JUNTO AO GOVERNO DO ESTADO DA IMPLANTAÇÃO DE TORRE DE TELEFONIA MÓVEL NA REGIÃO QUE ATENDA A COMUNIDADE DE DEMÉTRIO RIBEIRO.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS SETORES COMPETENTES, INCLUSIVE COM A EDP ESCELSA, AS PROVIDENCIAS NO SENTIDO QUE SEJA REALIZADO A PODA DE ÁRVORE LOCALIZADA NA RUA BRÍGIDO COUTINHO, Nº 418, VILA NOVA DE CIMA, JOÃO NEIVA-ES, NA RESIDÊNCIA DO SR. FÁBIO LUIZ PASOLINI, Nº DE INSTALAÇÃO JUNTO À EDP 160547860</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A EXECUÇÃO DOS SERVIÇOS NECESSÁRIOS OU ATÉ MESMO A CONSTRUÇÃO DE BUEIRO, SE NECESSÁRIO FOR, COM O OBJETIVO DE IMPEDIR O ACÚMULO DE ÁGUAS PLUVIAIS NA AV. PRESIDENTE VARGAS, PRÓXIMO AO ESTABELECIMENTO COMERCIAL CONHECIDO COMO &amp;#8220;AÇOUGUE DO CHESTER&amp;#8221;.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROMOVA MELHOR INSTALAÇÃO/ADEQUAÇÃO DA PLACA DE &amp;#8220;PARE&amp;#8221;, LOCALIZADA NA AV. PRESIDENTE VARGAS, PRÓXIMO AO ESTABELECIMENTO CONHECIDO COMO &amp;#8220;AÇOUGUE DO CHESTER&amp;#8221;.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA DOS BANCOS EXISTENTES NAS PRAÇAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA REFORMA DO MUSEU FERROVIÁRIO E MUSEU CULTURAL &amp;#8220;PROFESSOR ELIEZER PEREIRA RAMOS&amp;#8221;.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DE SERVIÇOS DE ARBORIZAÇÃO NAS MARGENS DOS RIOS E CÓRREGOS QUE ATRAVESSAM O PERÍMETRO URBANO, COM OBJETIVO DE PROTEGER OS MANANCIAIS E EMBELEZAR A CIDADE</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE CORRIMÃO NA ESCADARIA QUE DÁ ACESSO À CHAMADA &amp;#8220;RUA DO CEMITÉRIO&amp;#8221;.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA DA ESCADARIA QUE DÁ ACESSO AO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE IMPLEMENTE AÇÕES DE SEGURANÇA NA EXECUÇÃO DOS SERVIÇOS DE LIMPEZA PÚBLICA.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DE SERVIÇOS DE REFORMA E MANUTENÇÃO DA PASSARELA DA PONTE DE FERRO, POR ONDE PASSAM CENTENAS DE PEDESTRES DIARIAMENTE, COM RISCO DE ACIDENTES ANTE A MÁ-CONSERVAÇÃO DO LOCAL</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE MARCAÇÕES E CESTAS NAS QUADRAS ESPORTIVAS MUNICIPAIS, DE FORMA A PROPORCIONAR A PRATICA DO BASQUETEBOL.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DE AÇÕES DESTINADAS A INCENTIVAR A PRATICA DE OUTRAS MODALIDADES DE ESPORTES, AINDA NÃO APOIADAS PELO MUNICÍPIO, COMO POR EXEMPLO: BASQUETEBOL, HANDEBOL, ATLETISMO, ETC._x000D_
 A INTENÇÃO É VALORIZAR O ESPORTE, PREZAR PELA SAÚDE DOS MUNÍCIPES, DESCOBRIR E INCENTIVAR NOVOS TALENTOS, PROMOVER O MUNICÍPIO, DESPERTAR A CIDADANIA, CONSCIENTIZAR E TRAZER QUALIDADE DE VIDA. _x000D_
 </t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE BARRAS DESTINADAS AO USO DOS  PRATICANTES DE CAMINHADA AO LONGO DA AV. HELIO GUASTI</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE TAPAGEM DO ENORME BURACO EXISTENTE NA RUA SÃO JOSÉ, AO REDOR DA PRACINHA._x000D_
 TRATA-SE DE RECLAMAÇÃO DOS MORADORES, QUE AGUARDAM INTERVENÇÕES URGENTES ANTE OS TRANSTORNOS E RISCOS QUE REFERIDO BURACO PROVOCA._x000D_
 </t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A IMPLEMENTAÇÃO DO SITE DO MUNICÍPIO, DE FORMA A PROPORCIONAR MELHOR E MAIOR ACESSO AS INFORMAÇÕES POR PARTE DA POPULAÇÃO._x000D_
 _x000D_
 ENTENDE-SE SER IMPORTANTE DIVULGAR A CONTABILIDADE PÚBLICA, CITANDO A DESTINAÇÃO DOS RECURSOS E A DISPONIBILIDADE FINANCEIRA DE FORMA MAIS ACESSÍVEL, VISANDO DAR MAIOR TRANSPARÊNCIA AS AÇÕES GOVERNAMENTAIS. _x000D_
 </t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Renan Rossoni Pattuzzo, Geraldo Fávaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE PROMOVA MELHORIA NA RUA JACINTA PALACI, MAIS PRECISAMENTE EM FRENTE À ASSOCIAÇÃO PESTALOZZI DE JOÃO NEIVA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÃO JUNTO À CONCESSIONÁRIA ECO 101 PARA A DEMARCAÇÃO DE UMA FAIXA DE PEDESTRE NAS PROXIMIDADES DA RODOVIÁRIA DE JOÃO NEIVA, MAIS PRECISAMENTE QUANTO TERMINA O CALÇAMENTO DA PASSARELA LIGANDO À CALÇADA LATERAL DO ESTACIONAMENTO DE VEÍCULOS, NA RUA NEGRI ORESTES.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AO ÓRGÃO PÚBLICO COMPETENTE A RETIRADA DA FAIXA DE PEDESTRE EXISTENTE NA RUA EURICO SALLES, AO LADO DA IGREJA MATRIZ._x000D_
 _x000D_
 JUSTIFICA-SE O PRESENTE REQUERIMENTO COM O FATO DE QUE REFERIDA RUA TEM POUCO TRÁFEGO DE VEÍCULOS E, NAQUELA LOCALIDADE, EXISTE UM DÉFICIT GRANDE DE VAGAS PARA ESTACIONAMENTO. NESSE SENTIDO, A RETIRADA DE REFERIDA FAIXA PROPORCIONARIA O AUMENTO DE DUAS VAGAS, PERMITINDO MAIOR E MELHOR APROVEITAMENTO DO ESPAÇO PÚBLICO, SEM CAUSAR RISCO AOS PEDESTRES._x000D_
 </t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE JUNTO AO ÓRGÃO ESTADUAL COMPETENTE A MELHOR DISTRIBUIÇÃO DE VAGAS DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES NO PERÍMETRO URBANO._x000D_
 _x000D_
 EXISTEM 04 VAGAS DE ESTACIONAMENTO NO ENTORNO DA PRAÇA NOSSA SENHORA DO LÍBANO QUE PODERIAM SER MELHORES DISTRIBUÍDAS NA CIDADE, AMPLIANDO NÚMERO DE VAGAS NAQUELE LOCAL._x000D_
 </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DA INSTALAÇÃO DE LÂMPADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA EXISTENTES NA RUA GENÉSIO FRANCISCO DOS SANTOS, NO BAIRRO VILA NOVA CIMA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL AÇÕES URGENTES JUNTO À CONCESSIONÁRIA DE ENERGIA ELÉTRICA EDP ESPÍRITO SANTO PARA SUBSTITUIÇÃO DE 01 (UM) POSTE DE MADEIRA LOCALIZADO NA AVENIDA ROMULO DE OLIVEIRA, SUBIDA DO BAIRRO FLORESTA, MAIS PRECISAMENTE, ENFRENTE A RESIDÊNCIA E COMERCIO DO SR. AILTON DO ROSÁRIO.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A PUBLICAÇÃO, NO SITE OFICIAL DA PREFEITURA, DA RELAÇÃO DE MEDICAMENTOS QUE ESTÃO EM FALTA (CITANDO TAMBÉM A PREVISÃO DE RECEBIMENTO); DOS EXISTENTES; E DOS LOCAIS ONDE OS MESMOS PODEM SER ENCONTRADOS NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE, JUNTO AOS ÓRGÃOS COMPETENTES, A ADEQUAÇÃO DA ROTATÓRIA EXISTENTE PRÓXIMO AO CLUBE PEDRO NOLASCO, ONDE ESTÃO OCORRENDO ACIDENTES PELA SINALIZAÇÃO CONFUSA E DEFICIENTE EXISTENTE NO LOCAL.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A AMPLIAÇÃO DOS SERVIÇOS DE FISCALIZAÇÃO DOS LOTES E TERRENOS BALDIOS, EM ESPECIAL NO BAIRRO CRISTAL, CONSIDERANDO OS INÚMEROS MALEFÍCIOS QUE ESSAS ÁREAS TRAZEM PARA A COLETIVIDADE.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE BALANÇOS NA PRAÇA DO GADIOLLI, CONSIDERANDO QUE OS QUE EXISTIAM FORAM RETIRADOS SEM INSTALAÇÃO DE NOVOS. </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE SEJAM REALIZADOS, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE  CONSERVAÇÃO E LIMPEZA NA ESCADARIA INOMINADA QUE SE ORIGINA DA AVENIDA BENEDITO GADIOLI NETO NO BAIRRO NOSSA SENHORA DA PENHA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE, SEJA PROVIDENCIADO VISITAÇÃO EM CARÁTER DE URGÊNCIA ÀS RESIDÊNCIAS EXISTENTES NO FINAL DA RUA CHICO DA LUZ, NO BAIRRO NOSSA SENHORA DA PENHA.  </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÃO JUNTO À CONCESSIONÁRIA ECO 101 PARA QUE PROVIDENCIE SERVIÇOS DE MANUTENÇÃO DA PASSARELA CONSTRUÍDA SOBRE O KM 203 DA RODOVIA BR 101, QUE LIGA O BAIRRO COHAB AO CENTRO DE JOÃO NEIVA, TENDO EM VISTA A MESMA ENCONTRA-SE COM VÁRIOS PONTOS EM ESTADO DE CORROSÃO, O QUE PODE CAUSAR MAIORES DANOS EM SUA ESTRUTURA E, ATÉ MESMO, OFERECER RISCO ÀS PESSOAS QUE FAZEM USO DA MESMA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE VIABILIZE A EXECUÇÃO DOS SERVIÇOS DE REFORMA E CONSERVAÇÃO DA ESTRADA VICINAL DE ACESSO A ZONA RURAL DE &amp;#8220;MUNDO NOVO&amp;#8221;, INCLUSIVE DA PONTE LOCALIZADA PRÓXIMA A IGREJA DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Júnior Deambrósio</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO JUNTO AOS SETORES COMPETENTES PROVIDÊNCIAS NO SENTIDO DE DAR SEQUENCIA, NO TODO OU EM PARTE, DO PROJETO DE REVITALIZAÇÃO DO CENTRO DA CIDADE, QUE ATUALMENTE, SEGUNDO INFORMAÇÕES, ENCONTRA-SE NA SECRETARIA DE ESTADO DE DESENVOLVIMENTO URBANO &amp;#8211; SEDURB</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITADO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE REFORMA E CONSERVAÇÃO DAS ACADEMIAS POPULARES. _x000D_
 _x000D_
 TRATAM-SE SE IMPORTANTES ESPAÇOS PÚBLICOS VOLTADOS PARA O INCENTIVO A PRATICA DE ATIVIDADES FÍSICAS QUE, ALÉM DO ASPECTO RELACIONADO A BOA SAÚDE, TAMBÉM SE DESTINAM AO LAZER DE MUITOS CIDADÃOS._x000D_
 </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE PROVIDENCIE JUNTO AO SECRETÁRIO MUNICIPAL DE OBRAS, A INSTALAÇÃO DE LIXEIRAS NAS PRAÇAS E RUAS DA CIDADE, CONSIDERANDO A FALTA DESTES EQUIPAMENTOS OU O PÉSSIMO ESTADO DE CONSERVAÇÃO EM QUE SE ENCONTRAM.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE SEJAM REALIZADOS, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSERVAÇÃO E LIMPEZA DE TERRENO BALDIO EXISTENTE NA RUA DAS CASTANHEIRAS, BAIRRO ALVORADA &amp;#8211; EXTENSÃO DO BAIRRO FLORESTA</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO QUE JUNTAMENTE COM O ILMO. SR. DIRETOR DO SAAE, QUE PRESTE OS SEGUINTES ESCLARECIMENTOS À CÂMARA MUNICIPAL:_x000D_
 _x000D_
 1 &amp;#8211; É DE RESPONSABILIDADE DO SAAE OS SERVIÇOS DE ABERTURA DE VALA NAS RUAS E AVENIDAS DO MUNICÍPIO PARA A INSTALAÇÃO DE REDE DE ÁGUA OU ESGOTO? _x000D_
 _x000D_
 2 &amp;#8211; O SAAE TEM SERVIDOR BRAÇAL E CALCETEIRO PARA EXECUÇÃO DOS SERVIÇOS DE ABERTURA DE VALA NAS RUAS E AVENIDAS DO MUNICÍPIO? _x000D_
 _x000D_
 3 &amp;#8211; O SAAE COBRA DOS MUNÍCIPES A EXECUÇÃO DOS SERVIÇOS DE ABERTURA DE VALA NAS RUAS E AVENIDAS DO MUNICÍPIO? SE AFIRMATIVO, QUAL SERIA O VALOR E O FUNDAMENTO LEGAL PARA REFERIDA COBRANÇA?_x000D_
 _x000D_
 4 &amp;#8211; PORQUE A POPULAÇÃO TEM ATRIBUÍDO AO SAAE O DESNÍVEL QUE TEM SIDO CONSTATADO NAS RUAS E AVENIDAS APÓS A ABERTURA/FECHAMENTO DE VALAS NAS RUAS E AVENIDAS DO MUNICÍPIO?_x000D_
 _x000D_
 5 &amp;#8211; QUEIRA O DIRETOR DESSA AUTARQUIA ESCLARECER, DETALHADAMENTE, COMO TÊM SIDO EXECUTADO OS SERVIÇOS DE ABERTURA DE VALA NAS RUAS E AVENIDAS DO MUNICÍPIO PARA A INSTALAÇÃO DE REDE DE ÁGUA OU ESGOTO, DE FORMA A ESCLARECER O TEMA OBJETO DESSE REQUERIMENTO._x000D_
 </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO ESTUDO SOBRE EVENTUAL POSSIBILIDADE DE MODERNIZAÇÃO DA LEGISLAÇÃO MUNICIPAL NO QUE SE REFERE A CRIAÇÃO DE INCENTIVOS FISCAIS QUE POSSAM SERVIR DE ATRATIVOS PARA A IMPLANTAÇÃO DE NOVAS INDÚSTRIAS EM ÂMBITO LOCAL._x000D_
 _x000D_
 CERTAMENTE, A TÍTULO DE CONTRAPARTIDA, SERIA EXIGIDO DAS EMPRESAS OUTROS BENEFÍCIOS SOCIAIS, TAIS COMO, PRIORIZAÇÃO DE CONTRATAÇÃO DE MÃO DE OBRA LOCAL, ETC._x000D_
 _x000D_
 O MUNICÍPIO CARECE HOJE DE NOVOS INVESTIMENTOS QUE PUDESSEM GERAR EMPREGOS/RENDAS E NOSSA POSIÇÃO GEOGRÁFICA SOMADA AS VANTAGENS COMPARATIVAS, TAIS COMO: PROXIMIDADE COM A FERROVIA E RODOVIA, COM OS PORTOS EM FASE DE INSTALAÇÃO NO LITORAL DE ARACRUZ, ETC. PODEM FAVORECER A CAPTAÇÃO DE NOVOS INVESTIDORES DA INICIATIVA PRIVADA._x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE O ENVIO DE PROJETO DE LEI PARA ESTA CASA, COM O OBJETIVO DE PROIBIR O TRAFEGO DE CARRETAS NOS BAIRROS DO MUNICÍPIO, SALVO NOS CASOS DE CARGA E DESCARGA, COM AFIXAÇÃO DE SINALIZAÇÃO VERTICAL E HORIZONTAL COM OS DIZERES &amp;#8220;PROIBIDO TRÁFEGO DE VEÍCULOS PESADOS.&amp;#8221;_x000D_
 O PRESENTE PEDIDO SE JUSTIFICA NA GRANDE RECLAMAÇÃO DE MORADORES DO MUNICÍPIO, TENDO EM VISTA QUE VÁRIOS MOTORISTAS TÊM UTILIZADOS AS VIAS PÚBLICAS DOS BAIRROS COMO ESTACIONAMENTO, O QUE TEM ATRAPALHADO O FLUXO DE CARROS._x000D_
 DESTACA-SE QUE, EM VIRTUDE DO TAMANHO DOS VEÍCULOS, OS MESMOS COLOCAM EM RISCO A SEGURANÇA DOS MORADORES PRÓXIMOS DE ONDE ESTÃO ESTACIONADOS, POIS SE TORNAM ESCONDERIJOS FÁCEIS PARA PESSOAS ESTRANHAS DURANTE A NOITE._x000D_
 </t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL EXTENSÃO DE REDE ELÉTRICA EM BAIXA TENSÃO E INSTALAÇÃO DE EQUIPAMENTOS DE ILUMINAÇÃO PÚBLICA NA RUA PROJETADA, MAIS CONHECIDA COMO RUA DA IGREJA ASSEMBLEIA DE DEUS, QUE LIGA O CENTRO DO DISTRITO DE ACIOLI À RODOVIA BR 259. _x000D_
 TRATA-SE SENHOR PRESIDENTE, DE UM IMPORTANTE LOGRADOURO PÚBLICO, RECENTEMENTE PAVIMENTADO E MUITO UTILIZADO PELOS MORADORES DAQUELE DISTRITO EM SEUS DESLOCAMENTOS, QUE QUANDO A TRABALHO OU A PASSEIO, PRECISAM ACESSAR A RODOVIA PARA EMBARCAR NOS ÔNIBUS QUE POR ELA CIRCULAM. ATÉ MESMO ESTUDANTES DA REDE PÚBLICA OU PARTICULAR DE ENSINO SE UTILIZAM DAQUELA RUA EM HORÁRIOS NOTURNOS, O QUE CERTAMENTE LHES EXPÕEM A UMA TOTAL INSEGURANÇA, POIS SOMENTE UM PEQUENO TRECHO DISPÕE DE REDE COM POSTES DE ILUMINAÇÃO PÚBLICA, O QUE REQUER PROVIDÊNCIAS IMEDIATAS DOS SETORES COMPETENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL_x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL QUE ATRAVÉS DE SETORES COMPETENTES DA ADMINISTRAÇÃO PROVIDENCIE REPAROS NA UNIDADE DE SAÚDE DO BAIRRO SANTO AFONSO._x000D_
 NOTA-SE NAQUELA UNIDADE DIVERSOS PONTOS DE INFILTRAÇÃO E MOFO NO TETO E PAREDES, DECORRENTE DE ÁGUAS DAS CHUVAS, O QUE REQUER AS DEVIDAS CORREÇÕES NA COBERTURA ALI EXISTENTE E SERVIÇOS DE PINTURA, VISTO QUE POR SE TRATAR DE ESTABELECIMENTO DESTINADO A OFERECER SERVIÇOS DE SAÚDE, AS CONDIÇÕES QUE ALI SE APRESENTAM PODEM PIORAR AS CONDIÇÕES DE QUEM PROCURA TRATAMENTO, PRINCIPALMENTE DAS CRIANÇAS QUE ALI CHEGAM PARA SEREM MEDICADAS QUANTO A PROBLEMAS RESPIRATÓRIOS._x000D_
 OBSERVA-SE AINDA A NECESSIDADE DE REPAROS EM DIVERSAS TOMADAS DE ENERGIA ELÉTRICA QUE SE ENCONTRAM FROUXAS E SEM AS DEVIDAS TAMPAS, OFERECENDO RISCOS DE CHOQUE ELÉTRICO TANTO AOS SERVIDORES QUANTO AOS USUÁRIOS DOS SERVIÇOS ALI OFERECIDOS._x000D_
                     FACE AO EXPOSTO, TENDO EM VISTA PROPORCIONAR MELHORES CONDIÇÕES TANTO AOS SERVIDORES QUE ALI TRABALHAM QUANTO AOS CIDADÃOS E CIDADÃS QUE SE UTILIZAM DOS SERVIÇOS DAQUELA UNIDADE DE SAÚDE, AGUARDO AS DEVIDAS PROVIDÊNCIAS NO ATENDIMENTO DE TAL DEMANDA._x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE A REFORMA/MANUTENÇÃO EM TODA A ESTRUTURA DA PONTE DE FERRO, QUE LIGA O CENTRO DA CIDADE À AVENIDA HELIO GUASTI._x000D_
 DESTACAMOS A IMPORTÂNCIA DA PONTE EM QUESTÃO, POIS NA ATUALIDADE ELA É O PRINCIPAL ACESSO À AVENIDA HÉLIO GUASTI, QUE DÁ ACESSO AO BAIRRO INDUSTRIAL DO NOSSO MUNICÍPIO E À BR101. TEMOS AINDA QUE LEVAR EM CONSIDERAÇÃO QUE A AVENIDA HELIO GUASTI É A ÚNICA VIA PREPARADA PARA RECEBER OS CIDADÃOS QUE UTILIZAM REFERIDA VIA PARA PRÁTICA DE LAZER E ESPORTE._x000D_
 VALE AINDA DESTACAR A RELEVÂNCIA HISTÓRICA QUE A PONTE DE FERRO TEM PARA O NOSSO MUNICÍPIO, SENDO ESTE UM DOS ÚNICOS BENS QUE REPRESENTAM A IMPORTÂNCIA QUE JOÃO NEIVA TEVE OUTRORA PARA O CRESCIMENTO DO ESTADO DO ESPÍRITO SANTO, UMA VEZ QUE FOMOS SEDE DE UMA DAS MAIORES EMPRESAS DO ESTADO._x000D_
 DESTACAMOS QUE DEVIDO VÁRIAS RECLAMAÇÕES DOS CIDADÃOS EM VIRTUDE DA FALTA DE MANUTENÇÃO DO PASSEIO PARA PEDESTRES, AS PESSOAS QUE TRANSITAM PELO LOCAL DIARIAMENTE ESTÃO OPTANDO POR ATRAVESSAR SOBRE A PONTE E NÃO PELA PASSARELA LATERAL, AGRAVANDO O RISCO DE ATROPELAMENTOS, TENDO SIDO INCLUSIVE JÁ SOLICITADO NESTE MANDATO PELO VEREADOR MATHEUS MORAES DOS SANTOS, ATRAVÉS DO REQUERIMENTO CMJN Nº 101/2017, O PEDIDO DE SERVIÇOS DE REFORMA E MANUTENÇÃO DA PASSARELA DA CITADA PONTE._x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR COMPETENTE, O MANILHAMENTO DO RESTANTE DO CÓRREGO LOCALIZADO NO FINAL DA RUA BRÍGIDO COUTINHO, PRECISAMENTE NO TRECHO QUE CORRE NA PROPRIEDADE DO SR. JACKSON BEZERRA, E AINDA SEJA FEITA UMA MANUTENÇÃO DA PARTE QUE JÁ É MANILHADA. _x000D_
 O PRESENTE PEDIDO SE JUSTIFICA PELO FATO DE QUE ATUALMENTE EXISTE UM TRECHO DE APROXIMADAMENTE CINQUENTA METROS QUE NÃO FOI FEITO O MANILHAMENTO, E ESTE PEQUENO TRECHO TEM PROVOCADO GRANDES TRANSTORNO PARA OS MORADORES VIZINHOS, POIS O MAL CHEIO É MUITO FORTE E A ÁGUA EXPOSTA TEM CAUSADO A PROLIFERAÇÃO DE INSETOS E ANIMAIS PEÇONHENTOS, COLOCANDO EM RISCO A SAÚDE DOS MORADORES DA LOCALIDADE._x000D_
 DESTACAMOS QUE O QUE ANTES ERA CHAMADO DE &amp;#8216;BIQUINHA&amp;#8217; DA VILA NOVA DE CIMA, HOJE É UM ESGOTO A CÉU ABERTO NESTE TRECHO QUE NÃO É MANILHADO, SENDO DE SUMA IMPORTÂNCIA ESSA OBRA PARA OS CIDADÃOS QUE MORAM NAS PROXIMIDADES. _x000D_
 RESSALTA-SE AINDA QUE A INTENÇÃO DO PRESENTE REQUERIMENTO É, SOBRETUDO, DE INFORMAR E COLABORAR NA BUSCA DE SOLUÇÕES PARA PROBLEMAS DE INTERESSE PÚBLICO._x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE PASSARELA DE PEDESTRES COM CORRIMÃO NA PONTE LOCALIZADA PRÓXIMO AO CAMPO DA FERROVIÁRIA, QUE LIGA A RUA SILVINO MATOS À RUA HENRIQUE NEGRI._x000D_
 TRATA-SE DE ANTIGA REIVINDICAÇÃO DOS MORADORES, POIS O PASSEIO PARA PEDESTRES EXISTENTE É MUITO ESTREITO E AINDA SEM CORRIMÃO, O QUE COLOCA EM RISCO CONSTANTE OS CIDADÃOS QUE UTILIZAM DIARIAMENTE REFERIDA PONTE PARA CHEGAREM ÀS SUAS CASAS._x000D_
 DESTACAMOS QUE AS RUAS LIGADAS PELA PONTE EM QUESTÃO SÃO MUITO MOVIMENTADAS, DEVIDO O GRANDE NÚMERO DE MORADORES, E AINDA POR SER TAMBÉM UMA VIA DE LIGAÇÃO DO CENTRO DA CIDADE À AVENIDA HELIO GUASTI, QUE É MUITO UTILIZADA PARA A PRÁTICA DE ESPORTE E LAZER DO MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS CONSERVAÇÃO DA CALÇADA DA AV. HELIO GUASTI._x000D_
 _x000D_
 TRATA-SE DE ESPAÇO MUITO UTILIZADO PELA POPULAÇÃO, DEDICADO AO LAZER E A PRÁTICA DE ESPORTES. _x000D_
 _x000D_
 EXISTEM BURACOS E DANOS NA ESTRUTURA QUE ESTÃO COLOCANDO EM RISCO A INTEGRIDADE FÍSICA DOS PEDESTRES, ENSEJANDO A NECESSIDADE DE INTERVENÇÃO DA ADMINISTRAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DE CONSTRUÇÃO DE UM QUEBRA MOLA NA RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE RECONSTRUÇÃO DO MURO EXISTENTE NA RUA  SILVINO MATOS, NA MARGEM DO RIO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE CONSERVAÇÃO E RETENÇÃO DE ENCOSTAS AO LONGO DA AV. HÉLIO GUASTI.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A VIABILIZAÇÃO DOS SERVIÇOS DE CONSERVAÇÃO E RECUPERAÇÃO DA RUA MAURO MATOS PEREIRA.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS URGENTES QUANTO À SITUAÇÃO DA AVENIDA PEROBAS, QUE DÁ ACESSO AO BAIRRO FLORESTA PARA QUEM VAI PELA VILA NOVA DE BAIXO.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE JUNTO AOS SETORES COMPETENTES, MANUTENÇÃO/REPAROS NA RUA BRÍGIDO COUTINHO, PRÓXIMO À RESIDÊNCIA DA SRA. LUCIANA BARROSO, NO BAIRRO VILA NOVA DE CIMA.  </t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR COMPETENTE, A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA MARTINIANO SOARES PEREIRA, PRÓXIMO À RESIDÊNCIA DO SR. ADEMIR BELO, NO BAIRRO VILA NOVA DE CIMA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Kaká, Renan Rossoni Pattuzzo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXMO. SENHOR PREFEITO MUNICIPAL A INCLUSÃO NO PROGRAMA DE PAVIMENTAÇÃO E RECAPEAMENTO DAS VIAS DO MUNICÍPIO, A REALIZAÇÃO DOS SERVIÇOS DE RECAPEAMENTO NOS TRECHOS DE RUAS DO BAIRRO VILA NOVA DE CIMA, PAVIMENTADAS COM PARALELEPÍPEDOS.</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL, EM NOME DOS MORADORES DA COMUNIDADE DE CRISTAL, QUE PROVIDENCIE, COM URGÊNCIA, REFORMA TOTAL DO PRÉDIO ONDE FUNCIONA O POSTO DE SAÚDE DE REFERIDA LOCALIDADE._x000D_
 _x000D_
 ESTÁ É UMA DEMANDA ANTIGA DA COMUNIDADE, QUE VIVE EM SITUAÇÃO DE TERROR NO ESPAÇO QUE HOJE É UTILIZADO COMO UNIDADE DE SAÚDE, QUE ATENDE UM SIGNIFICATIVO NÚMERO DE MUNÍCIPES, INCLUSIVE DAS LOCALIDADES DO ENTORNO E QUE, DEVIDO ÀS PRECÁRIAS INSTALAÇÕES ATUAIS, JÁ NÃO PROPICIA UM ATENDIMENTO DIGNO E HUMANO AOS SEUS USUÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICINTADO AO EXMO. SR. PREFEITO MUNICIPAL QUE VIABILIZE A CONSTRUÇÃO DE UM BUEIRO NA RUA MARCOS MALOVINI, NO BAIRRO SÃO CARLOS I, PARA CANALIZAR AS ÁGUAS FLUVIAIS QUE DESCEM DO BAIRRO COHAB._x000D_
 A CONSTRUÇÃO DO BUEIRO SE FAZ NECESSÁRIA POIS O ACUMULO DAS ÁGUAS PLUVIAIS QUE ESCOAM DO BAIRRO COHAB ESTÁ INVADINDO AS RESIDÊNCIAS EM REFERIDA RUA._x000D_
 DESTACAMOS AINDA QUE SE TRATA DE OBRA PEQUENA, QUE PODE SER FEITA INCLUSIVE COM TUBOS DE PVC DE 300 MM, E LIGADO AO RIO QUE PASSA PRÓXIMO À RUA MARCOS MALOVINI_x000D_
 </t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL A CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUAS AGOSTINHO TORRES E DOMINGOS ANTÔNIO GUZZO._x000D_
 _x000D_
 COMO É DE CONHECIMENTO DE TODOS, COM AS OBRAS DE AMPLIAÇÃO DA BR 101, O ACESSO À RODOVIA PELA AVENIDA BRASIL FOI FECHADO, TORNANDO-SE AS RUAS AGOSTINHO TORRES E DOMINGOS ANTÔNIO GUZZO O PRINCIPAL ACESSO À REFERIDA RODOVIA. _x000D_
 _x000D_
 COM A MUDANÇA NO TRÂNSITO, O TRÁFEGO DE VEÍCULOS AUMENTOU MUITO NESTAS RUAS, COLOCANDO EM RISCOS OS MORADORES, POIS MUITOS VEÍCULOS TRAFEGAM EM ALTA VELOCIDADE._x000D_
 _x000D_
 A CONSTRUÇÃO DE QUEBRA-MOLAS SERIA MEDIDA RELATIVAMENTE BARATA E QUE TRARIA RETORNO IMEDIATO, GARANTINDO MAIOR SEGURANÇA NO TRÂNSITO._x000D_
 _x000D_
 AO CONTRÁRIO DE MUITAS PESSOAS QUE CONSIDERAM OS QUEBRA-MOLAS COMO UM RETROCESSO AO TRÂNSITO DE UMA CIDADE, NA SITUAÇÃO APRESENTADA ELE SERÁ ENTENDIDO COMO MAIS QUE UM SIMPLES SISTEMA DE TRÂNSITO: SERÁ A GARANTIA DA INTEGRIDADE DA POPULAÇÃO, QUE É A QUE TEM QUE SER VALORIZADA_x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÕES JUNTO AO DNIT, NO SENTIDO DE CORRIGIR OS RELEVOS EXISTENTE EM DIVERSOS PONTOS DA RODOVIA BR 259._x000D_
 _x000D_
 JUSTIFICA-SE O PEDIDO EM VIRTUDE DESSES RELEVOS PODEREM OCASIONAR ACIDENTES ENTRE OS MOTORISTAS QUE TRANSITAM POR ESTA VIA._x000D_
 _x000D_
 DESTACAMOS ALGUNS PONTOS RELEVANTES E COM ÍNDICES ALTOS DE ACIDENTES, COMO É O CASO DO TRECHO ANTES DO VIADUTO PRÓXIMO A COMUNIDADE DE CAVALINHOS E, AINDA, O TRECHO ANTES DO VIADUTO DE ACIOLI, PRÓXIMO A PROPRIEDADE DO SR. RENATO MARIM._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÃO JUNTO A SECRETARIA MUNICIPAL DE SAÚDE, NO SENTIDO DE MINIMIZAR A INFESTAÇÃO DE PRAGA POPULARMENTE CONHECIDA COMO  &amp;#8220;PIOLHO DE COBRA&amp;#8221; NO BAIRRO CRISTAL._x000D_
 _x000D_
 OS MORADORES DE REFERIDO BAIRRO TEM RELATADO INFESTAÇÃO DESTA PRAGA. TRATA-SE DE UMA LAGARTA QUE TEM ASSUSTADO A POPULAÇÃO DAQUELA LOCALIDADE, POIS ESTÃO INVADINDO RESIDÊNCIAS E CAUSANDO TRANSTORNOS E TEMOR AOS CIDADÃOS._x000D_
 </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, JUNTO AOS SETORES COMPETENTES, VIABILIZE A MANUTENÇÃO NA VIA QUE DÁ ACESSO À ESCOLA EMEI &amp;#8220;THEREZITA BORRINI FARINA&amp;#8221; E EMEEF &amp;#8220;JOÃO NEIVA&amp;#8221;._x000D_
 IMPORTANTE DESTACAR QUE REFERIDA VIA ATUALMENTE NÃO TEM QUALQUER TIPO DE CALÇAMENTO, E QUE ESTÁ COM VÁRIOS BURACOS E VALAS QUE TÊM COLOCADO EM RISCO AS PESSOAS QUE DELA SE UTILIZAM PARA LEVAR E BUSCAR SEUS FILHOS NA ESCOLA._x000D_
 NÃO PODEMOS DEIXAR DE DESTACAR QUE ATÉ MESMO A PÉ ESTÁ DIFÍCIL TRANSITAR, POIS ALGUNS BURACOS SE ESTENDEM, CRUZANDO A RUA DE UM LADO A OUTRO.                          _x000D_
 E NA TENTATIVA DE PODER PROPORCIONAR AOS CIDADÃOS E VEÍCULOS QUE SE UTILIZAM DE REFERIDA RUA MELHORES CONDIÇÕES, SOLICITAMOS AGILIDADE NA EXECUÇÃO DOS SERVIÇOS NECESSÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO DO EXMO. SR. PREFEITO MUNICIPAL QUE PROVIDENCIE, JUNTO AO SETOR COMPETENTE,  MANUTENÇÃO DE TODA A PRAÇA DO BAIRRO CRISTAL._x000D_
 ESTE PEDIDO É DE SUMA IMPORTÂNCIA, TENDO EM VISTA QUE O ESTADO DE CONSERVAÇÃO DA PRAÇA ATUALMENTE É PRECÁRIA, PRINCIPALMENTE EM RELAÇÃO À ILUMINAÇÃO, BANCOS, ETC., O QUE FAZ COM QUE A MESMA FIQUE INAPROPRIADA PARA UTILIZAÇÃO COMO LOCAL DE ESPORTE E LAZER._x000D_
 VALE RESSALTAR QUE COM O PÉSSIMO ESTADO EM QUE SE ENCONTRA A ILUMINAÇÃO DA PRAÇA DA COMUNIDADE DE CRISTAL, APESAR DE PEQUENA, TEM SIDO ALVO DE MUITOS BANDIDOS QUE SE APROVEITAM POR TER UM POLICIAMENTO MENOS OSTENSIVO, PARA SAQUEAR E AMEAÇAR OS DIGNOS MORADORES DA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI 1.605/2017</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI 1.595/2017</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO CÓDIGO MUNICIPAL DE MEIO AMBIENTE, A POLÍTICA MUNICIPAL DO MEIO AMBIENTE E O SISTEMA MUNICIPAL DE MEIO AMBIENTE</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t xml:space="preserve">Veto a PL </t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO AO PL CMJN Nº 210/2017</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2802/n_001-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2802/n_001-2017.pdf</t>
   </si>
   <si>
     <t>Solicita informações e documentos relativos à memória de cálculo do reajuste de 100% da tarifa de esgoto, concedido pelo Decreto Municipal nº 6.109/2016.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2803/n_003-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2803/n_003-2017.pdf</t>
   </si>
   <si>
     <t>Solicita doação de bolas de futsal e handebol produzidas pelo Projeto “Pintando a Liberdade” para atender escolas municipais e projeto social do Município de João Neiva.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2804/n_004-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2804/n_004-2017.pdf</t>
   </si>
   <si>
     <t>Convite ao Secretário para participação em Sessão Ordinária, a fim de prestar esclarecimentos sobre a execução dos serviços de limpeza pública.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2805/n_005-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2805/n_005-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de assentos para melhor comodidade dos usuários da Agência Local dos Correios</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2807/n_006-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2807/n_006-2017.pdf</t>
   </si>
   <si>
     <t>Solicita à Agência Regional dos Correios a disponibilização de assentos para os usuários da Agência do Município de João Neiva.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2808/n_007-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2808/n_007-2017.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de cópias de processos administrativos e documentos referentes aos contratos e pagamentos dos serviços de limpeza pública e coleta de galhos no Município.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2809/n_009-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2809/n_009-2017.pdf</t>
   </si>
   <si>
     <t>Sugere o adiamento do comparecimento em Sessão Ordinária até a apresentação das informações solicitadas no Ofício nº 007/2017, visando otimizar o debate sobre a limpeza pública.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2810/n_010-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2810/n_010-2017.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento de todos os processos de pagamento efetuados à empresa Fortaleza Ambiental, referentes ao Contrato Administrativo nº 009/2017, até a presente data.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2811/n_011-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2811/n_011-2017.pdf</t>
   </si>
   <si>
     <t>Agradecimento pela doação de materiais esportivos produzidos pelo Projeto “Pintando a Liberdade”.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao SAAE sobre a execução e responsabilidade pelos serviços de ligação de água e esgoto, especialmente quanto à abertura de valas e à cobrança aos usuários.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>Encaminha indicação e solicita a destinação de emenda parlamentar para aquisição de veículos destinados à área da saúde do Município de João Neiva.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2814/n_015-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2814/n_015-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a análise da possibilidade de instalação de sistema de senhas na Agência dos Correios, visando melhor organização do atendimento aos usuários.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2815/n_016-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2815/n_016-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a doação de rede de proteção para o campo sintético do Bairro Floresta, no Município de João Neiva, visando maior segurança e comodidade aos moradores e usuários.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>Reitera solicitação de reforma da ponte localizada na Comunidade de Ribeirão de Cima, próxima à Igreja Católica, em razão de sua importância como via de tráfego.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2817/n_018-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2817/n_018-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca da ausência de dispositivo no Projeto de Lei nº 1.595/17 referente à instituição do Fundo Municipal da Pessoa Idosa._x000D_
 _x000D_
 Autores: Luiz Carlos Adão (Kaká) e Ademir Costa.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2818/n_019-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2818/n_019-2017.pdf</t>
   </si>
   <si>
     <t>Solicita o empenho na viabilização de recursos federais para a construção de barragem artificial destinada à ampliação da reserva hídrica do Município de João Neiva.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2819/n_020-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2819/n_020-2017.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da prestação de contas da 11ª Mostra de Cultura e Agroturismo de Demétrio Ribeiro — “Itália Mia”, realizada em julho de 2017.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2820/n_021-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2820/n_021-2017.pdf</t>
   </si>
   <si>
     <t>Solicita o agendamento de reunião com o Detran para discutir alterações no trânsito do centro de João Neiva, com a participação de representantes do comércio, lideranças comunitárias e vereadores.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2821/n_022-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2821/n_022-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao SAAE acerca da fundamentação legal do Edital nº 001/2017 do Processo Seletivo Público Simplificado, bem como sobre eventual necessidade de sua suspensão para adequações legais._x000D_
 _x000D_
 Autores: Renan Rossoni Pattuzzo, Glauber Tonon e Matheus Moraes dos Santos.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2822/n_023-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2822/n_023-2017.pdf</t>
   </si>
   <si>
     <t>Requer prioridade e urgência na adoção de medidas para o fortalecimento da segurança pública no Município de João Neiva, em articulação com o Estado e a Polícia Militar._x000D_
 _x000D_
 Autores: Ademir Fagundes Deambrósio ( júnior), Ademir Costa, Glauber Tonon, João Geraldo Fávaro, Laerte Alves Liesner, Luiz Carlos Aão (kaká), Marcelo Almeida Campostrini, Mário Henrique Marim Reali, Matheus Moraes dos Santos, Renan Rossoni Pattuzzo e Waldemar José de Barros.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2823/n_024-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2823/n_024-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos acerca do prazo de validade e eventuais prorrogações do Processo Seletivo Público Simplificado nº 002/2016 realizado pelo SAAE.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2824/n_025-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2824/n_025-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de emenda parlamentar no valor aproximado de R$ 100.000,00 para investimentos em infraestrutura no Município de João Neiva.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2825/n_027-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2825/n_027-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a fundamentação normativa e os critérios de exoneração previstos no Projeto de Lei nº 1.606/2017, referente ao quantitativo de agentes de combate às endemias.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2826/n_028-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2826/n_028-2017.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação de esclarecimentos ao SAAE sobre a execução, cobrança e responsabilidade pelos serviços de ligação de água e esgoto.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2827/n_029-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2827/n_029-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de emenda parlamentar para aquisição de veículo destinado ao atendimento da Associação Pestalozzi de João Neiva.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2828/n_032-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2828/n_032-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de emenda parlamentar para aquisição de equipamentos esportivos e de lazer destinados à comunidade de Cavalinho, no Município de João Neiva._x000D_
 _x000D_
 Autores: Marcelo Almeida Campostrini e Matheus Moraes dos Santos.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2829/n_033-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2829/n_033-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de recursos federais, por meio de emenda parlamentar, para a construção de praça saudável no Bairro Cohab, no Município de João Neiva.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2830/n_035-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2830/n_035-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a destinação de emenda parlamentar no valor de R$ 400.000,00 para a construção de quadra poliesportiva no Bairro São Carlos I, no Município de João Neiva.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2831/n_036-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2831/n_036-2017.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e restauração do acesso ao Bairro Santa Luzia (Gadioli), no Município de João Neiva, visando melhorar a segurança e a fluidez do trânsito no local.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2832/n_039-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2832/n_039-2017.pdf</t>
   </si>
   <si>
     <t>Solicita intervenção da Municipalidade e do DETRAN-ES para regularização do tráfego e estacionamento na Rua César Devens, visando atender ao interesse coletivo e às empresas locais.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2833/n_041-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2833/n_041-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos à Secretaria Municipal de Obras sobre a responsabilidade pelos serviços de escavação e recomposição de vias públicas em reparos da rede de água e esgoto.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2834/n_042-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2834/n_042-2017.pdf</t>
   </si>
   <si>
     <t>Solicita à Concessionária de Rodovias a reinstalação de equipamentos de exercício e de sinalização na Avenida Hélio Guasti, visando atender aos praticantes de atividades físicas.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2835/n_043-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2835/n_043-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a lavagem das ruas e avenidas do centro de João Neiva, especialmente das Avenidas Presidente Vargas, Brasil e Negri Orestes, visando à melhoria da limpeza urbana.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2836/n_045-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2836/n_045-2017.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de painel eletrônico com sistema de senhas na Agência dos Correios de João Neiva, visando organizar o atendimento e oferecer maior comodidade aos usuários.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2837/n_047-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2837/n_047-2017.pdf</t>
   </si>
   <si>
     <t>Solicita ao 5º Batalhão da Polícia Militar e à Polícia Civil a adoção de providências para ampliar e aprimorar os serviços de segurança pública no Município de João Neiva._x000D_
 _x000D_
 Autores: Ademir Fagundes Deambrosio e Renan Rossoni Pattuzzo.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2838/n_048-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2838/n_048-2017.pdf</t>
   </si>
   <si>
     <t>Solicita à ANTT, ao DNIT e à ECO 101 a realização de estudo técnico para adequações no trecho urbano da BR-101 em João Neiva, visando melhorar os acessos aos estabelecimentos comerciais e conciliar segurança viária e desenvolvimento econômico.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2839/n_050-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2839/n_050-2017.pdf</t>
   </si>
   <si>
     <t>Solicita à ANTT a implantação de semáforo, em substituição ao radar, no trevo de acesso entre o Centro de João Neiva e o Bairro Cohab, visando maior segurança na travessia da BR-101.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2840/n_051-2017.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2840/n_051-2017.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao SAAE sobre a exclusão do curso Técnico em Mecânica na pontuação do cargo de encanador no Processo Seletivo nº 002/17.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3089,67 +3089,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2802/n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2803/n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2804/n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2805/n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2807/n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2808/n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2809/n_009-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2810/n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2811/n_011-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2814/n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2815/n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2817/n_018-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2818/n_019-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2819/n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2820/n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2821/n_022-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2822/n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2823/n_024-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2824/n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2825/n_027-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2826/n_028-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2827/n_029-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2828/n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2829/n_033-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2830/n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2831/n_036-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2832/n_039-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2833/n_041-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2834/n_042-2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2835/n_043-2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2836/n_045-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2837/n_047-2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2838/n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2839/n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2840/n_051-2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2802/n_001-2017.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2803/n_003-2017.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2804/n_004-2017.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2805/n_005-2017.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2807/n_006-2017.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2808/n_007-2017.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2809/n_009-2017.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2810/n_010-2017.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2811/n_011-2017.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2814/n_015-2017.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2815/n_016-2017.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2817/n_018-2017.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2818/n_019-2017.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2819/n_020-2017.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2820/n_021-2017.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2821/n_022-2017.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2822/n_023-2017.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2823/n_024-2017.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2824/n_025-2017.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2825/n_027-2017.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2826/n_028-2017.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2827/n_029-2017.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2828/n_032-2017.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2829/n_033-2017.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2830/n_035-2017.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2831/n_036-2017.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2832/n_039-2017.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2833/n_041-2017.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2834/n_042-2017.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2835/n_043-2017.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2836/n_045-2017.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2837/n_047-2017.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2838/n_048-2017.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2839/n_050-2017.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2017/2840/n_051-2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="88" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>