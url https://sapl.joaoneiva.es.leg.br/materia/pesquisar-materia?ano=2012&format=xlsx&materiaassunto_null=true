--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -54,214 +54,214 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
     <t>Maria de Lourdes Barcellos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3110/n_001-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3110/n_001-2012.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia de planilha de pagamento dos serviços relacionados à limpeza pública.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3111/n_002-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3111/n_002-2012.pdf</t>
   </si>
   <si>
     <t>Solicitação de comprovantes de pagamento dos serviços relacionados a capina.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luiz Mazolini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3112/n_003-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3112/n_003-2012.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre a paralisação e a ausência de divulgação de resultado da Concorrência Pública nº 003/11, bem como a convocação de servidores para prestar informações em sessão ordinária.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Ademir Costa</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3113/n_004-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3113/n_004-2012.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre o Projeto de Lei nº 1.311/2012, quanto à realização de concurso público sem prévia reestruturação administrativa e atualização do Plano de Cargos._x000D_
 _x000D_
 Autores: Ademir Costa, Elio Campagnaro, Enilda Martins de Araújo, Hildo Adriano Cometti, Jurandir Matos do Nascimento Júnior, Luiz Mazolini, Maria Lourdes B. Bezerra (fortaleza), Paulo Sérgio de Nardi (micula) e Waldemar José de Barros.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Elio Campagnaro</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3114/n_005-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3114/n_005-2012.pdf</t>
   </si>
   <si>
     <t>Vem perante V. Exa. registrar satisfação e contentamento pelos serviços prestados pela 2ª_x000D_
 Companhia do 5° Batalhão da Policia Militar, pela atuação durante o evento carnavalesco realizado em João Neiva, garantindo segurança e tranquilidade.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3115/n_006-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3115/n_006-2012.pdf</t>
   </si>
   <si>
     <t>Requer recuperação urgente das estradas do transporte escolar, conforme deliberação do Conselho de Desenvolvimento Rural, diante das condições precárias e prejuízo aos alunos.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3116/n_007-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3116/n_007-2012.pdf</t>
   </si>
   <si>
     <t>Requer relatório à Municipalidade sobre a utilização de trator agrícola em propriedade rural localizada no Município de Aracruz-ES, para esclarecimento dos fatos denunciados.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3117/n_008-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3117/n_008-2012.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos complementares ao Poder Executivo sobre os motivos da não realização de licitações referentes a emendas federais e estaduais, conforme Ofício GP/PMJN nº 0039/2012._x000D_
 _x000D_
 Autores: Maria Lourdes B. Bezerra (fortaleza), Ademir Costa, Elio Campagnaro, Enilda Martins de Araújo, Hildo Adriano Cometti, Jurandir Matos do Nascimento Júnior, Luiz Mazolini, Paulo Sérgio de Nardi (micula) e Waldemar José de Barros.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3118/n_009-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3118/n_009-2012.pdf</t>
   </si>
   <si>
     <t>Solicita complementação de informações ao Poder Executivo, por Secretaria ou Autarquia, sobre ações previstas no PPA e execução orçamentária de 2011, incluindo valores previstos, empenhados, liquidados e resumo da aplicação dos recursos._x000D_
 _x000D_
 Autores: Maria Lourdes B. Bezerra (fortaleza), Ademir Costa, Elio Campagnaro, Enilda Martins de Araújo, Hildo Adriano Cometti, Jurandir Matos do Nascimento Júnior, Luiz Mazolini, Paulo Sérgio de Nardi (micula) e Waldemar José de Barros.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3119/n_010-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3119/n_010-2012.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o Projeto de Lei nº 1.317/2012, especialmente quanto à estrutura e responsabilidades das políticas para criança e adolescente, criação e extinção de cargos, relação com ORES e ORAS e adequação à legislação federal e à NOB/SUAS.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3120/n_011-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3120/n_011-2012.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Conselho Tutelar sobre a aplicação da Portaria nº 001/2011 e demais normas relativas à entrada e permanência de crianças e adolescentes acompanhados dos pais em eventos no Município, diante de ocorrência registrada em evento na comunidade de Barra do Triunfo.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Micula</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3121/n_012-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3121/n_012-2012.pdf</t>
   </si>
   <si>
     <t>Solicita o encaminhamento à ESCELSA de croqui com a identificação das ruas do Bairro Santo Afonso.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3122/n_013-2012.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3122/n_013-2012.pdf</t>
   </si>
   <si>
     <t>Solicita ao Conselho Municipal de Educação a realização de reunião para tratar da implantação da Escola Família Agrícola no Município, bem como o envio de cópia da ata da última reunião sobre o tema à Câmara Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -568,67 +568,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3110/n_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3111/n_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3112/n_003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3113/n_004-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3114/n_005-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3115/n_006-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3116/n_007-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3117/n_008-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3118/n_009-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3119/n_010-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3120/n_011-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3121/n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3122/n_013-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3110/n_001-2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3111/n_002-2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3112/n_003-2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3113/n_004-2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3114/n_005-2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3115/n_006-2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3116/n_007-2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3117/n_008-2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3118/n_009-2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3119/n_010-2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3120/n_011-2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3121/n_012-2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2012/3122/n_013-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>