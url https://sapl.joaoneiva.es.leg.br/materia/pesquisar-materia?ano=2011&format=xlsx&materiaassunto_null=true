--- v0 (2026-02-21)
+++ v1 (2026-04-25)
@@ -54,189 +54,189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Of Ve</t>
   </si>
   <si>
     <t>Ofício Vereadores</t>
   </si>
   <si>
     <t>Maria de Lourdes Barcellos</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3094/n_001-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3094/n_001-2011.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos sobre o Projeto de Lei nº 1.273/2011, que autoriza a filiação do Município de João Neiva à FNP, questionando sua justificativa, repercussão financeira e benefícios ao interesse público municipal.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jurandir Junior</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3095/n_003-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3095/n_003-2011.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimentos ao Poder Executivo sobre o Projeto de Lei nº 1.266/2011, referente à revisão da tabela de vencimentos dos servidores do SAAE, questionando impacto financeiro, possível favorecimento de categoria, reflexos na tarifa de água e ausência de estudos técnicos adequados.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3096/n_004-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3096/n_004-2011.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações ao Poder Executivo sobre o Programa de Auxílio Moradia, incluindo número de beneficiários, critérios, valores, fiscalização e controle, para subsidiar a análise do Projeto de Lei nº 1.274/2011.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3097/n_005-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3097/n_005-2011.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre o Projeto de Lei nº 1.277/2011, que autoriza a alienação de micro-ônibus, quanto a valores, custo de recuperação e necessidade de locação de veículos.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3098/n_006-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3098/n_006-2011.pdf</t>
   </si>
   <si>
     <t>Comunica ao Conselho Municipal a convocação do Secretário de Agricultura e Meio Ambiente para prestar esclarecimentos sobre a dragagem dos Rios Piraqueaçu e Clotário, convidando o CONCIDADE a participar da sessão.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3099/n_007-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3099/n_007-2011.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Poder Executivo sobre possíveis restrições do Município junto a Ministérios do Governo Federal que possam estar impedindo o recebimento de recursos, solicitando esclarecimentos sobre causas e providências adotadas.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luiz Mazolini</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3100/n_008-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3100/n_008-2011.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 193-GDSV/2011 informando que a emenda de iniciativa popular será automaticamente alocada no Programa 8581 – Estruturação da Rede de Serviços de Atenção Básica de Saúde, entendendo-se desnecessária a realização de audiência pública.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3101/n_009-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3101/n_009-2011.pdf</t>
   </si>
   <si>
     <t>Requer envio de relatório detalhado das pendências do Município junto ao Ministério da Integração Nacional, com especificação de origem, valores e providências adotadas para regularização.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3102/n_010-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3102/n_010-2011.pdf</t>
   </si>
   <si>
     <t>Solicita, com urgência, a construção de bueiro na estrada vicinal de acesso ao Jequitibá Rosa, devido a danos nas manilhas que comprometem o tráfego e oferecem risco à população.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3103/n_011-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3103/n_011-2011.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de retro escavadeira e caminhão caçamba para transporte de brita e recuperação de trecho danificado pela chuva na Comunidade São Francisco (Barra do Triunfo), visando restabelecer o tráfego de moradores e visitantes.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3104/n_012-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3104/n_012-2011.pdf</t>
   </si>
   <si>
     <t>Requerer de V.Exa que viabilize, com urgência, o reparo da rede pluvial danificada sob o imóvel nº 438 da Rua Arnulfo Neves, que vem causando erosão e comprometendo a estrutura da residência, com risco aos moradores.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3105/n_013-2011.pdf</t>
+    <t>http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3105/n_013-2011.pdf</t>
   </si>
   <si>
     <t>Solicita o envio de relatório detalhado à Câmara Municipal contendo informações individualizadas sobre todas as obras em andamento no Município de João Neiva, incluindo dados contratuais, valores, prazos, fiscalização e justificativas para eventuais atrasos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -543,67 +543,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3094/n_001-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3095/n_003-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3096/n_004-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3097/n_005-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3098/n_006-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3099/n_007-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3100/n_008-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3101/n_009-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3102/n_010-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3103/n_011-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3104/n_012-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3105/n_013-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3094/n_001-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3095/n_003-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3096/n_004-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3097/n_005-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3098/n_006-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3099/n_007-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3100/n_008-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3101/n_009-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3102/n_010-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3103/n_011-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3104/n_012-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.joaoneiva.es.leg.br/media/sapl/public/materialegislativa/2011/3105/n_013-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="86.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="86" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>